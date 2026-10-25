--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e860217" w14:textId="e860217">
+    <w:p w14:paraId="0d30a17" w14:textId="0d30a17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -779,3574 +779,5094 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1019 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыскерлерді, басшыларды мен еңбек қауіпсіздігі және еңбекті қорғауды қамтамасыз етуге жауапты адамдарды еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқытуды, нұсқама беруді және білімін тексеруді жүргізу қағидалары мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 223</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалардың тақырыбы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 129</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыскерлерді, басшылар мен еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдарды еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқытудан, нұсқау беруден және білімін тексеруден өткізу қағидалары мен мерзімдерін бекіту туралы</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы қағидалар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида мен мерзімдері жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.04.2022 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="9"/>
+      1. Осы Жұмыскерлерді, басшылар мен еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдарды еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқытуды, нұсқау беруді және білімін тексеруді өткізу қағидалары мен мерзімдері (бұдан әрі – Қағидалар) Қазақстан Республикасы Еңбек кодексінің (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30) тармақшасына сәйкес әзірленді және жұмыскерлерді, басшылар мен еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдарды еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқыту, оларға нұсқау беру және білімін тексерудің тәртібі мен мерзімдерін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) арнайы кәсіптік құзыреттер – белгілі бір салада еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз ету жөніндегі тиімді кәсіби қызмет үшін ұйымның басшылары мен еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдарға қажетті құзыреттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесі (бұдан әрі – БЦЖ) – халыққа әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсету мақсатында уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек ұтқырлығы орталықтарының, мансаптық орталықтардың, Еңбек ресурстарын дамыту орталығының және ведомствоаралық өзара іс-қимылдың цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Бірыңғай оқу-әдістемелік орталығы – ақылы қызметтер көрсету арқылы өз қаражаты есебінен өз қызметін жүзеге асыратын және ұйымдастырушылық-әдістемелік сүйемелдеуді, еңбек қауіпсіздігі және еңбекті қорғау бойынша білімді тексеруді, үлгілік оқу бағдарламаларын әзірлеуді және оқытуды қамтамасыз ететін, "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Еңбекті қорғау жөніндегі республикалық ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорынның құрылымдық бөлімшесі (бұдан әрі – БОӘО);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек жөніндегі уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес еңбек қатынастары саласында мемлекеттік саясатты қалыптастыратын және жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қауіпсіздігі – еңбек қызметі процесінде жұмыскерлерге зиянды және (немесе) қауіпті өндірістік факторлардың әсерін болғызбайтын іс-шаралар кешенімен қамтамасыз етілген жұмыскерлердің қорғалу жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жалпы кәсіптік құзыреттер – еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз ету жөніндегі тиімді кәсіби қызмет үшін ұйымның басшылары мен еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдарға қажетті құзыреттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) куәлік – жұмыскердің еңбек қауіпсіздігі және еңбекті қорғау жөніндегі қағидалар, нормалар мен нұсқаулықтар бойынша білімін тексеру емтиханынан өткенін растайтын, қағаз немесе цифрлық нысандағы, бірегей цифрлық сипаттамалары бар және цифрлық орта субъектілеріне Қазақстан Республикасының заңнамасында белгіленген көлемде иелену, пайдалану немесе билік ету құқықтарын жүзеге асыруға мүмкіндік беретін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қауіпсіздік нормалары – жұмыскерлердің еңбек қызметі процесінде олардың өмірі мен денсаулығын сақтауға бағытталған ұйымдастырушылық, техникалық, санитариялық-гигиеналық, биологиялық және өзге де нормаларды, қағидаларды, рәсімдер мен критерийлерді қамтамасыз ету тұрғысынан өндіріс жағдайларын, өндірістік және еңбек процесін сипаттайтын сапалық және сандық көрсеткіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қашықтан оқыту – педагог пен білім алушылардың қашықтан, оның ішінде цифрлық технологиялар мен телекоммуникациялық құралдарды қолдана отырып өзара іс-қимыл жасауы кезінде жүзеге асырылатын оқыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) құзырет – еңбек функциясын құрайтын бір немесе бірнеше кәсіби міндеттерді орындауға мүмкіндік беретін дағдыларды қолдану қабілеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) оқытушы ұйымы – еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша кәсіптік даярлау, қайта даярлау және біліктілікті арттыруды жүзеге асыратын, еңбек қауіпсіздігі және Еңбекті қорғау жөніндегі ұйымдардың тізбесіне енгізілген ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) оқытушы ұйымдарының тізбесі – БЦЖ-де еңбек жөніндегі уәкілетті мемлекеттік орган қалыптастыратын, оқытушы ұйымдар туралы ақпаратты қамтитын деректер базасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) наряд-рұқсаттама – қағаз немесе электрондық нысандағы, онда жұмыстардың мазмұны мен орындалу орны, олардың басталу және аяқталу уақыты, қауіпсіз орындау шарттары, қажетті қауіпсіздік шаралары, бригада құрамы, жауапты адамдар және тәуекелдерді бағалау нәтижелері көрсетілетін, жоғары қауіпті жұмыстарды орындауға рұқсат беретін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бірыңғай сертификаттар тізбесі – еңбек қауіпсіздігі және еңбекті қорғау саласында оқудан және білімін тексеруден өту нәтижелері бойынша берілген сертификаттар туралы мәліметтерді қамтитын, еңбек жөніндегі уәкілетті мемлекеттік орган БЦЖ-нде қалыптастыратын және жүргізетін цифрлық деректер базасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық сертификат – басшылар мен еңбек қауіпсіздігі және еңбекті қорғауды қамтамасыз етуге жауапты адамдардың еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша білімін тексеруден өткенін растайтын, бірегей цифрлық сипаттамалары бар және цифрлық орта субъектілеріне Қазақстан Республикасының заңнамасында белгіленген көлемде иелену, пайдалану немесе билік ету құқықтарын жүзеге асыруға мүмкіндік беретін, оқытушы ұйым БЦЖ-нде тіркеген электрондық құжат (бұдан әрі – сертификат).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Еңбек қауіпсіздігі және еңбекті қорғау бойынша оқуға мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еңбек қауіпсіздігі және еңбекті қорғау жөніндегі нұсқамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс орнында тағылымдамадан өту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қызметі барысында қауіпсіз еңбек әдістері (дағдыларына) оқыту (оқытудың барлық түрлері мен нысандары бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек қауіпсіздігі және еңбекті қорғау саласында біліктілікті арттыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жұмысқа қабылданған, сондай-ақ басқа жұмысқа ауыстырылатын жұмыскерлер еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқытудан кейін жұмыс беруші белгілеген, бірақ еңбек шарты жасалғаннан немесе оның талаптары өзгертілгеннен кейін бір айдан кешіктірілмейтін мерзімде білімін тексеруден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="10"/>
+        <w:t xml:space="preserve"> 2-тарау. Жұмыскерлерге еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқыту және білімін тексеруді өткізу тәртібі, еңбек қауіпсіздігі және еңбекті қорғауды қамтамасыз етуге жауапты басшылар мен тұлғаларды қоспағанда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жұмыскерлерге еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша кезекті оқыту және білімін тексеру жылына бір реттен сиретпей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқытудан және білімін тексеруден өтпеген жұмыскерлер жұмысқа жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыскерді басқа жұмыс орнына немесе басқа құрылымдық бөлімшеге, сол кәсіп (лауазым) шеңберінде ауыстырған кезде, егер жұмыскердің еңбек жағдайлары өзгермесе, қауіпсіздік және еңбекті қорғау талаптары бойынша қайта оқыту және білімін тексеру талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кәсіптер (лауазымдар) тізбесін және оқыту жүргізілетін жұмыстардың тізбесін, сондай-ақ оқыту тәртібі мен нысанын жұмыс беруші кәсіптің сипатына, жұмыстардың түріне, өндірістің ерекшелігіне және еңбек жағдайларына қарай, қызметкерлер өкілдерімен (бар болған жағдайда) келісу арқылы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Еңбек қауіпсіздігі және еңбекті қорғау бойынша білімін тексеруге жататын жұмыскерлерді жұмыс беруші оны өткізу басталғанға дейін бір айдан кешіктірмей ескертіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыстардың, лауазымның, кәсіптің осы түрі бойынша үш және одан да көп жыл, ал қауіптілігі жоғары жұмыстарда бір жылдан астам үзілісі бар жұмыскерлер еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқыту мен білімін тексеруден өзіндік жұмысы басталғанға дейін өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жұмыскерлердің жұмыс берушіде еңбек қауіпсіздігі және еңбекті қорғау бойынша оқытуын жұмыс берушінің құрылымдық бөлімшесімен бірлесіп еңбек қауіпсіздігі және еңбекті қорғау қызметі ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай құрылымдық бөлімше болмаған жағдайда жұмыс беруші осы Қағидалардың 77-тармағына сәйкес оқытушы ұйымдарының тізбесіне енгізілген оқытушы ұйымын тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жұмыскерлерді, басшылар мен еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдарды еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқытудан, нұсқау беруден және білімін тексеруден өткізу қағидалары мен мерзімдері (бұдан әрі – Қағидалар) Қазақстан Республикасы Еңбек кодексінің (бұдан әрі – Кодекс) 16-бабының </w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      Оқытуға өндіріс бейіні бойынша басшылар, бас мамандар, құрылымдық бөлімшелердің еңбек қауіпсіздігі және еңбекті қорғауды қамтамасыз етуге жауапты адамдары, еңбек қауіпсіздігі бойынша техникалық инспекторлар, ұйымның өзінде еңбек қауіпсіздігі және еңбекті қорғау қызметінің мамандары, кемінде 3 (үш) жыл жұмыс өтілі бар және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сертификаттары барлар дәріскерлер ретінде тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Еңбек қауіпсіздігі және еңбекті қорғау бойынша оқу бағдарламалары осы ұйымның ерекшелігін ескере отырып теориялық және өндірістік оқытуды қамтиды және жұмыс берушінің актісімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Еңбек қауіпсіздігі және еңбекті қорғау бойынша теориялық оқыту қауіпсіздік және еңбекті қорғау нұсқаулықтарын, жұмыс орны мен жабдық ерекшеліктерін және жұмыстарды орындау кезінде туындайтын тәуекелдерді ескереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теориялық оқытудың ұзақтығы кемінде 10 (он) академиялық сағатты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек қауіпсіздігі және еңбекті қорғау, еңбектің қауіпсіз әдістері мен тәсілдері бойынша өндірістік оқыту нақты еңбек операцияларын, кәсіптерді орындау үшін қажетті практикалық дағдылар мен біліктерді қалыптастыруға бағытталады және шынайы өндіріс жағдайына барынша жақын ортада, жұмыс орындарында, полигондарда (жаттығу тренажерлері мен симуляторларда), кәсіпорындарда арнайы ұйымдастырылған алаңдарда жүргізіледі, ол ұйымның еңбек қауіпсіздігі мен еңбекті қорғауды қамтамасыз етуге жауапты басшылары мен тұлғаларының (бұдан әрі – жауапты жұмыскерлер) басшылығымен өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік оқытудың ұзақтығы орындалатын жұмыстардың түрлеріне, олардың күрделілігіне, технологиялық процеске байланысты белгіленеді және 16 (он алты) сағаттан кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Еңбек қауіпсіздігінің заңнамада белгіленген арнайы талаптары қойылатын жұмыстармен байланысты жекелеген өндірістерде жұмыскерлер қосымша арнайы оқудан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жұмыскерлерді еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқыту еңбек қауіпсіздігі және еңбекті қорғау жөніндегі білімдерін тексерумен (емтиханмен) аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша білімдерді тексеруді жұмыс берушінің актісімен құрылатын, кемінде 3 (үш) адамнан тұратын емтихан комиссиясы өткізеді және комиссия төрағасы мен осы Қағидалардың 23-тармағында көзделген мамандардың ішінен комиссия мүшелерінен тұрады. Емтихан комиссиясының жұмысына жұмыскер өкілдерінің (бар болса) қатысуы міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Емтихан комиссиясының қызметі тұрақты негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Емтихан комиссиясының жұмыс тәртібі жұмыс берушінің актісімен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Жұмыскерлердің білімдерін тексеру нәтижелері хаттамамен ресімделеді. Хаттамаға төраға және емтихан комиссиясының мүшелері қол қояды. Қағидалардың, нормалар мен нұсқаулықтардың білімін тексеру жөніндегі емтихан комиссиясы отырысының хаттамасы қағаз жеткізгіште немесе осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес емтихан комиссиясы төрағасының және мүшелерінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Емтиханды сәтті тапсырған жұмыскерге қауіпсіздік және еңбекті қорғау жөніндегі қағидалар, нормалар мен нұсқаулықтар бойынша білімін тексеру емтиханынан өткені туралы куәлік осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз немесе цифрлық түрде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық нысандағы куәлік емтихан комиссиясы төрағасының ЭЦҚ-сымен қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жұмыскер қанағаттанарлықсыз деген баға алған кезде білімін қайта тексеру бір айдан кешіктірмей белгіленеді. Жұмыскер қайта оқудан өтеді және білімін тексеруге дейін жұмыскер Кодекстің 48-бабы 2-тармағының 2) тармақшасында көзделген тәртіппен жұмыстан шеттетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша жұмыскер білімін тексеруден қайта өтпеген жағдайда, жұмыс беруші Кодекстің 52-бабы 5-тармағына сәйкес, еңбек шартын бұзуға немесе өз қалауы бойынша жұмыскерді оқытуға және білімін тексеруге қайтадан жіберуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...203 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Басшылар мен еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдарды еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқытудан өткізу тәртібі мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басшылар мен еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдар күндізгі немесе қашықтықтан оқытушы ұйымдарында еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша жалпы және арнайы кәсіптік құзыреттерді дамыту бойынша оқытудан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша жауапты жұмыскерлердің оқытылуы және білімін тексеруі үш жылда бір рет жүргізіледі және келесі бағыттар бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпы кәсіптік құзыреттерді дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сала ерекшелігін және өндіріс бейінін ескере отырып арнайы кәсіптік құзыреттерді дамыту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Жауапты жұмыскерлерді еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқыту (сабақтар, дәрістер, семинарлар) еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша дәріскердің (бұдан әрі – ЕҚжЕҚ бойынша дәріскерлер) электрондық сертификаттары бар мамандарды, бейінді оқу орындарының оқытушыларын, заңгерлерді, инженерлік-техникалық жұмыскерлерді, еңбек қауіпсіздігі және еңбекті қорғау бойынша ірі өнеркәсіптік ұйымдардың мамандарын тартумен осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ұйымдар қауіпсіздік және еңбекті қорғау мәселелері бойынша жауапты қызметкерлердің тізімдерін және оқыту мен білімін тексеру кестелерін жасайды, олар жұмыс берушінің актісімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қауіпсіздік және еңбекті қорғау мәселелері бойынша жауапты қызметкерлердің жалпы кәсіптік құзыреттерін дамытуға арналған оқыту оқу тақырыптары, оқыту нысандары және сағат саны туралы ақпаратты қамтитын үлгілік оқу бағдарламаларына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы кәсіптік құзыреттерді дамытуға арналған оқыту саланың ерекшелігі мен өндіріс бейінін ескере отырып, үлгілік бағдарламалар негізінде әзірленген оқу бағдарламалары бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. БОӘО жауапты жұмыскерлердің жалпы кәсіптік құзыреттерін дамытуға арналған үлгілік оқу бағдарламаларын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілік оқу бағдарламалары еңбек жөніндегі уәкілетті мемлекеттік органның сайтында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылымдық бөлімшелердің басшыларын оқытуды жүргізуге арналған үлгілік оқу бағдарламаларының негізінде ұйымдардағы еңбек қауіпсіздігі және еңбекті қорғау қызметі басшылармен, өндіріс бейіні бойынша бас мамандармен және құрылымдық бөлімшелердегі еңбек қауіпсіздігі мен еңбекті қорғауды қамтамасыз етуге жауапты тұлғалармен бірлесіп, оқытушы ұйымының басшысы бекітетін өндіріс бейінін ескере отырып, арнайы құзыреттерді дамыту жөніндегі оқу бағдарламаларын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Жалпы кәсіптік құзыреттерді дамыту бойынша оқыту ұзақтығы еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша мынаны құрайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші басшылар, олардың қауіпсіздік және еңбекті қорғау бойынша уәкілетті адамдары, сондай-ақ бес және одан да көп жалдамалы жұмыскері бар жеке кәсіпкерлер үшін – кемінде 16 (он алты) академиялық сағат, үш жылда бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбекті қорғау қызметтерінің басшылары, ұйымдарда жұмыс берушінің бұйрығымен тағайындалған қауіпсіздік және еңбекті қорғау қызметінің функцияларын орындайтын тұлғалар үшін – кемінде 40 (қырық) академиялық сағат, үш жылда бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбекті қорғау жөніндегі техникалық инспекторлар үшін – үш жылда бір рет өткізілу кезеңділігімен кемінде 24 (жиырма төрт) академиялық сағат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Еңбек қауіпсіздігі және еңбекті қорғау жөніндегі өндірістік кеңес төрағалары үшін – кемінде 24 (жиырма төрт) академиялық сағат, кәсіби қызметінде бір рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕҚжЕҚ бойынша дәріскерлерді және кәсіптік тәуекелдерді бағалау жөніндегі сарапшыларды (бұдан әрі – КТБ сарапшылары) оқыту ЕҚжЕҚ бойынша дәріскерлер үшін кемінде 72 (жетпіс екі) академиялық сағат және КТБ сарапшылары үшін кемінде 80 (сексен) академиялық сағат оқу бағдарламаларына сәйкес жүзеге асырылады және тестілеу нысанында білімдерін тексерумен аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (бір) академиялық сағат кемінде 40 (қырық) минутқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша арнайы кәсіптік құзыреттерін дамытуға арналған оқытудың ұзақтығы мынаны құрайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еңбекті қорғау қызметтерінің мамандары, сондай-ақ жұмыс берушінің бұйрығымен (өкімімен) еңбек қауіпсіздігі мен еңбекті қорғауды қамтамасыз етуге жауапты болып тағайындалған мамандар үшін – кемінде 40 (қырық) академиялық сағат, мерзімділігі үш жылда бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбекті қорғау жөніндегі техникалық инспекторлар үшін – кемінде 40 (қырық) академиялық сағат, мерзімділігі жылына кемінде бір рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қауіпсіздігі және еңбекті қорғау жөніндегі өндірістік кеңестердің төрағалары үшін – кемінде 40 (қырық) академиялық сағат, өз өкілеттігі (кәсіби қызметі) мерзімі ішінде бір рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Оқытушы ұйымдарында жалпы кәсіптік құзыреттерді дамыту бойынша оқытудан: бірінші басшылар, олардың қауіпсіздік және еңбекті қорғау бойынша уәкілетті адамдары, бес және одан да көп жалдамалы жұмыскері бар жеке кәсіпкерлер, еңбекті қорғау қызметтерінің басшылары, сондай-ақ жұмыс берушінің бұйрығымен қауіпсіздік және еңбекті қорғау қызметінің функцияларын орындайтын адамдар өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Оқытушы ұйымдарында арнайы кәсіптік құзыреттерді дамыту бойынша оқытудан еңбекті қорғау қызметтерінің мамандары, жұмыс берушінің бұйрығымен (өкімімен) қауіпсіздік және еңбекті қорғауды қамтамасыз етуге жауапты болып тағайындалған мамандар, еңбекті қорғау жөніндегі техникалық инспекторлар, сондай-ақ қауіпсіздік және еңбекті қорғау жөніндегі өндірістік кеңестердің төрағалары өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. БОӘО-да еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша жалпы кәсіптік құзыреттіліктерді дамыту бойынша оқытудан еңбекті қорғау жөніндегі техникалық инспекторлар, еңбек қауіпсіздігі және еңбекті қорғау жөніндегі өндірістік кеңестердің төрағалары, ЕҚжЕҚ бойынша дәріскерлер, КТБ сарапшылары өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Білімді тексеру үшін БОӘО жалпы кәсіптік құзыреттерді дамыту бойынша емтихандық тесттер әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест сұрақтары үлгілік оқу бағдарламаларының мазмұны мен көлеміне сәйкес болуы тиіс және:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші басшылар, олардың қауіпсіздік және еңбекті қорғау бойынша уәкілетті тұлғалары, сондай-ақ бес және одан да көп жалдамалы жұмыскері бар жеке кәсіпкерлер үшін – кемінде 50 (елу) сұрақтан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіпсіздік және еңбекті қорғау жөніндегі Өндірістік кеңес төрағалары мен еңбекті қорғау жөніндегі техникалық инспекторлар үшін – 60 (алпыс) сұрақтан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбекті қорғау қызметтерінің басшылары, ұйымдарда жұмыс берушінің бұйрығымен тағайындалған қауіпсіздік және еңбекті қорғау қызметінің функцияларын орындайтын тұлғалар үшін – кемінде 80 (сексен) сұрақтан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЕҚжЕҚ бойынша дәріскерлері үшін – 80 (сексен) сұрақтан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) КТБ сарапшылары үшін – кемінде 80 (сексен) сұрақтан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек қауіпсіздігі және еңбекті қорғау бойынша білімді тексеруден өту үшін шекті көрсеткіш – тест бойынша дұрыс жауаптардың 70 (жетпіс) пайызын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1), 2)-тармақшаларда көрсетілген білім алушылардың санаттары үшін тестілерді орындаудың жалпы уақыты тармақшаларда көрсетілген 90 (тоқсан) минутты құрайды. Осы тармақтың 3), 4), 5)-тармақшаларындағы көрсетілген білім алушылардың санаттары үшін - 120 (жүз жиырма) минут. Тесттерді орындауға бөлінген уақыт өткеннен кейін тестілеу автоматты түрде аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтихандық тестілерді өзектендіру және жаңарту жыл сайын жүргізіледі және олардың жалпы санының кемінде 10 (он) пайызын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеруді ұйымдастыру және жүргізу үшін тестілеуден өту рәсімінің сақталуын бақылау мақсатында бейне және аудиофиксациясы бар прокторинг жүйесі пайдаланылады, ол техникалық жарақтандыруға және компьютердің болуына, Интернеттің кемінде 5 (бес) мб/сек тұрақты жылдамдығына, веб-камераға, микрофонға және жеткілікті көрінуді қамтамасыз ететін жарықтандыруға қойылатын талаптарды қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алынған жазбалар негізінде тестілеу процесін бақылау барысы мен нәтижелері туралы мәліметтерді қамтитын прокторинг есебі қалыптастырылады. Прокторинг есебі тестілеуден өткен күннен бастап алты ай бойы сақталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дербес деректерді қамтитын білімді тексеру нәтижелері Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" Заңына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Осы Қағидалардың 32-тармағында көрсетілген тұлғалардың білімін тексеруді ұйымдастыру және өткізу үшін оқытушы ұйымы білімін тексеруден өтуге үміткер тұлғалардың тізімімен өтінімді осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында ұсынады. Өтінім оқытушы ұйымы басшысының ЭЦҚ-мен куәландырылады және БЦЖ-нде жеке кабинет арқылы білімін тексеру күніне дейін кемінде бір жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім тіркеледі, білімді тексеруден өту басталатын күні мен уақыты айқындалады, БЦЖ-не тіркелу үшін сілтеме қалыптастырылады және хабарлама оқытушы ұйымының жеке кабинетіне, сондай-ақ білімді тексеруден өтуге үміткер әрбір тұлғаның жеке кабинетіне және электрондық поштасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білімін тексеруден өтуге үміткер тұлға сілтеме арқылы өтіп, БЦЖ-нде тіркеледі және білімін тексеруден өтеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Білімін тексеруден өтуге жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) бар Қазақстан Республикасының азаматтары жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білімін тексеруді бастамас бұрын электрондық сертификат алуға үміткер адам осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес білімін тексеруден өту тәртібі жөніндегі нұсқаулықпен танысуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. Білімді тексеру нәтижелері бойынша БЦЖ осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мынадай ақпарат қамтылатын электрондық хаттама қалыптастырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қауіпсіздік және еңбекті қорғау бойынша білімін тексеруден өтті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіпсіздік және еңбекті қорғау бойынша білімін қайта тексеруге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленген үлгідегі сертификаттар мен хаттамаларды беру білімін тексеруден сәтті өткен тұлғаларға білім тексерілген сәттен бастап бір жұмыс күнінен кешіктірілмей БЦЖ-нде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 32-тармағының 1), 2), 3)-тармақшаларында көрсетілген білім алушылардың санаттары үшін білімді қайта тексеру білімді тексеруден өткен күннен бастап бір ай ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЕҚжЕҚ бойынша дәріскерлер мен КТБ сарапшыларының білімін тексерудің теріс нәтижесі кезінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес білімін тексеруден өту туралы қорытынды хаттама қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қанағаттанарлықсыз нәтиже болған жағдайда КТБ сарапшылары мен ЕҚжЕҚ бойынша дәріскерлер үшін білімді қайта тексеру білімді тексерген күннен бастап алты ай ішінде жүргізіледі. Қанағаттанарлықсыз нәтиже қайталанған жағдайда үміткерге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тестілеуден өтудің шекті мәнінен төмен нәтижелері бар тестілеуден өткені туралы анықтама беріледі. Анықтаманың қолданылу мерзімі ішінде емтиханды қайта тапсыру мүмкіндігі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Осы Қағидалардың 28-тармағында көрсетілген адамдардың біліміне тексеру жүргізу үшін оқытушы ұйымы арнайы кәсіптік құзыреттер бойынша емтихан тесттерін әзірлейді. Тест сұрақтары оқыту бағдарламасының әрбір тақырыбы бойынша жасалады және арнайы кәсіптік құзыреттіліктер бойынша оқу бағдарламаларының мазмұны мен көлеміне сәйкес келуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест сұрақтарының жалпы саны 80 (сексен) аспайды, еңбек қауіпсіздігі және еңбекті қорғау бойынша білімдерін тексеруден өтудің шекті мәні дұрыс жауаптардың кемінде 70 (жетпіс) пайызын құрайды, тесттерді орындауға арналған жалпы уақыт - 120 (жүз жиырма) минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Арнайы кәсіптік құзыреттер бойынша білімді тексеру оқытушы ұйымдарында күндізгі немесе қашықтықтан оқыту нысанын пайдалану арқылы, оның ішінде "on-line" режимінде тестілеу арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білімді тексеру қорытындылары бойынша оқытушы ұйымдары осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша оқудан өткен және білімін тексеруден өткен тұлғалар туралы есепті БЦЖ-нде жеке кабинет арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру емтихан тапсырушының таңдауы бойынша қазақ немесе орыс тілдерінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білімін тексеру нәтижесі оң болған жағдайда оқытушы ұйымдары осы Қағидалардың 1 және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз немесе электрондық нысанда сертификат және хаттама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Арнайы кәсіптік құзыреттер бойынша білімін тексеру нәтижелері жетекші актісімен құрылатын емтихан комиссиясының отырысының хаттамасымен ресімделеді, комиссия құрамында кемінде үш адам болады. Емтихан комиссиясының қызметі тұрақты негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтихан комиссиясы төраға – оқытушы ұйымының жетекшісі және комиссия мүшелерінен тұрады. Комиссия құрамына осы Қағидалардың 23-тармағында көрсетілген мамандардан тұратын адамдар енгізіледі. Тұрақты комиссиялардың төрағасы мен мүшелері осы Қағидалардың 1 және 2-қосымшаларына сәйкес сертификаттарға ие болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру жөніндегі емтихан комиссиясы отырысының хаттамасы қағаз немесе электрондық нысанда ресімделеді, оған емтихан комиссиясының төрағасы және барлық мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша білімін тексеруден өткен жауапты қызметкерлерге осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша электрондық сертификат беріледі. Сертификатқа берілген күннен бастап 3 (үш) жыл қолданылу мерзімі бар сертификаттардың Бірыңғай тізбесінде тіркелген бірегей код беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша білімін тексеруден өткен ЕҚжЕҚ дәріскерлеріне және КТБ сарапшыларға осы Қағидаларға 5 және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық сертификат беріледі. Еңбек қауіпсіздігі және еңбекті қорғау мәселелері жөніндегі дәріскер сертификатының қолданылу мерзімі – 5 (бес) жыл, КТБ сарапшылары-3 (үш) жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Жұмысқа қабылданған еңбек қауіпсіздігі және еңбекті қорғауды қамтамасыз етуге жауапты жұмыскерлер тағайындалған күннен бастап бір айдан кешіктірмей еңбек қауіпсіздігі және еңбекті қорғау бойынша білімін тексеруден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Еңбек қауіпсіздігі және еңбекті қорғау бойынша білімдерін тексеруден өтпеген жауапты жұмыскерлер оны қайта өткенге дейін Қазақстан Республикасы Еңбек кодексінің 48-бабы 2-тармағының 2) тармақшасына сәйкес жұмыстан шеттетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша басшы және жауапты жұмыскер білімін тексеруден қайта өтпеген жағдайда, жұмыс беруші Кодекстің 52-бабы 5-тармағына сәйкес еңбек шартын бұзуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Білімін тексеру нәтижелері келесі тексеруге дейін үш жыл бойы БЦЖ-нде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Білімін тексеру нәтижелерімен келіспеген жағдайда, оқытылған адам (бұдан әрі – Өтініш беруші) Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БЦЖ-нде "Апелляция" бөлімінде білімін тексеруден өткеннен кейін 24 (жиырма төрт) сағат ішінде өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беру кезінде Өтініш беруші білімін тексеру нәтижесін мына себептер бойынша сараптай алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) прокторинг жүйесінің жұмысындағы, рәсімнің объективтілігіне әсер еткен бұзушылықтар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүйенің техникалық ақаулары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басқа да себептер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Өтініш аппеляцияларды тіркеу журналында тіркеледі. Апелляция 5 (бес) жұмыс күні ішінде қарастырылады. Егер өтініш сағат 16:00-ден кейін келсе, тіркеу күні келесі жұмыс күні болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z150" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Апелляцияға өтініш берген тұлғаның білімін тексеру нәтижелері бойынша мыналарды қамтитын құжаттар дайындалады: тест сұрақтары мен жауаптары, апелляцияға өтініш берген адам жауаптары, прокторинг бойынша бұзушылықтар тізімі апелляциялық комиссия мүшелеріне танысу үшін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Апелляциялық комиссия білімді тексеру нәтижелеріне шағымдарды қарастыру мақсатында құрылып, оған БОӘО-ның тест сұрақтарын әзірлеуші 3 (үш) мүшесі кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның құрамы БОӘО-ның басшысы бұйрығымен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z153" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның қызметін тәуелсіз бақылаушылар: заң шығарушы (өкілдік), атқарушы және басқа мемлекеттік органдар, бұқаралық ақпарат құралдары, қоғамдық бірлестіктер, кәсіподақтар, жоғары оқу орындары және басқа ұйымдардан қадағалайды. Тәуелсіз бақылаушылар (кемінде 5 (бес) адам) апелляциялық комиссияның қызметіне ай сайын мониторинг жүргізеді, апелляциялық комиссия отырыстарының материалдарын және қабылданған шешімдерін зерделейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімдерімен келіспеген жағдайда, тәуелсіз бақылаушылар еркін нысанда қорытынды шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z155" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссия алынған қорытындыны қарап, 3 (үш) жұмыс күні ішінде негізделген жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z156" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Апелляциялық комиссияның жұмысын БОӘО басшысы немесе төраға болмаған жағдайда төраға орынбасары басқарады. Төраға орынбасары Апелляциялық комиссия мүшелерінің кезекті отырысында таңдалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның хаттамалық іс жүргізуі орталық жетекшінің бұйрығымен тағайындалған хатшы арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      48. Апелляциялық комиссия осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес хаттамада Өтініш берушінің білімін тексеру нәтижелерін қарап, комиссия мүшелерінің жалпы санының көпшілік даусымен екі шешімнің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) апелляцияны қанағаттандырусыз қалдырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) апелляцияны қанағаттандыру және тұлғаны қайта тексеруге жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыстар тең болған жағдайда төрағаның дауысы шешуші болады. Апелляциялық комиссияның шешімі қатысқан барлық мүшелердің қолымен расталған хаттама арқылы ресімделеді. Апелляциялық комиссия отырысының хаттамасы бір жыл көлемінде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Апелляциялық комиссияның шешімі жалпы мүшелердің екі үшінші бөлігі қатысқанда ғана заңды күшке ие болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Апелляциялық комиссияның хаттамасы негізінде БЦЖ-нде электрондық апелляция хаттамасы қалыптасады және өтініш берушінің жеке кабинеті мен электрондық поштасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Апелляция нәтижесі оң болса, қайта тексеру күні және уақыты белгіленеді және оны өтініш берушінің жеке кабинетіне және электрондық поштасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте өтініш беруші қайта тексеруге бір реттен артық жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек қауіпсіздігі және еңбекті қорғау бойынша білімді сәтті өткен тұлғалардың барлық есебі БЦЖ-нде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Жауапты жұмыскерлер еңбек қауіпсіздігі және еңбекті қорғау бойынша білімдерін кезектен тыс тексеруден мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еңбек қауіпсіздігі және еңбекті қорғау жөнінде жаңа нормативтік құқықтық актілер қолданысқа енгізілген, оларға өзгерістер мен толықтырулар енгізілген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z169" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс берушінің шешімі бойынша жаңа жабдықтар мен жаңа технологиялық процестер пайдалануға енгізілген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыс берушінің шешімі бойынша жауапты жұмыскерді басқа жұмысқа ауыстырылған немесе ол еңбек қауіпсіздігі және еңбекті қорғау бойынша қосымша білімді талап ететін басқа лауазымға тағайындалған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жазатайым оқиғаларды тергеп-тексеру жөніндегі комиссияның шешімі бойынша соңы адам өлімімен немесе ауыр (мүгедектікпен) аяқталған топтық жазатайым оқиғалар орын алған кезде, сондай-ақ авария, жарылыс, өрт немесе улану кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмысында бір жылдан астам уақыт үзіліс болған кезде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Емтихан комиссиясының шешіміне байланысты дауларды еңбек жөніндегі уәкілетті мемлекеттік орган немесе сот қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Ұйымдарда жауапты жұмыскерлерді оқудан және білімін тексеруден уақтылы өтуін бақылауды жұмыс беруші жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="22"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жұмыскерлерге, басшыларға және еңбек қауіпсіздігін және еңбекті қорғауды қамтамасыз етуге жауапты адамдарға еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша нұсқау беруді жүргізу тәртібі мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Нұсқау беру сипаты мен жүргізілу уақытына қарай былай бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кіріспе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс орнындағы алғашқы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қайталама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жоспардан тыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z181" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нысаналы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z182" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Нұсқаулықтар күндізгі нысанда немесе қашықтықтан "on-line" режимінде желілік технология бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Еңбек қауіпсіздігі және еңбекті қорғау бойынша кіріспе нұсқама жұмысқа жаңадан қабылданатын жұмыскерлерге олардың біліміне, осы кәсіп немесе лауазым бойынша жұмыс өтіліне қарамастан жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z184" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек қауіпсіздігін қамтамасыз ету мақсатында кіріспе және бастапқы нұсқама уақытша жұмысшыларға, іссапарға жіберілгендерге, өндірістік оқытуға немесе тәжірибеден өтуге келген оқушылар мен студенттерге жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z185" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сонымен қатар кіріспе нұсқама өндірістік алаңдарға барған келушілерге және қауіпті өндірістік объектілерді пайдаланатын ұйымдардың аумағында жұмыстар жүргізетін мердігер ұйымдардың жұмыскерлеріне жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z186" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Кіріспе нұсқау беруді қауіпсіздік нормаларының талаптарын, стандарттарды, еңбек қауіпсіздігі және еңбекті қорғау жөніндегі қағидалар мен нұсқаулықтарды, сондай-ақ өндірісте қауіпсіз жұмыс жүргізу бойынша жұмыс берушінің талаптарын ескере отырып, еңбек қауіпсіздігі және еңбекті қорғау қызметі әзірлеген және жұмыс беруші бекіткен бағдарлама бойынша жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z187" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Ұйымда (кәсіпорында) кіріспе нұсқаманы еңбек қауіпсіздігі және еңбекті қорғау қызметі немесе жұмыс берушінің актісімен осы міндеттер жүктелген тұлға жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z188" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кіріспе нұсқама білімді тексерумен (сұрау жүргізумен) аяқталады. Кіріспе нұсқаманы өткізу туралы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша кіріспе нұсқаманы тіркеу журналында жазба жасалады, онда нұсқамадан өтуші мен нұсқама берушінің міндетті қолы қойылады. Кіріспе нұсқаманы тіркеу журналы Қазақстан Республикасының Цифрлық кодексінің талаптарын ескере отырып, қағаз немесе электрондық нысанда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z189" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Жұмыс орнындағы бастапқы нұсқама ұйымның өндірістік және құрылымдық бөлімшелерінің басшылары әзірлеп, бекіткен бағдарламалар бойынша жүргізіледі. Бағдарламалар қауіпсіздік нормаларының, еңбек қауіпсіздігі және еңбекті қорғау қағидалары мен нұсқаулықтарының талаптарын, сондай-ақ өндірісте жұмыстарды қауіпсіз жүргізу бойынша жұмыс берушінің талаптарын ескере отырып әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z190" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс орнындағы бастапқы нұсқама ұйымның барлық жұмыскерлеріне дербес жұмыс басталғанға дейін, сондай-ақ өндірістік тәжірибеден өтуші адамдарға жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z191" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Жұмыс орнындағы бастапқы нұсқау беруді еңбектің қауіпсіз тәсілдерін практика жүзінде көрсете отырып, әрбір жұмыскерге жеке жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z192" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Еңбек міндеттері жабдықты қолдану, пайдалану, қызмет көрсету, сынау, реттеу және жөндеумен, электрлендірілген немесе басқа да механикаландырылған қол құралын пайдаланумен, шикізаттар мен материалдарды сақтаумен және қолданумен байланысты емес адамдар оқытуды ұйымдастырушының шешімімен жұмыс орнында бастапқы нұсқау беруден өтуден босатылады. Жұмыс орнында бастапқы нұсқау беруден өтуден босатылатын жұмыскерлердің кәсіптері мен лауазымдарының тізбесін жұмыс беруші бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z193" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Қайталама нұсқау беруден жұмыскерлер біліктілігі, білімі, өтілі, орындайтын жұмысының сипатына қарамастан кемінде жартыжылдықта бір рет (еңбек қауіпсіздігі және еңбекті қорғау курсы бойынша оқытуға жататын басшы айқындаған қызметкерлердің санаттарын қоспағанда) жұмыс уақытында өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z194" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Қайталама нұсқау беруді алынған білім мен дағдыларды бекіту үшін жұмыс орнындағы бастапқы нұсқау беруге ұқсас өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z195" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Қайталама нұсқау беру бір типті жабдыққа қызмет көрсететін жұмыскерлерге жеке немесе топта және жалпы жұмыс орны шегінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z196" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Жоспардан тыс нұсқама жеке немесе бір кәсіп бойынша жұмыскерлер тобына жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z197" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұсқаманың көлемі мен мазмұнын оны өткізу қажеттілігін туындатқан себептер мен жағдайларға байланысты әрбір нақты жағдайда жауапты жұмыскер айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z198" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Жоспардан тыс нұсқама мынадай жағдайларда жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z199" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаңа немесе қайта қаралған қауіпсіздік нормалары, қағидалары, еңбек қауіпсіздігі және еңбекті қорғау нұсқаулықтары енгізілген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z200" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) технологиялық процесс өзгергенде, жабдық, құрылғылар мен құралдар, бастапқы шикізат, материалдар және еңбек қауіпсіздігіне әсер ететін басқа факторлар ауыстырылған немесе жаңғыртылған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z201" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыскерлер еңбек қауіпсіздігі талаптарын бұзған жағдайда, бұл жарақатқа, аварияға, жарылысқа немесе өртке, улануға әкеп соққан немесе әкеп соғуы мүмкін болған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z202" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бақылау және қадағалау органдарының, ұйымның өндірістік бақылаушы адамдарының талабы бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z203" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыс орнында бар факторларға қосымша, КТБ шеңберінде анықталған, жұмыскерлердің өмірі мен денсаулығына қауіп төндіретін зиянды және қауіпті өндірістік факторлар мен қауіп көздері анықталған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z204" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмыс үзілісі 60 (алпыс) күнтізбелік күннен асқан кезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z205" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспардан тыс нұсқама тіркелген кезде оны өткізу себебі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z206" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Мақсатты нұсқау беру мамандық бойынша міндеттермен тікелей байланысты емес біржолғы жұмыстарды (жүк арту, түсіру, аумақты жинау, ұйымнан, цехтан және учаскеден тыс біржолғы жұмыстар) орындаған кезде, авариялар, стихиялық апаттар мен катастрофалардың зардаптарын жою кезінде, рұқсат беру наряды бойынша жұмыс жүргізген кезде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z207" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Төтенше жағдайлардың салдарын жою жұмыстары кезінде еңбек қауіпсіздігі және еңбекті қорғау бойынша нысаналы нұсқаманы төтенше жағдай салдарын жою жөніндегі жұмыстардың басшысы жедел тәртіппен жүргізеді. Нұсқаманы оны өткізу жөніндегі жазбаларды тіркеусіз өткізуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z208" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Нұсқамалар ауызша сұрау немесе тестілеу түрінде білімді тексерумен аяқталады, қажет болған жағдайда қауіптілігі жоғары жұмыстарды қауіпсіз орындау дағдылары да тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z209" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім мен дағдыларды нұсқаманы жүргізген жауапты жұмыскер тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z210" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Қанағаттанарлықсыз білім көрсеткен жұмыскерлер өзіндік жұмысқа жіберілмейді және нұсқау беруден қайта өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z211" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      71. Жұмыс орнындағы бастапқы, қайталама, жоспардан тыс және мақсатты нұсқамаларды өткізу, сондай-ақ жұмысқа жіберу туралы нұсқама өткізген қызметкермен еңбек қауіпсіздігі және еңбекті қорғау бойынша жұмыс орнындағы нұсқамаларды тіркеу журналында (бұдан әрі – Нұсқамаларды тіркеу журналы) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша, нұсқама алушы мен нұсқама берушінің міндетті қол қоюымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z212" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұсқамаларды тіркеу журналы қағаз немесе электрондық форматта, Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасының талаптарын ескере отырып жүргізіледі. Журналды электрондық форматта жүргізген жағдайда, оған енгізілген мәліметтер ЭЦҚ арқылы куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z213" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспардан тыс нұсқаманы тіркеу кезінде оны өткізу себебі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z214" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұсқамаларды тіркеу журналын 1-қосымшаға сәйкес нысандағы сертификаты болған жағдайда еңбек қауіпсіздігі және еңбекті қорғауды қамтамасыз етуге жауапты, тиісті оқытудан өткен және білімін тексеруден өткен жұмыскер толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z215" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Егер журнал қағаз түрінде жүргізілсе, ұйымның еңбек қауіпсіздігі және еңбекті қорғау қызметі (немесе міндеттері жүктелген адам) құрылымдық бөлімше басшысына журналды жүргізу басталған күнін көрсете отырып, қол қойдыру арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z216" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағаз түріндегі нұсқама тіркеу журналының парақтары нөмірленіп, тігіледі, соңғы бетінде парақтардың саны көрсетілетін арнайы куәландыру парағымен бекітіледі, оған мөр басылып, құрылымдық бөлімше басшысының қолы қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z217" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журналды толтыру кезінде сызып тастауға және түзетуге жол берілмейді, ал қате толтырылған жағдайда, қате жолдар сызылады, "түзетілгені дұрыс" деген белгі қойылып, қолымен расталады. Нұсқама беруді тіркеу журналы жауапты тұлға толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z218" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Жұмыс орнындағы алғашқы нұсқау беруді, қайталама, жоспардан тыс және мақсатты нұсқау берулерді жауапты жұмыскерлер - ұста, бөлім, цех бастығы, тікелей басшы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z219" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Жұмыскерлерге еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша оқыту және білімін тексеруді өткізу тәртібі</w:t>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        <w:t xml:space="preserve"> 5-тарау. Жұмыс орнында тағлымдамадан өткізуді ұйымдастыру және өткізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z220" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Жұмыс орнында еңбек қауіпсіздігі және еңбекті қорғау бойынша тағылымдама (бұдан әрі – жұмыс орнындағы тағылымдама) жұмыскерлердің тиісті кәсіп (лауазым) бойынша жұмыстарды орындаудың қауіпсіз әдістері мен тәсілдерін қолдану бойынша практикалық дағдыларын меңгеру мақсатында өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z221" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыскерлердің тағылымдамадан өту мерзімдері орындалатын жұмыстардың түріне (күрделілігіне), пайдаланылатын техникалық құрылғылар мен жабдық түріне және кәсіп (лауазым) бойынша жұмыс үзілісіне байланысты белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z222" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс орнындағы тағылымдама ұзақтығы сол кәсіп бойынша жұмыс өтіліне, операциялардың күрделілігі мен әртүрлілігіне, зиянды және қауіпті өндірістік факторларға, қауіпті жұмыстың түрлеріне байланысты болады. Тағылымдама ұзақтығы біліксіз жұмыскерлер үшін кемінде 16 сағат, білікті жұмыскерлер үшін 40-тен 160 сағатқа дейін белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z223" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағылымдама бағдарламаларының мазмұны мен оны өткізу тәртібі жұмыс берушімен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z224" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Жұмыс орнындағы тағылымдамаға енгізілетін жұмыскерлер алдын ала бекітілген тәртіппен бастапқы (кіріс) нұсқаулықтан сәтті өткен болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z225" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік оқыту (тағылымдама, дубляж) жұмыс орнында құрылымдық бөлімше басшысымен тағайындалған, тиісті кәсіп бойынша кемінде 3 (үш) жыл жұмыс өтілі бар жоғары білікті жұмыскердің басшылығымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z226" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағылымдама кезінде жұмысшыға еңбектің қауіпсіз әдістері мен тәсілдері оқытылып, орындалатын жұмыстардың түрін және пайдаланылатын техникалық құрылғылар мен жабдықтарды ескере отырып, қауіпсіздік ережелерімен (талаптарымен) таныстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z227" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Жұмыс берушінің шешімі бойынша кейбір жұмыстар үшін, соның ішінде құтқару жұмыстары бойынша, кезеңдік жаттығулар және/немесе оқу-жаттығулар қарастырылуы мүмкін. Осы жаттығулар мен оқу-жаттығулар құрамына қажетті жеке қорғаныс құралдарын қолдану (пайдалану) бойынша практикалық дағдыларды бекіту енгізілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z228" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осындай жаттығулар мен оқу-жаттығулардың өткізілу жиілігі мен мазмұны жұмыс берушімен, мемлекеттік нормативтік еңбек қауіпсіздігі және еңбекті қорғау талаптарын қамтитын нормативтік құқықтық актілерді ескере отырып, белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z229" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...192 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="36"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Оқытушы ұйымдарының тізбесін және Сертификаттардың бірыңғай тізбесін жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z230" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Жұмыскерлердің білімдерін тексеру нәтижелері хаттамамен ресімделеді. Емтихан комиссиясының білімді тексеру жөніндегі отырысының хаттамасы осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="37"/>
+      77. Осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оқытушы ұйымдарының тізбесіне енгізу үшін оқытушы ұйымы жұмыс берушінің Жеке кабинеті арқылы БЦЖ-не өтінішті қазақ немесе орыс тілінде және мынадай құжаттарды береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z231" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жарғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z232" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Білімін тексеруден сәтті өткен жұмыскерге осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="38"/>
+      2) еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша кәсіптік даярлау, қайта даярлау және біліктілікті арттыру саласындағы практикалық жұмыс тәжірибесінің 3 (үш) жылын растайтын өтініш берілген күнге заңды тұлғаны мемлекеттік тіркеу туралы анықтама; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z233" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Жұмыскер қанағаттанарлықсыз деген баға алған кезде білімін қайта тексеру бір айдан кешіктірмей белгіленеді. Жұмыскер қайта оқудан өтеді және білімін тексеруге дейін жұмыскер Қазақстан Республикасы Еңбек кодексінің 48-бабы 2-тармағының </w:t>
-[...1105 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="53"/>
+      3) еңбек шарты бойынша немесе азаматтық-құқықтық сипаттағы шарт бойынша жұмыс істейтін, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сертификаттардың Бірыңғай тізбесінде тіркелген ЕҚжЕҚ бойынша дәріскерлердің электрондық сертификаттары бар кемінде 2 (екі) дәріскерлердің бар екендігі туралы растайтын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z234" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушы ұйымы сенімсіз салық төлеушілер тізілімінде және жосықсыз өнім берушілер тізілімінде болмауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z235" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушы ұйымының меншік құқығында немесе жалдау құқығында аудио-, бейнетехникамен, дербес компьютерлермен немесе планшеттермен жабдықталған оқу сыныбы; білім алушыға арналған оқу-әдістемелік және ұйымдастырушылық-әкімшілік ақпаратты қамтитын беттері бар білім беру порталы; салалық ерекшелік ескеріле отырып, қазақ және орыс тілдеріндегі әрбір оқыту бағыты бойынша оқу-әдістемелік материалдары (оқу құралдары, дәрістер), оқу жоспарлары мен бағдарламалары болуы және олар оқытушы ұйымының басшысымен бекітілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z236" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды ұсыну оларды мемлекеттік цифрлық жүйелерден, оның ішінде Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 45-бабының 5-1-тармағына сәйкес цифрлық құжаттар сервисінен алу мүмкіндігі болған кезде талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z237" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЦЖ-не цифрлық құжаттар Қазақстан Республикасының цифрлық заңнамасының талаптарына сәйкес, құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы цифрлық құжаттар сервисінен келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z238" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. БОӘО өтініштерді есепке алу журналында БЦЖ арқылы тіркейді, өтінішті және оқытушы ұйымының растайтын құжаттарын олар тіркелген күннен бастап бес жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z239" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Емтихан комиссиясының білімді тексеру жөніндегі отырысының хаттамасы осы Қағидаларға </w:t>
-[...1198 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+      БОӘО қабылдаған оң шешім кезінде оқытушы ұйымы оқытушы ұйымдарының тізбесіне енгізіледі. Өтініш берушіге бес жұмыс күні ішінде білім беру ұйымдарының тізбесіне енгізу туралы БЦЖ-не электрондық хабарлама жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z240" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 77-тармағының 1-3-тармақшаларында көрсетілген ұсынылған құжаттар толық болмаған жағдайда өтініш берушіге 5 (бес) жұмыс күні ішінде білім беру ұйымдарының тізбесіне енгізуден бас тарту туралы БЦЖ-не электрондық хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z241" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тартуды алған кезде оқытушы ұйымы бас тарту себебін жояды және жаңа өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z242" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Сертификаттардың бірыңғай тізбесі БЦЖ-нде білімді сәтті тексергеннен және осы Қағидаларға 2, 5 және 13-қосымшаларға сәйкес нысандар бойынша білімді тексеруден өткенін растайтын электрондық сертификатты автоматты түрде бергеннен кейін, даярлау, қайта даярлау немесе біліктілікті арттыру бағдарламасының бағытын көрсететін бірегей код беріле отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z243" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. ЕҚжЕҚ бойынша дәріскерлердің электрондық сертификатын алуға және сертификаттардың бірыңғай тізбесіне енгізуге үміткер тұлға БЦЖ-ндегі жеке кабинеті арқылы ЭЦҚ-мен куәландырылған электрондық құжат нысанында оқуға өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z244" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕҚжЕҚ бойынша дәріскердің электрондық сертификатын алуға және сертификаттардың Бірыңғай тізбесіне енгізуге үміткер адам мынадай біліктілік талаптарына сәйкес болуы тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z245" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті кадрларды даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім /құқық/техникалық/ – бакалавриат немесе мамандық; немесе жоғары (бейінді емес) білім – бакалавриат және қызмет бағыты бойынша қосымша кәсіби қайта даярлау бағдарламасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z246" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       еңбек қауіпсіздігі және еңбекті қорғау саласында немесе қауіпті өндірістік объектілерін пайдаланатын ұйымдарда, не оқытушы ұйымда кемінде 3 (үш) жыл жұмыс тәжірибесінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z247" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы үш жыл ішінде еңбек қауіпсіздігі және еңбекті қорғау бойынша кемінде 40 (қырық) академиялық сағат көлемінде оқудан өтіп, білімін тексеру сертификатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z248" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігін, арнайы жобаларға қатысуын, оқудан өткенін немесе мәлімделген қызмет бағытына байланысты өзге де кәсіби қызметін растайтын құжаттардың болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z249" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәріскерлерді даярлаудың халықаралық бағдарламалары бойынша алынған сертификаттар Қазақстан Республикасының еңбек қауіпсіздігі және еңбекті қорғау саласындағы заңнама талаптары бойынша білімін тексеруден өткеннен кейін ЕҚжЕҚ бойынша дәріскерлердің электрондық сертификатына теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z250" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәріскерлерді даярлаудың халықаралық бағдарламалары бойынша сертификатталған адамдар сертификаттардың Бірыңғай Тізбесіне тіркелу үшін БЦЖ-ндегі жеке кабинеті арқылы ЭЦҚ-мен куәландырылған электрондық құжат нысанында білімін тексеруге өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z251" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. КТБ бойынша сарапшы сертификатын алуға үміткер адам БЦЖ-нде жеке кабинеті арқылы ЭЦҚ-мен куәландырылған электрондық құжат нысанында оқуға өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z252" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КТБ бойынша сарапшы сертификатын алу және сертификаттардың бірыңғай тізбесіне енгізу үшін үміткер мынадай біліктілік талаптарына сәйкес келуі тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z253" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті кадрларды даярлау бағыты бойынша жоғары білім (жұмыс өтіліне талап қойылмайды) немесе кәсіптік білім және арнайы даярлық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z254" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек жағдайлары бойынша өндірістік объектілерді аттестаттау саласында практикалық жұмыс тәжірибесінің және/немесе еңбек қауіпсіздігі және еңбекті қорғау саласында кемінде 3 (үш) жыл жұмыс тәжірибесінің болуы (халықтың санитариялық-эпидемиологиялық саламаттылық саласындағы сарапшыдан және Еңбек медицинасы (кәсіптік патология) саласындағы маманнан басқа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z255" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы үш жыл ішінде еңбек қауіпсіздігі және еңбекті қорғау бойынша кемінде 40 (қырық) академиялық сағат көлемінде оқудан өтіп, білімін тексеру сертификатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z256" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнеркәсіптік қауіпсіздік және өрт-техникалық минимум бойынша куәліктерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z257" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіби қызметтің жалпы және арнайы мәселелеріне сәйкес келетін қосымша сертификаттардың болуы (ол болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4487,451 +6007,305 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тексеруден өткізу қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен мерзімдеріне</w:t>
             </w:r>
             <w:r>
-              <w:br/>
-[...9 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...113 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z268" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> С Е Р Т И Ф И К А Т</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Оқу орталығының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z269" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С Е Р Т И Ф И К А Т Бірегей нөмірі №_____________________ берілді _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z270" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы, ол еңбек қауіпсіздігі және еңбекті қорғау саласындағы арнайы кәсіптік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "___________________________________________________________"  </w:t>
-[...237 lines deleted...]
-        <w:t>20__ жылғы ______________                                 ______________ 20___ года</w:t>
+      құзыреттерді дамыту бойынша оқытудан сәтті өткен және білімді тексеруден өткені </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________ саласы үшін. оқу бағдарламасына сәйкес (_____ сағат) расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z272" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру нәтижесі: _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z273" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: 20___ ж. " "_________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z274" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамдылық мерзімі: 202__ ж. "_____"___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z275" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z276" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушы ұйымының басшысының тегі, аты, әкесінің аты (ол бар болған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z277" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда): _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5074,999 +6448,265 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тексеруден өткізу қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен мерзімдеріне</w:t>
             </w:r>
             <w:r>
-              <w:br/>
-[...9 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...74 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z288" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірыңғай цифрлық жүйе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z289" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С Е Р Т И Ф И К А Т</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z290" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірегей нөмірі №________________________ берілді: ________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...820 lines deleted...]
-        <w:t xml:space="preserve">            тегі, аты, әкесінің аты (бар болса)            қолы</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z291" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы, ол еңбек қауіпсіздігі және еңбекті қорғау мәселелері бойынша жалпы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z292" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіптік құзыреттерді дамыту бағдарламасына сәйкес (_____ сағат) білімді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z293" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z294" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оқытылатын тұлғалар санаты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z295" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру нәтижесі: ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z296" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: 20___ ж. " "_________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамдылық мерзімі: 202___ж. "_____"___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6141,560 +6781,1213 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбекті қорғауды қамтамасыз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>етуге жауапты адамдарды еңбек</w:t>
+              <w:t>етуге жауапты адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздігі және еңбекті қорғау</w:t>
+              <w:t>еңбек қауіпсіздігі және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәселелері бойынша оқытудан,</w:t>
+              <w:t>еңбекті қорғау мәселелері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нұсқау беруден және білімін</w:t>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тексеруден өткізу қағидалары</w:t>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тексеруден</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен мерзімдеріне</w:t>
+              <w:t>өткізу қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>мерзімдеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z308" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Еңбек қауіпсіздігі және еңбекті қорғау бойынша қағидаларды, нормалар мен нұсқаулықтарды білуін тексеру жөніндегі  КУӘЛІК</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (ұйым, кәсіпорын атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z309" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбек қауіпсіздігі және еңбекті қорғау бойынша (жұмыс мамандықтары бойынша) білімді тексеру экзаменациялық комиссиясының отырысының хаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z310" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ ж. "__" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z311" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z312" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z313" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z314" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z315" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z316" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z317" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z318" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z319" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z320" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z321" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ж. "__ " _____________ № _____ бұйрығына сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z322" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссия емтихан қабылдап, білімді тексерудің түрін анықтады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z323" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уақытша, қайтадан)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z324" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестіленушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Мамандық (лауазым)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участок, цех, бөлімше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімді тексеру белгісі (тапсырған / білімді қайтадан тексеруге тиіс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z325" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z327" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z328" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z329" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________  </w:t>
-[...339 lines deleted...]
-        <w:t>м.о.</w:t>
+      Комиссия мүшелері: ____________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z330" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z331" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z332" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр (МО)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6850,1230 +8143,1882 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тексеруден өткізу қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен мерзімдеріне</w:t>
             </w:r>
             <w:r>
-              <w:br/>
-[...9 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z344" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбек қауіпсіздігі және еңбекті қорғау жөніндегі қағидалар, нормалар мен нұсқаулықтар бойынша білімді тексеру емтиханынан өткені туралы  КУӘЛІК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z345" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z346" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z347" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z348" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      курсы бойынша оқу бағдарламасын сәтті аяқтады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z349" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z350" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы:___________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z351" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z352" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z353" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z354" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z355" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z356" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z357" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z358" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеу нөмірі: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z359" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ ж. ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z360" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр (МО)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауіпсіздігі және еңбекті қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәселелері бойынша оқытудан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нұсқау беруден және білімін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z371" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С Е Р Т И Ф И К А Т</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z372" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірегей нөмір №______________________________________ берілді: ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z373" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы расталады, ол: 72 сағат көлемінде дәріскерлерді дайындау, қайта даярлау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      және біліктілігін арттыру теориялық курсын аяқтап, еңбек қауіпсіздігі және еңбекті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қорғау саласында дәріскерлік қызмет көрсетуге қажетті білімді куәландыратын </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z374" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      емтиханды тапсырды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z375" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру нәтижесі: ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z376" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: 20___ ж. " "_________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамдылық мерзімі: 202 ж. "_____"___________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тексеруден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізу қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z388" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...126 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оқытушы ұйымынан білімді тексеруге ӨТІНІШ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z389" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушы ұйымының атауы: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z390" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z391" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күні: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z392" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытылатын категорияның атауы (оқыту тақырыбы): ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z393" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқыту бағдарламасының академиялық сағат саны: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күні</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқау берілетін адамның тегі, аты, әкесінің аты (бар болса)</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Кәсіпорын БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жылы</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Кәсіпорын атауыпредприятяия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқау берілетін адамның кәсібі, лауазымы</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Тестіленушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орны</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқау берілетін адамның қолы</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+Кәсіпорын мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқау беруді жүргізген</w:t>
-[...88 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+Оқушыға ОҰ тағайындаған бірегей код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қолы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+Оқытудың басталу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+Оқытудың аяқталу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...165 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8163,581 +10108,12599 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>етуге жауапты адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>еңбек қауіпсіздігі және еңбекті</w:t>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> еңбекті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғау мәселелері бойынша</w:t>
+              <w:t>қорғау мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оқытудан, нұсқау беруден</w:t>
+              <w:t>оқытудан, нұсқау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беруден және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және білімін тексеруден</w:t>
+              <w:t>білімін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тексеруден өткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу қағидалары мен</w:t>
+              <w:t>қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен мерзімдеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдеріне</w:t>
-[...12 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z405" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыс орнындағы еңбек қауіпсіздігі және еңбекті қорғау бойынша нұсқау беруді тіркеу журналы</w:t>
-[...91 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Білімді тексеруден өту нұсқаулығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z406" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Электрондық сертификат алу үшін білімді тексеруден өтетін тұлға тіркелуден өтіп, логин мен пароль алады да, Skills.enbek.kz жүйесіндегі жеке кабинет арқылы белгіленген уақыт пен күннен кешіктірмей білімді тексеруді бастайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z407" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Білімді тексеру барысында электрондық сертификат алуға үміткер тұлға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z408" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тек өз қатысуын қамтамасыз етеді, бөгде адамдар болмауы керек; орыннан шықпайды; экраннан басын аудармайды; бейнежазбаны жауып қоймайды; веб-камераны ажыртпайды; жүйенің сұрауы бойынша тұрған орнын 360 градусқа айналдырып көрсетеді; телефонмен сөйлеспейді; басқа адамдарға компьютерге қол жеткізуге мүмкіндік беретін қосымшаларды (қашықтықтан қол жеткізу бағдарламалары), құлаққап, қосымша электронды, баспа немесе қағаз материалдарды, сондай-ақ басқа заттарды пайдаланбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z409" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімін тексеруден өту кезінде электрондық сертификат алуға үміткерге қажет болған жағдайда таза қағазды, қарындашты немесе қаламды пайдалануға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z410" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Білімді тексеруді бастамас бұрын электрондық сертификат алуға үміткер тұлға осы нұсқаулықпен танысуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z411" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Білімін тексеру жүргізу сәтінде денсаулық жағдайы қанағаттанарлықсыз болған тұлғалар бұл туралы оқытушы ұйымына хабарлайды, ал оқытушы ұйымы өз кезегінде білімін тексеру басталғанға дейін ЕУМЦ-ты хабардар етеді. Бұл жағдайда мұндай тұлғалардың білімін тексеру сол күн ішінде басқа уақытта немесе басқа күні өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z412" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Білімін тексеру барысында жалған тұлға анықталған жағдайда, мұндай тұлғаның білімін тексеру үдерісі тоқтатылады және оған қолжетімділік жабылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z413" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, осы Нұсқаулықтың 1-қосымшасына сәйкес нысан бойынша білімін тексеру барысында жалған тұлға анықталғаны туралы акт жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z414" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы Нұсқаулықтың 2-тармағының талаптарын тестіленуші бұзған жағдайда, мұндай тұлғаның білімін тексеру үдерісі тоқтатылады және оған қолжетімділік жабылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z415" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы Нұсқаулықтың 2-қосымшасына сәйкес нысан бойынша осы Қағидалардың бұзылуы туралы акт (бұдан әрі – бұзушылық туралы акт) бір жұмыс күні ішінде жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z416" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылық туралы акт жасалған тұлғалар қайта тестілеуден бұзушылық жасалған күннен бастап күнтізбелік 15 (он бес) күннен ерте емес мерзімде өтеді. Осы Нұсқаулықтың 2-тармағының талаптарын бұзған тұлғалардың білімін тексеру нәтижелері жойылады және қанағаттанарлықсыз деп есептеледі, сондай-ақ жүйе осы Қағидалардың 7-қосымшасына сәйкес нысан бойынша "өтпеді" деген белгісі бар хаттаманы қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z417" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Еңсерілмейтін күш жағдайлары (табиғи апаттар, әскери іс-қимылдар), сондай-ақ жүйенің техникалық ақауы (техникалық іркіліс) салдарынан тестілеуді жалғастыру мүмкін болмаған жағдайда, білімін тексерудің тиісті кезеңі автоматты түрде аяқталады, ал білімін тексеру рәсімінің әкімшісі жүйеде осы Нұсқаулықтың 3-қосымшасына сәйкес нысан бойынша техникалық ақау туралы актіні тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z418" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бұл ретте электрондық сертификат алуға үміткер тұлға білімін тексеруден қайта өтуге жазылу үшін жиырма төрт сағат ішінде жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z419" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тест тапсырмаларын орындауға берілген уақыт аяқталғаннан кейін білімді тексеру автоматты түрде аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z420" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Электрондық сертификат алуға үміткер тұлға тарапынан осы Нұсқаулықтың 2-тармағының талаптары бұзылғаны проктор тарапынан анықталған жағдайда, бір жұмыс күні ішінде жүйе арқылы бұзушылықтар тізімі жасалып, ол электрондық сертификат алуға үміткер тұлғаның жеке кабинетінге жіберіледі. Осы Нұсқаулықтың 9-тармағының талаптарын бұзған тұлғалардың білімін тексеру нәтижелері жойылады және қанағаттанарлықсыз деп есептеледі, сондай-ақ жүйе осы Қағидалардың 7-қосымшасына сәйкес нысан бойынша "өтпеді" деген белгісі бар хаттаманы қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z421" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Электрондық сертификат алуға үміткер тұлға осы Нұсқаулықтың 10-тармағының талаптарын бұзған жағдайда, бір жұмыс күні ішінде білімін тексеру барысында прокторинг жүйесі тіркеген бұзушылықтар тізімі жасалып, ол жүйе арқылы электрондық сертификат алуға үміткер тұлғаның "жеке кабинетіне" жіберіледі. Бұл ретте білімін тексеру нәтижелері автоматты түрде жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z422" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Осы Нұсқаулықтың 10-тармағында көрсетілген тұлғалар үшін білімін қайта тексеру білімін тексеруден өткен күннен бастап кемінде 15 жұмыс күні өткеннен кейін ғана рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z423" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тест тапсырмаларын орындауға бөлінген уақыт аяқталғаннан кейін білімін тексеру автоматты түрде аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z424" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Дұрыс жауаптар жүйе арқылы автоматты түрде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z425" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Білімді тексеру аяқталғаннан кейін жүйе сәйкес нәтижені көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Білімді тексеруден </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өту</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нұсқаулығына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z429" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Білімді тексеру кезінде жалған тұлғаны анықтау актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z430" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202 _ ж. "____" __________ ____ с. ______ мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z432" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________(БОӘО қызметкері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z433" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z434" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтың орнына тестілеуден өту әрекеті анықталды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z435" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z436" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z437" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат:________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z438" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z439" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z440" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БОӘО өкілі қолы:: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z441" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актіні оқып таныстым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z442" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жоғарыда көрсетілген бұзушылықты жасаған азаматтың қолы, тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z443" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жоғарыда көрсетілген бұзушылықты жасаған азамат актіні қол қоюдан бас тартқан </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z444" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда – сәйкес жазба:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z445" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қол, тегі, аты, әкесінің аты (ол болған жағдайда), ЖСН – актіні қол қоюдан бас</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тартқанын растайтын тұлға)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімді тексеруден</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> өту</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нұсқаулығына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z449" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Білімді тексеру ережелерін бұзу актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z450" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202 _ ж. "____" __________ ____ с. ______ мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z452" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу операторы____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z453" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z454" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеруден өтетін тұлғаның 2-тармақтағы талаптарды бұзғаны анықталды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z455" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z456" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z457" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақ "Білімді тексеруден өту нұсқаулығы" бойынша, Қауіпсіздік пен еңбекті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қорғау мәселелері бойынша қызметкерлердің, басшылардың және қауіпсіздік пен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      еңбекті қорғауды қамтамасыз етуге жауапты тұлғалардың оқыту, нұсқаулық жүргізу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z458" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және білімді тексеру ережелері мен мерзімдері туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z459" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ереженің 8 қосымшасы ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z460" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z461" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұзушылықтың қысқаша сипаттамасы))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z462" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы қолы: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z463" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актімен таныстым: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жоғарыда көрсетілген бұзушылықты жасаған тұлғаның қолы, тегі, аты, әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z464" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ол бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білімді тексеруден өтетін тұлға актіні қол қоюдан бас тартқан жағдайда – сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жазба:_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қол, тегі, аты, әкесінің аты (ол болған жағдайда), ЖСН – актіні қол қоюдан бас </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тартқанын растайтын адам)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімді тексеруден</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> өту</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нұсқаулығына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z469" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Білімді тексеру рәсімін уақытша тоқтату актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z470" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: ___________ Қала: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Біз, төменде қол қойғандар, мынаны растаймыз: 20___ж. "___" _____ сағ. __ мин. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z472" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тестілеу тоқтатылды, себебі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z473" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ байланыс ақауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z474" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ компьютерлік техника ақауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z475" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ электр желісі ақауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z476" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ басқа себептер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z477" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуді тоқтатудың қосымша себептері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z478" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z479" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу төмендегі тұлғаларға қатысты тоқтатылды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z480" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, Аты, Әкесінің аты (ол болған жағдайда) ЖСН Қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тестілеу залының Бірыңғай оқу-әдістемелік орталығы қызметкерінің тегі, аты, әкесінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты (ол болған жағдайда) және қолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тексеруден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізу қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z492" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбек қауіпсіздігі және еңбекті қорғау бойынша Бірыңғай оқу-әдістемелік орталығында  БІЛІМДІ ТЕКСЕРУ ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z493" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушы ұйымының атауы____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z494" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z495" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушы ұйымының білімді тексеру сұранысының нөмірі _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z496" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушы ұйымында өткізілген оқыту күні:_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z497" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытылатын категорияның атауы:___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z498" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқыту бағдарламасының академиялық сағат саны: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z499" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру күні:_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпорын БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпорын атауы мен мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестіленушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірегей нөмір ERM/LHS-БСН/курстың аяқталу күні/тіркеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z500" w:id="383"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімді тексеру нәтижесі Прокторинг нәтижесі (өткен/өтпеген) Білімді тексеру белгісі (қабылдаған/қабылдамаған) Ескертпе</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="383"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокторинг нәтижесі (өткен/өтпеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімді тексеру белгісі (тапсырды/тапсырмады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z501" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келесі білімді тексеру күні:_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауіпсіздігі және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> еңбекті қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бойынша оқытудан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нұсқау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беруден және білімін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z513" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оқу-әдістемелік орталықта дәріскерлер/эксперттердің білімін тексерудің ҚОРЫТЫНДЫ ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z514" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу бағдарламасының атауы: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z515" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академиялық сағат саны: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z516" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтихан өткізу күні: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z517" w:id="389"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="389"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, Аты, Әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірегей нөмір ERM/LHS-БСН/курстың аяқталу күні/тіркеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімді тексеру нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокторинг нәтижесі (тапсырған / тапсырмаған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тапсырған / тапсырмаған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тексеруден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізу қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z529" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АНЫҚТАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z530" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z531" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты) (ол болған жағдайда) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы арқылы, ол 202__ ж. " "_____ — " " _____аралығында "Еңбек қауіпсіздігі және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      еңбекті қорғау саласындағы дәріскерлерді дайындау, қайта даярлау және біліктілігін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      арттыру" бағдарламасы бойынша теориялық курс тыңдағаны (_____ академиялық </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z533" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сағат көлемінде) расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z534" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтама берілген негізі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z535" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соңғы хаттамасы №___ 20 ж. "_"____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z536" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамдылық мерзімі: 202 ж. "__"___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z537" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы: ______________________ (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z538" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АНЫҚТАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z539" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z541" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z542" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы, ол 202 ж. "___"_____ — "___"______аралығында "Кәсіптік тәуекелдерді бағалау бойынша экспертті дайындау және біліктілігін арттыру" бағдарламасы бойынша теориялық курс тыңдағаны (_____ академиялық сағат көлемінде) расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z543" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтама берілген негізі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z544" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соңғы хаттамасы №___ 20  ж. "_ "____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z545" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жарамдылық мерзімі: "__"___________ 202 ж. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z546" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы: ___________________ (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z558" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Еңбек қауіпсіздігі және еңбекті қорғау саласындағы арнайы кәсіптік құзыреттерді дамыту" біліктілікті арттыру курсы бойынша оқытылған және білімді тексеруден өткен тұлғалар туралы ЕСЕП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z559" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқытушы ұйымының атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z560" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептің жасалған күні 202___ж. "_____"____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z561" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат тіркеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, Аты, Әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпорын атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Академиялық сағат саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өту күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат жарамдылық аяқталу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z573" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оқытушы ұйымның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z574" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбек қауіпсіздігі және еңбекті қорғау жөніндегі білімді тексеру жөніндегі емтихан комиссиясы отырысының хаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z575" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім алушылар санатының атауы ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z576" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу бағдарламасының академиялық сағаттарының саны ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z577" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру күні "_____" ____________ 20____ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z578" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z579" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z580" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы, тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z581" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z582" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы, тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z583" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұйрық негізінде"____" _____________ 20____ жыл № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z584" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мен емтиханды қабылдадым және белгіледім:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпорын БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпорын атауы мен мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестіленушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірегей нөмір ERM/LHS-БСН/курстың аяқталу күні/тіркеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z585" w:id="422"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімді тексеру нәтижесі Прокторинг нәтижесі (өткен/өтпеген) Білімді тексеру белгісі (қабылдаған/қабылдамаған) Ескертпе</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="422"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокторинг нәтижесі (өткен/өтпеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімді тексеру белгісі (тапсырды/тапсырмады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z586" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия төрағасы _________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z587" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, Аты, Әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z588" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z589" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, Аты, Әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z590" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z591" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, Аты, Әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z603" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С Е Р Т И Ф И К А Т</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z604" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірегей нөмір №________________________ берілді: ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z605" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы расталады, ол "___"____________-ден "___"_________ 202__ ж. дейін 80</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сағат көлемінде еңбек жағдайларын және кәсіптік тәуекелдерді бағалау бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      эксперттерді дайындау және біліктілігін арттыру теориялық курсын аяқтап, еңбек </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қауіпсіздігі және еңбекті қорғау саласында кәсіптік тәуекелдерді бағалау жұмыстарын </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z606" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізуге қажетті білімді куәландыратын емтиханды тапсырды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z607" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру нәтижесі: ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z608" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: 20___ ж. " "_________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамдылық мерзімі: 202 ж. "___"___________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z620" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Апелляцияға өтініш нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z621" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кімге: Бірыңғай оқу-әдістемелік орталық </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z622" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН:-__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z623" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда): _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z624" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқушының бірегей коды: LHS-I – ЖСН-кк/аа/жж-реттік нөмір</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z625" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z626" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z627" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді тексеру күні: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z628" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен өзімнің білімді тексеру нәтижесіне қатысты апелляциямды қарауды сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z629" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z630" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляция негізі (қажетін белгілеңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z631" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокторинг жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z632" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жүйенің техникалық ақаулары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z633" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқа себептер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z634" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляцияның толық негіздемесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z635" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z636" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z637" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляция тапсыру ережелерімен таныстым. Берілген ақпараттың дұрыстығын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z638" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z639" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берілген күн: 202_ ж. "____" ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы: __ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z651" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Апелляциялық комиссияның отырысының  ХАТТАМАСЫ (қағаз нұсқасы) №_______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z652" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20___ ж._____ "___"________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z653" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылу негізі: Апелляция берушінің өтініші №__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z654" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толық тегі, аты, әкесінің аты (ол болған жағдайда) :_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z655" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар пакетінің қаралу нәтижелерінің қысқаша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z656" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сипаттамасы:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z657" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның шешімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z658" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       апелляцияны қанағаттандырмау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z659" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       оқытылған тұлғаның апелляциясын қанағаттандыру және оны тестілеуді қайта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z660" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсыруға рұқсат беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Апелляциялық комиссия мүшелерінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z661" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      және қолтаңбалары </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z662" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z674" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кіріспе нұсқаулама тіркеу  ЖУРНАЛЫ _______________________________________________ (ұйым, кәсіпорын, оқу орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z675" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұқаба </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z676" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басталған күні: _______________ жыл </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z677" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аяқталған күні: _______________ жыл </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z678" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мазмұны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқау берілетін адамның тегі, аты, әкесінің аты (бар болса)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Нұсқау алған адамның толық тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жылы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Туылған жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқау берілетін адамның кәсібі, лауазымы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Мамандық, лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқаудың түрі (алғашқы, жұмыс орнындағы, қайталама, жоспардан тыс)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Жұмыс орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоспардан тыс нұсқау беруді жүргізу себебі</w:t>
-[...36 lines deleted...]
-Нұсқау берушінің тегі, аты-жөні, лауазымы</w:t>
+Нұсқау алған адамның қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қолы</w:t>
+Нұсқау өткізген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8782,130 +22745,3931 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолтаңба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z691" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыс орнындағы еңбек қауіпсіздігі және еңбекті қорғау жөніндегі нұсқаманы тіркеу журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z692" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұқаба ________________________________ ұйым, кәсіпорын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z693" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басталды 20____ жылғы ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z694" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аяқталды 20____ жылғы ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z695" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кейінгі беттер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұсқау алған адамның толық тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туылған жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандық, лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұсқау түрі (жұмыс орнында бастапқы, қайталау, жоспардан тыс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоспардан тыс нұсқау себебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұсқау берушінің тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімін тексеру нәтижесі (өтіп шықты/өтіп шықпады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұсқау беруші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұсқау алған адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z707" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбек қауіпсіздігі және еңбекті қорғау жөніндегі оқытушы ұйымдарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z708" w:id="478"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="478"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тізімдегі тіркеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқау берушінің</w:t>
+БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұсқау алушының</w:t>
+Ұйымның толық атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірінші басшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің пошта мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық пошта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9195,350 +26959,2266 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыскерлерді, басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен еңбек қауіпсіздігін және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғауды қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етуге жауапты адамдарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек қауіпсіздігі және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекті қорғау мәселелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша оқытудан, нұсқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруден және білімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексеруден өткізу қағидалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z720" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Еңбек қауіпсіздігі және еңбекті қорғау бойынша сертификаттардың бірыңғай тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z721" w:id="480"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="480"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тізімдегі бірегей тіркеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат жарамдылық аяқталу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификатты қайтару себебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұратын мекенжай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ HS-00001/2512/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ LHS-0001/25/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -9559,55 +29239,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9933,31 +29613,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>