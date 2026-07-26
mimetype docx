--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9eb20ee" w14:textId="9eb20ee">
+    <w:p w14:paraId="72b4b26" w14:textId="72b4b26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1889,51 +1889,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.09.2024 № 71 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2303,50 +2303,316 @@
       ақпарат және байланыс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл шаруашылығы, орман және балық шаруашылығы сияқты экономикалық қызмет түрінде қызметін жүзеге асыратын бақылау субъектілері жатқызылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бөлігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 59 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар объективті өлшемшарттар бойынша Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Шетелдік жұмыс күші" автоматтандырылған ақпараттың жүйесінің есептілік деректеріне сәйкес 30-дан астам шетелдік жұмыс күшін тартатын бақылау субъектілері тәуекелдердің жоғары деңгейіне жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2451,582 +2717,1326 @@
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бақылау субъектілерін (объектілерін) анықтау үшін деректер базасын қалыптастыру және ақпарат жинау қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z76" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 59 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бақылау субъектілеріне (объектілеріне) барумен алдыңғы тексерулер мен профилактикалық бақылаудың нәтижелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қолда бар ақпарат көздерінің негізінде аумақтық бөлімшелер талдауға және бағалауға жататын субъективті өлшемшарттар бойынша деректерді қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері;</w:t>
+      Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бақылау субъектілеріне (объектілеріне) барумен алдыңғы тексерулер мен профилактикалық бақылаудың нәтижелері.</w:t>
+      Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.09.2024 № 71 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Қолда бар ақпарат көздерінің негізінде аумақтық бөлімшелер талдауға және бағалауға жататын субъективті өлшемшарттар бойынша деректерді қалыптастырады.</w:t>
+      17. Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z79" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      18. Қолданылатын ақпарат көздерінің басымдығын және осы Өлшемшарттардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100-ге дейінгі осы Өлшемшарттарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z80" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 59 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
+      19. Бақылау субъектілері (объектілері) ақпараттық жүйені қолдана отырып, бақылау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
+      1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасcа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z79" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша есептеледі.</w:t>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында және реттеуші мемлекеттік органдардың тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан немесе талаптарға сәйкестігіне тексерулер жүргізуден босату жағдайлары айқындалған болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3) егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған, "Өзін-өзі реттеу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса ауыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      19. Бақылау субъектілері (объектілері) ақпараттық жүйені қолдана отырып, бақылау субъектілері қызметінің тиісті салаларындағы жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне мынадай жағдайларда:</w:t>
+      20. Бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылаудан босату мақсатында жеңілдететін индикаторлар ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Жеңілдететін индикаторға Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілетін бақылау субъектісінде жұмыс берушінің қызметі Қазақстан Республикасы еңбек заңнамасының талаптарына сәйкес келетінін растайтын сенім сертификатының болуы жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасcа;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-параграф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 59 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылық ескеріле отырып, ақпараттық жүйелерді пайдаланатын тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) егер Қазақстан Республикасының заңдарында және реттеуші мемлекеттік органдардың тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан немесе талаптарға сәйкестігіне тексерулер жүргізуден босату жағдайлары айқындалған болса;</w:t>
-[...56 lines deleted...]
-      20. Бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылаудан босату мақсатында жеңілдететін индикаторлар ескеріледі.</w:t>
+      21. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес берілетін бақылау субъектісінде жұмыс берушінің қызметі Қазақстан Республикасы еңбек заңнамасының талаптарына сәйкес келетінін растайтын сенім сертификатының болуы жатады.</w:t>
+        <w:t>
+      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төмен шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="37"/>
+    <w:bookmarkStart w:name="z85" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-параграф. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылық ескеріле отырып, ақпараттық жүйелерді пайдаланатын тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z84" w:id="38"/>
+    <w:bookmarkStart w:name="z86" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      22. Осы Өлшемшарттардың 3-тармағына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       Аумақтық бөлімше осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және деректер базасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3147,100 +4157,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.09.2024 № 71 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="41"/>
+    <w:bookmarkStart w:name="z87" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3577,90 +4587,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="42"/>
+    <w:bookmarkStart w:name="z88" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3795,70 +4805,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеуге қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="43"/>
+    <w:bookmarkStart w:name="z89" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3973,50 +4983,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Өлшемшарттардың 22-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға өзгеріс енгізу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 59 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4161,50 +5367,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.09.2024 № 71 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9037,50 +10250,245 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға өзгеріс енгізу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 59 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10628,50 +12036,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанда балдардағы субъективті өлшемшарт көрсеткішінің маңыздылығы бойынша үлес салмағы көрсетіледі. Осы баған бойынша барлық жолдардың қосындысы 100 баллға дейін болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-бағанда субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеуде субъективті өлшемшарт көрсеткішін есепке алу шарттары және әрбір шартқа сәйкес келетін субъективті өлшемшарттар көрсеткіштерінің сандық мәндері көрсетіледі. Сандық мәндер тәуекелдің жоғарылауына байланысты 0-ден 100-ге дейінгі пайызбен көрсетіледі. Субъективті өлшемшарттар көрсеткіштерінің жол берілетін мәндері Қазақстан Республикасының нормативтік құқықтық актілерімен регламенттелуге тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға өзгеріс енгізу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 59 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10828,68 +12432,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 801 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Кәсіпкерлік кодексінің 138-бабына сәйкес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18231,68 +19835,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндірістік емес саладағы (денсаулық сақтау, білім беру, мәдениет, әлеуметтік қамсыздандыру, сауда, тұру және тамақтану бойынша қызметтер) ұйымдарға қатысты Қазақстан Республикасы еңбек заңнамасының сақталуын тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18487,68 +20091,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 801 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыскерлері еңбек қызметін кеңсе үй-жайларында жүзеге асыратын өндірістік емес саладағы ұйымдарға қатысты Қазақстан Республикасы еңбек заңнамасының сақталуын тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18592,55 +20196,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>