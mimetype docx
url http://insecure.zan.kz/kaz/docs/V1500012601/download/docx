--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05dc1b8" w14:textId="05dc1b8">
+    <w:p w14:paraId="ea9fe8c" w14:textId="ea9fe8c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1374,248 +1374,362 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстың, республикалық маңызы бар қаланың, астананың бас мемлекеттік еңбек инспекторы – еңбек жөніндегі уәкілетті мемлекеттік органның тиісті аумақтық бөлімшесінің басшысы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік еңбек инспекторлары – облыстың, республикалық маңызы бар қаланың, астананың еңбек жөніндегі уәкілетті мемлекеттік органының аумақтық бөлімшелерінің лауазымды адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Электрондық еңбек биржасы – Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыс іздеуді және персоналды іріктеуге, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуге жәрдемдесуді қамтамасыз ететін, ізденушілер мен жұмыс берушілер үшін жұмыспен қамтудың бірыңғай цифрлық платформасы болып табылатын ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жұмыс берушілердің декларациялауға қатысу шарты олардың қызметі параметрлерінің Қазақстан Республикасының еңбек заңнамасы талаптарына сәйкестігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...88 lines deleted...]
-      4. Жұмыс берушілердің декларациялауға қатысу шарты олардың қызметі параметрлерінің Қазақстан Республикасының еңбек заңнамасы талаптарына сәйкестігі болып табылады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жұмыс берушінің қызметін декларациялау тәртібі"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 345</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жұмыс берушінің қызметін декларациялауды еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшесі жұмыс берушілердің өңірлік бірлестіктерімен және аумақтық кәсіподақтар бірлестіктерімен бірлесіп жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1633,697 +1747,985 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жұмыс беруші "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталындағы жеке кабинетінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыскерлердің еңбек құқықтарының сақталуы бойынша жұмыс берушінің қызметі туралы декларацияны (бұдан әрі – декларация) толтырады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші декларацияны толтырғаннан және растағаннан кейін ол автоматты түрде еңбек жөніндегі уәкілетті мемлекеттік органның ұйымның орналасқан жеріндегі аумақтық бөлімшесіне "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталы мен Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Еңбекті қорғау және қауіпсіздік" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "ЕҚжҚ" ААЖ) арасындағы интеграциялық өзара іс-қимыл арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Декларация "ЕҚжҚ" ААЖ-ға берілген сәттен бастап, ол бірегей сәйкестендіру нөмірі мен тіркеу күні қойыла отырып автоматты түрде тіркеледі, бұл декларацияның еңбек жөніндегі уәкілетті мемлекеттік органға ресми келіп түскен күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жұмыс берушінің қызметінің Қазақстан Республикасының еңбек заңнамасының талаптарына сәйкестігі немесе сәйкессіздігі туралы шешімді еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшесі құратын жұмыс берушінің қызметін декларациялау жөніндегі комиссия (бұдан әрі – комиссия) мынадай құрамда қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төраға – еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшесінің өкілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүшелері – жұмыс берушілердің өңірлік бірлестігінің және кәсіподақтардың аумақтық бірлестігінің өкілдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Комиссия келіп түскен декларацияны қарайды және "ЕҚжҚ" ААЖ-да тіркелген күннен бастап жиырма жұмыс күні ішінде шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған шешім туралы хабарлама жұмыс берушіге "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталындағы оның жеке кабинетіне орналастыру арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Комиссия отырысы егер оған комиссия мүшелерінің кемінде үштен екісі қатысқан жағдайда заңды болып танылады. Көрсетілген кворум болмаған жағдайда отырыс басқа күнге ауыстырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс беруші декларацияны толтырғаннан және растағаннан кейін ол автоматты түрде еңбек жөніндегі уәкілетті мемлекеттік органның ұйымның орналасқан жеріндегі аумақтық бөлімшесіне "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталы мен Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Еңбекті қорғау және қауіпсіздік" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "ЕҚжҚ" ААЖ) арасындағы интеграциялық өзара іс-қимыл арқылы жіберіледі.</w:t>
-[...17 lines deleted...]
-      Декларация "ЕҚжҚ" ААЖ-ға берілген сәттен бастап, ол бірегей сәйкестендіру нөмірі мен тіркеу күні қойыла отырып автоматты түрде тіркеледі, бұл декларацияның еңбек жөніндегі уәкілетті мемлекеттік органға ресми келіп түскен күні болып есептеледі.</w:t>
+      Комиссия шешімі Сенім сертификатын беру немесе беруден бас тарту үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушінің өтінішін қарау нәтижелері бойынша комиссия шешімі ашық дауыс беру жолымен, дауыс бергендердің қарапайым көпшілік дауысымен қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беру кезінде дауыстар тең болған жағдайда төрағаның дауысы шешуші болып табылады. Сырттай дауыс беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.08.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...234 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік еңбек инспекторлары бару нәтижелері бойынша жұмыс беруші қызметі параметрлерінің Қазақстан Республикасының еңбек заңнамасы талаптарына сәйкестігі немесе сәйкес еместігі туралы қорытынды (ақпарат) жасайды, ол комиссия қарауына шығарылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қызметі Қазақстан Республикасының еңбек заңнамасының талаптарына сай деп танылған жұмыс берушілерге олардың қызметі Қазақстан Республикасының еңбек заңнамасы талаптарына сәйкес келетіні туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша үш жыл мерзімге Сенім сертификаты тапсырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Сенім сертификаты еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшесі Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген бақылау субъектісіне бару арқылы профилактикалық бақылауды қалыптастырған кезде ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім сертификатын иеленген жұмыс берушіге қатысты бару арқылы профилактикалық бақылау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2360,110 +2762,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сенім сертификатын беруден бас тартуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жұмыс беруші қызметінің Қазақстан Республикасы еңбек заңнамасының талаптарына сәйкес келмеуі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) декларация берілген күнге дейін бір жыл ішінде орын алған еңбек заңнамасының өрескел бұзушылықтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2535,71 +2937,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сенім сертификаты еңбек заңнамасының өрескел бұзушылық фактілері анықталған (расталған) сәттен бастап бару арқылы тексеру және (немесе) профилактикалық бақылау нәтижесі бойынша , сондай-ақ еңбек қызметіне байланысты ауыр немесе өліммен аяқталған жазатайым оқиға туындаған күннен бастап дереу күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2618,70 +3116,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сенім сертификатының күшін жою туралы шешімді комиссияның ұсынымы бойынша еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшесі қабылдайды және оны қабылдаған күнінен бастап үш жұмыс күні ішінде жұмыс берушіге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2700,126 +3198,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 345</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Еңбек жөніндегі уәкілетті органның аумақтық бөлімшесі комиссия жұмыс берушінің қызметінің еңбек заңнамасының талаптарына сәйкестігі және Сенім сертификатының күшін жою туралы шешім қабылдаған күннен бастап үш жұмыс күні ішінде жұмыс берушілер-Сенім сертификатының иегерлері туралы мәліметтерді еңбек жөніндегі уәкілетті мемлекеттік органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім сертификаты бар жұмыс берушілер туралы ақпарат жұмыс берушілер-Сенім сертификатының иегерлері туралы мәліметтерді алған күннен бастап үш жұмыс күні ішінде еңбек жөніндегі уәкілетті мемлекеттік органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2856,136 +3354,234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Жұмыс беруші еңбек жөніндегі уәкілетті органның аумақтық бөлімшесінің шешімімен келіспеген жағдайда, Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оған сот тәртібімен шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6490,55 +7086,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6864,31 +7460,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>