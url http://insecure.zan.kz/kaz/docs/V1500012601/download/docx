--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea9fe8c" w14:textId="ea9fe8c">
+    <w:p w14:paraId="c52366e" w14:textId="c52366e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1353,69 +1353,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бас мемлекеттік еңбек инспекторлары – еңбек жөніндегі уәкілетті мемлекеттік органның лауазымды адамдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстың, республикалық маңызы бар қаланың, астананың бас мемлекеттік еңбек инспекторы – еңбек жөніндегі уәкілетті мемлекеттік органның тиісті аумақтық бөлімшесінің басшысы;</w:t>
-[...17 lines deleted...]
-      мемлекеттік еңбек инспекторлары – облыстың, республикалық маңызы бар қаланың, астананың еңбек жөніндегі уәкілетті мемлекеттік органының аумақтық бөлімшелерінің лауазымды адамдары;</w:t>
+      астананың, облыстың, республикалық маңызы бар қаланың бас мемлекеттік еңбек инспекторы – еңбек жөніндегі уәкілетті мемлекеттік органның тиісті аумақтық бөлімшесінің басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік еңбек инспекторлары – астананың, облыстың, республикалық маңызы бар қаланың еңбек жөніндегі уәкілетті мемлекеттік органының аумақтық бөлімшелерінің лауазымды адамдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1533,91 +1533,111 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 390</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3667,174 +3687,156 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>декларациялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыскерлердің еңбек құқықтарын сақтау бойынша</w:t>
-[...37 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшесіне ____________________________________________________________________              (астананың, облыстың, республикалық маңызы бар қалалардың атауы)             Жұмыскерлердің еңбек құқықтарын сақтау бойынша жұмыс берушінің                         қызметі туралы өтініш-декларация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ________________________________________________________________ (заңды немесе жеке тұлғаның толық атауы, заңды мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7086,55 +7088,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7460,31 +7462,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>