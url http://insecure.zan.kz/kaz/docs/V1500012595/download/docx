--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c49e264" w14:textId="c49e264">
+    <w:p w14:paraId="41724c8" w14:textId="41724c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1263,51 +1263,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) байланысты гранттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) өз қызметін мектепке дейінгі тәрбие мен оқыту, денсаулық сақтау саласында жүзеге асыратын қазыналық кәсіпорындарды, сондай-ақ тегін медициналық көмектің кепілдік берілген көлемін көрсететін ұйымдар мен қорғаныстық тапсырысты іске асыратын ұйымдарды қоспағанда, мемлекеттік тапсырма және мемлекеттік тапсырыс түріндегі бюджет қаражатын пайдаланған кезде аудиторлық қорытындыда бюджет қаражатының қозғалысы бюджеттік бағдарлама әкімшісінен бастап, бюджет қаражатын түпкілікті алушыға дейін көрсетіледі.</w:t>
+      6) өз қызметін мектепке дейінгі тәрбие мен оқыту, денсаулық сақтау саласында жүзеге асыратын қазыналық кәсіпорындарды, сондай-ақ ақы төленбейтін медициналық көмектің кепілдік берілген көлемін көрсететін ұйымдар мен қорғаныстық тапсырысты іске асыратын ұйымдарды қоспағанда, мемлекеттік тапсырма және мемлекеттік тапсырыс түріндегі бюджет қаражатын пайдаланған кезде аудиторлық қорытындыда бюджет қаражатының қозғалысы бюджеттік бағдарлама әкімшісінен бастап, бюджет қаражатын түпкілікті алушыға дейін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы мақсаттағы аудит аудиттелетін субъекті (тапсырыс беруші) мен Қазақстан Республикасының аудиторлық қызмет, мемлекеттік аудит және қаржылық бақылау туралы заңнамасында белгіленген талаптарға сәйкес келетін аудиторлық ұйым арасында жасалған арнайы мақсаттағы аудит жүргізу туралы шарт негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1367,51 +1367,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 21.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Жоғары аудиторлық палатасының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2229,98 +2249,2693 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мақсаттағы аудит бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аудиторлық қорытынды </w:t>
+              <w:t>аудиторлық қорытынды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру қағидаларына </w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін:___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Аудиторлық ұйым</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысының Т.А.Ә.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда) қолы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудиторлық ұйымның атауы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөрдің орны (болған жағдайда),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензияның №, берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит жүргізу бойынша аудиторлық қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(жасалған орны)                                                    (күні) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиторлық ұйым,____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (аудиторлық ұйымның атауы, бизнес-сәйкестендiру нөмiрi (бұдан әрі - БСН) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит жүргізуге арналған 20__ жылғы "__" _____ шарттың негізінде Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2015 жылғы 30 қарашадағы № 21-НҚ нормативтік қаулысымен бекітілген Квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит жүргізу және квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит бойынша аудиторлық қорытынды ұсыну </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12595 болып тіркелген) және Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес ___________________ қатысты (заңды тұлға-резидент атауы, бизнес-сәйкестендіру нөмірі) квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит (бұдан әрі - аудит) жүргізілді және оның қорытындысы бойынша 20__жылғы "__" ______және 20__ жылғы "__" _______ аралығындағы кезең үшін квазимемлекеттік сектор субъектілеріне арнайы мақсаттағы аудит жүргізу бойынша аудиторлық қорытынды (бұдан әрі - аудиторлық қорытынды) жасалды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аудит басталды ______________ Аудит аяқталды ___________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(күні)                        (күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиттің мақсаты: _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аудиттің мәні: __________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бюджет қаражаты бюджеттік бағдарламалар мен кіші бағдарламалар бөлінісінде, бюджеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кредиттер, қарыздар (мемлекеттік және мемлекет кепілдік берген қарыздар, сондай-ақ мемлекет кепілгерлігімен тартылатын қарыздар), бюджеттік инвестициялар (заңды тұлғалардың жарғылық капиталдарын қалыптастыру және (немесе) ұлғайту, бюджеттік инвестициялық жобаларды іске асыру жолымен мемлекет активтерін құру және (немесе) дамыту), мемлекеттік концессиялық міндеттемелер, байланысты гранттар, мемлекеттік тапсырмалар, қазынашылық кәсіпорындарды, сондай-ақ ақы төленбейтін медициналық көмектің кепілдік берілген көлемін көрсететін ұйымдар мен қорғаныстық тапсырысты іске асыратын ұйымдарды қоспағанда, мемлекеттік тапсырыс көрсетіледі):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиттелетін субъектінің байланыс телефондары: телефондар, факс:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудит барысында ұсынылған құжаттар тізбесі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудит барысында аудиторлық ұйым сұратқан, бірақ ұсынылмаған құжаттар</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тізбесі: _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Аудиттелетін субъекті туралы жалпы мәліметтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Заңды тұлғаның мемлекеттік тіркелуі/қайта тіркелуі туралы куәлік (анықтама):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тіркеу нөмірі ___, берілген күні _________ жылғы "__" ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Ұйымдық-құқықтық нысаны: _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Меншік түрі:_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Халықаралық қаржылық есептілік стандарттарына (бұдан әрі - ХҚЕС) көшу</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы мәліметтер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Иә/Жоқ, ХҚЕС-ке көшкен күні, негізі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Құрылтайшылар (қатысушылар):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Құрылтайшылардың (қатысушылардың) Т.А.Ә. (болған жағдайда), жеке сәйкестендiру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нөмiрi (бұдан әрі - ЖСН), заңды тұлғаның құрылтайшының атауы, БСН,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарғылық капиталдың сомасы, қатысу үлесі %-бен)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Аудиттелетін субъектінің мекенжайы (заңды):_______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пошта индексі:___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Облыс/Аудан:____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қала/Аудан:_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кент/Ауыл:______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көше/Шағынаудан:_______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үйдің нөмірі:____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пәтер/бөлме/офис:_______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аудиттелетін субъектінің мекенжайы (нақты): </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пошта индексі: __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Облыс/Аудан:____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қала/Аудан:_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кент/Ауыл:______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көше/Шағынаудан:_______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үйдің нөмірі:____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пәтер/Бөлме/офис:_______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Аудитпен қамтылған кезеңде болған лауазымды адамдар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(басшының Т.А.Ә. (болған жағдайда), ЖСН-ы, кезең, бухгалтердің ЖСН-ы, кезең)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Банк шоттары туралы мәліметтер: ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(банктің атауы, БСН, БСК, шот №, валюта шотының түрі, ашылған және жабылған күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Бюджет қаражатын пайдалану мәселелері бойынша алдыңғы аудит (бақылау) туралы мәліметтер (тексеру (аудит) мәні аудиторлық ұйым жүргізген аудит мәнімен сәйкес келетін басқа мемлекеттік аудит және қаржылық бақылау органдарының және құқық қорғау органдарының бұрын қамтыған мәселелері бойынша ғана қысқаша мәліметтер, аудиттелетін субъектінің мемлекеттік аудит объектісі ретінде қабылдаған, анықталған бұзушылықтарды жою жөніндегі шаралар көрсетіледі. Мемлекеттік аудит және қаржылық бақылау органдарының бақылауда тұрған қаулылары (нұсқамалары) бойынша орындау мерзімі өткен тапсырмалық тармақтар бойынша шаралар көрсетіледі), соңғы үш жылдағы қаржылық есептілік аудиті туралы мәліметтер (№, күні, аудиторлық ұйымның атауы, аудитордың Т.А.Ә. (болған жағдайда), мекенжайы, аудитордың байланыс телефондары)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(актінің №, күні, аудиторлық ұйымның атауы, орындаушының Т.А.Ә. (болған жағдайда), </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аудиттің (бақылаудың) жүргізілген орны, кезеңі және түрі, бұзушылықтар сомасы, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұзушылықтарды жою үшін қабылданған шаралар, аудитордың байланыс телефондары)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Қызметтің нақты түрлері туралы мәліметтер:______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Қайта ұйымдастыру туралы мәліметтер:__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Филиалдар және өкілдіктер туралы мәліметтер: ___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Аудиттелетін субъект оларда меншік иесі (қатысушы) болып табылатын,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңды тұлғалар туралы мәліметтер:___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Есеп саясатының болуы: _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Иә/Жоқ)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Аудит мәліметтері</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы аудитпен мыналар анықталды: ____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиттің мақсатына қол жеткізілгендігін растау үшін жеткілікті, жүргізілген аудит нәтижелері туралы мәліметтер көрсетіледі. Аудит бағдарламасының мәселелеріне жауаптар белгіленеді, бұл ретте Аудит бағдарламасының әрбір мәселесінің атауы көрсетіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудит бағдарламасының мәселелеріне жауаптар толық, дәл, объективті және қысқа баяндалады. Аудиттелетін субъект қызметінің тексерілетін мәселелер бойынша нәтижелері аудиторлық қорытындының қосымшаларында толық ақпаратты көрсете отырып, аудиторлық қорытындыда жалпылама түрде белгіленеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудит мәселелері бойынша бұзушылықтар, кемшіліктер, соның ішінде нормативтік құқықтық актілер, құқықтық коллизиялар арасындағы қайшылықтармен және (немесе) құзыреттің болмауымен немесе жеткіліксіз болуымен, өкілеттіктердің қайталануымен, басқа ұйымдармен өзара іс-қимыл тетігінің болмауымен байланысты бұзушылықтар мен кемшіліктер анықталған жағдайда, әрбір бұзушылық (кемшілік) фактісі жалғасу тәртібімен нөмірленеді және ережелері бұзылған нормативтік және құқықтық актілер, соның ішінде ішкі актілердің баптарына, тармақтарына және тармақшаларына сілтеме жасай отырып, бұзушылықтың (кемшіліктің) сипаты мен түрі баяндалып, оларды жою жөніндегі ұсынымдар көрсетіліп жеке тармақпен белгіленеді (1-тармақ, 2-тармақ және т.б.) және тиісті бұзушылыққа (кемшілікке) дәлел болатын құжаттар көрсетіледі. Егер Аудит бағдарламасының мәселесі бойынша талдамалық сипатқа ие мәселелерден басқа бұзушылықтар (кемшіліктер) анықталмаса, онда қысқаша ақпарат келтіріледі және "Бағдарлама мәселесі (атауы) тексерілді. Бұзушылықтар (кемшіліктер) анықталған жоқ" деген жазба жасалады. Аудиторлық қорытындыға тексеруге жатқызылған құжаттар тізбесі олардың деректемелері көрсетіле отырып қоса беріледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторлық қорытындыға қосымша ретінде ресімделетін мынадай кестелер толтырылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 1-кесте. Аудитпен қамтылған бюджеттік бағдарламалардың (кіші бағдарламалардың) орындалуы туралы ақпарат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 2-кесте. Аудитпен қамтылған бюджеттік кредиттердің орындалуы туралы ақпарат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 3-кесте. Аудитпен қамтылған байланысты гранттардың орындалуы туралы ақпарат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 4-кесте. Концессиялық (мемлекеттік концессиялық міндеттемелер) және инвестициялық жобалардың орындалуы және қымбаттауы туралы, сондай-ақ құрылыс жұмыстарының орындалған (қабылданған) көлемдері және құрылыс объектілерін пайдалануға берудің уақтылылығы туралы ақпарат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 5-кесте. Квазимемлекеттік сектор субъектісінің жарғылық капиталын толықтыруға бөлінген бюджет қаражатының пайдаланылуы туралы мәліметтер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторлар аудиторлық қорытындының қосымшалары болып табылатын өзге де қажетті кестелерді жасауы мүмкін. Аудиторлық қорытындыдағы аталған қосымшаларға сілтемелердің болуы міндетті.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аудиттелетін субъекті туралы деректер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аудиттелетін субъектінің тауарларын, жұмыстары мен көрсетілетін қызметтерін сату бойынша жылдық табыс және жалпы айналым:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Аудиттелетін субъектінің сатып алған тауарлары, жұмыстары және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметтері: __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Қызметкерлер саны және олардың табыстарының есептелген сомалары:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Аудиттелетін субъектінің мемлекеттік сатып алуға қатысуы туралы мәліметтер: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Аудит (бақылау) нәтижелері бойынша аудиттелетін субъектіге қатысты мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудит және қаржылық бақылау органдарының анықтаған, бұрын жойылмаған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұзушылықтар мен кемшіліктер және аудит барысында оларды жою</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөнінде қабылданған шаралар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аудиттелетін субъектінің касса, банк шоттары және фискальды жадысы бар</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау-кассалық машиналары бойынша ақша қаражатының бюджеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағдарлама әкімшісінен бюджет қаражатын түпкілікті алушыға дейінгі қозғалысы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот №, шот валютасы, айналымдар, күнтізбелік жыл басындағы және соңындағы сальдо)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аудит барысында аудиттелетін субъектінің контрагенттері бойынша жіберілген</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрау салулардың нәтижелері:___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Бюджет қаражатын пайдалану мәселесі бойынша уәкілетті органдар мен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымдарға жіберілген сұрау салулардың нәтижелері:_______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Аудиттелетін субъектінің аудит барысындағы экспорттық-импорттық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциялары жөніндегі ақпарат:________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сыртқы экономикалық қызметке қатысушының атауы, тиісті салықтық кезеңдер бойынша кедендік құнның жалпы сомасы (объектілер саны)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Аудиттелетін субъектінің жалған кәсіпорындармен жасалған операцияларының бар-жоғы туралы, айыппұлдар (әкімшілік және т.б.), сот субъект кәсіпкерлік қызметті жүзеге асыру ниетінсіз жасаған деп таныған, сот жарамсыз деп таныған мәмілелер туралы, тіркелуін сот жарамсыз деп таныған контрагенттермен жасалған, жарамсыз деп танылған операциялар туралы ақпарат, әрекетсіз деп танылған контрагенттермен жасалған операциялар туралы мәліметтер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заңды тұлғаның атауы, ЖСН/БСН, сот актілерінің №, күні, әрекетсіз салық төлеушілерді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тану және контрагенттер бойынша операциялардың сомалары)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аудиттелетін субъектінің дебиторлық және кредиторлық берешегі туралы ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның немесе дара кәсіпкердің Т.А.Ә. (болған жағдайда), заңды тұлғаның атауы,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН, айналымдар, тиісті кезеңдердің басындағы және соңындағы сальдо)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аудиттелетін субъектінің шарттары мен мәмілелеріндегі (цессиялар, талаптарын беру, өзара есепке жатқызу, қарсы талаптарды есепке жатқызу, борышты кешу, бас тарту, жаңалық, орындауға мүмкiндiк болмағандықтан мiндеттеменiң тоқтатылуы және) тұлғаларды ауыстыру және міндеттемелерді тоқтату туралы мәліметтер: ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Аудиттелетін субъектінің резидент еместермен операциялары бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтер:__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Т.А.Ә. (болған жағдайда), резидент еместердің атауы, шарттың (келісімшарттың)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі және күні, есептелген және төленген кірістердің сомасы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бюджет қаражатын пайдалану бойынша қылмыс ретінде жазаланатын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрекеттердің белгілері туралы мәліметтер:_______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Қосымша мәліметтер:____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Аудит барысында қабылданған шаралар. Аудиттелетін субъектінің аудит барысында анықталған бұзушылықтарды (кемшіліктерді) жою бойынша қабылдаған шаралары туралы мәліметтер көрсетіледі (салықтарды, айыппұлдарды, өсімпұлдарды жете есептеу, негізсіз пайдаланылған қаражатты бюджетке өтеу, бухгалтерлік есеп және қаржылық есептілік бойынша қаражатты қалпына келтіру, тауарларды, жұмыстарды және көрсетілетін қызметтерді жеткізушілердің шарттық міндеттемелерін орындауы, аудиттелетін субъектінің лауазымды адамдарына қолданылған тәртіптік жазалау шаралары және басқалары).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аудиторлық қорытындыға қосымша ____ парақ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудит жүргізген адамдар:________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Аудитор-орындаушылардың Т.А.Ә. (болған жағдайда), қолы, аудиторлардың мөрі, біліктілік куәлігінің №, берілген күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторлық қорытындыны: __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________алдым</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Аудиттелетін субъектінің не (немесе) оның өкілінің Т.А.Ә. (болған жағдайда), қолы, күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиторлық қорытынды аудиттелген субъектіге табыс етілді: _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Аудиторлық ұйымның лауазымды адамының Т.А.Ә. (болған жағдайда), қолы, күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиторлық қорытынды аудиттелген субъектіге жіберілді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оның жіберілгенін және (немесе) қолма-қол, хабарламасы бар тапсырыс хатпен алу фактісін растайтын құжат).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Аудиторлық қорытынды нөмірленеді, тігіледі және аудитордың мөрімен бекітіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қосымшалар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) аудит нәтижелері бойынша анықталған бұзушылықтар мен кемшіліктер тізілімі (міндетті түрде) (Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2020 жылғы 30 шілдедегі № 6-НҚ нормативтік қаулысымен бекітілген Сыртқы мемлекеттік аудит және қаржылық бақылау жүргізу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21070 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сай нысан бойынша;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісінше куәландырылған құжаттардың көшірмелері, бұзушылық (кемшілік) фактілерін растайтын анықтамалар, кестелер, фотосуреттер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) функционалдық және лауазымдық міндеттеріне қарай, жол берілген бұзушылықтарға (кемшіліктерге) қатысы бар адамдардың жазбаша түсіндірмелері (қажет болған жағдайда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бақылау өлшемі және тексеріп қарау актілері (оларды жасаған жағдайда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) зерттеулердің (сынақтардың), сараптамалардың қорытындылары, хаттамалардың көшірмелері, аудиттің нәтижелеріне байланысты басқа құжаттар немесе олардың көшірмелері (оларды жасаған жағдайда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сараптамалық қорытындылар (сарапшылар тартылған жағдайда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік қызметті алушылардың қанағаттанушылығы тұрғысынан халыққа сауалнама жүргізу нәтижелері (жүргізілген жағдайда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ақы төлеу фактісін растайтын құжаттар (аудит барысында қаражатты өтеген (қалпына келтірген) жағдайда): төлем тапсырмалары (түбіртектер, чектер); тізімдемелер, ордерлер, өкімхаттар; мемлекеттік аудит объектісінің ақы төлеу фактісін растайтын (түсіндіретін) жазбаша түсіндірмелері (шығыс нөмірі мен күні көрсетілген ресми бланкте);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аудиторлық қорытындының танысуға жіберілген (тапсырылған) күнін растайтын құжат (көшірме) (қорытындының танысуға қабылданғандығы туралы аудит объектісінің мөртабаны болмаған жағдайда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Аудиттелген субъектінің Аудиторлық қорытындыға түсініктемесі және (немесе) қарсылығы (егер ондайлар болса).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Арнайы мақсаттағы аудиттің аудиторлық қорытындысындағы ақпарат бөлінген бюджет қаражатының, соның ішінде мемлекет активтерінің шеңберінде көрсетіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2356,3111 +4971,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бекітемін:___________________</w:t>
-[...3059 lines deleted...]
-              <w:t>20 жылғы " "</w:t>
+              <w:t>20 жылғы "__"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аудиторлық қорытындыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5527,375 +5082,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың (кіші бағдарламалардың), ерекшеліктердің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламалардың (кіші бағдарламалардың), ерекшеліктердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарлама әкімшісінің бюджет жобасына бюджеттік өтінім бойынша қаражат қажеттілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарлама әкімшісінің бюджет жобасына бюджеттік өтінім бойынша қаражат қажеттілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даму жоспарының жыл басына бекітілген сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Даму жоспарының жыл басына бекітілген сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген соманың бюджеттік өтінім қажеттілігінен ауытқуы (+;-)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітілген соманың бюджеттік өтінім қажеттілігінен ауытқуы (+;-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даму жоспарының жыл соңына түзетілген (нақтыланған) сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Даму жоспарының жыл соңына түзетілген (нақтыланған) сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жыл қорытындысы бойынша төленген міндеттемелер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жыл қорытындысы бойынша төленген міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Түзетілген (нақтыланған) сома мен төленген міндеттемелер арасындағы ауытқу, қаражаттың игерілмеу себептерін көрсету</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Түзетілген (нақтыланған) сома мен төленген міндеттемелер арасындағы ауытқу, қаражаттың игерілмеу себептерін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жыл қорытындысы бойынша нақты шығыстар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жыл қорытындысы бойынша нақты шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төленген міндеттемелердің жыл қорытындысы бойынша нақты жүргізілген шығыстардан ауытқу себептері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төленген міндеттемелердің жыл қорытындысы бойынша нақты жүргізілген шығыстардан ауытқу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8190,105 +7845,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-баған – даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл басына көзделген қаражаты;</w:t>
+      3-баған - даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл басына көзделген қаражаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-баған – даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл соңына көзделген қаражаты;</w:t>
+      5-баған - даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл соңына көзделген қаражаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-баған – баланс деректері;</w:t>
+      6-баған - баланс деректері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-баған – баланс деректері.</w:t>
+      7-баған - баланс деректері.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8324,64 +7979,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20 жылғы " "</w:t>
+              <w:t>20 жылғы "__" Аудиторлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аудиторлық қорытындыға</w:t>
+              <w:t>қорытындыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8435,375 +8090,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың (кіші бағдарламалардың), ерекшеліктердің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламалардың (кіші бағдарламалардың), ерекшеліктердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарлама әкімшісінің бюджет жобасына бюджеттік өтінім бойынша қаражат қажеттілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарлама әкімшісінің бюджет жобасына бюджеттік өтінім бойынша қаражат қажеттілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даму жоспарының жыл басына бекітілген сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Даму жоспарының жыл басына бекітілген сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген соманың бюджеттік өтінім қажеттілігінен ауытқуы (+;-)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітілген соманың бюджеттік өтінім қажеттілігінен ауытқуы (+;-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даму жоспарының жыл соңына түзетілген (нақтыланған) сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Даму жоспарының жыл соңына түзетілген (нақтыланған) сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жыл қорытындысы бойынша төленген міндеттемелер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жыл қорытындысы бойынша төленген міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Түзетілген (нақтыланған) сома мен төленген міндеттемелер арасындағы ауытқу, қаражаттың игерілмеу себептерін көрсету</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Түзетілген (нақтыланған) сома мен төленген міндеттемелер арасындағы ауытқу, қаражаттың игерілмеу себептерін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жыл қорытындысы бойынша нақты шығыстар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жыл қорытындысы бойынша нақты шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төленген міндеттемелердің жыл қорытындысы бойынша нақты жүргізілген шығыстардан ауытқу себептері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төленген міндеттемелердің жыл қорытындысы бойынша нақты жүргізілген шығыстардан ауытқу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11098,105 +10853,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-баған – даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл басына көзделген қаражаты;</w:t>
+      3-баған - даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл басына көзделген қаражаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-баған – даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл соңына көзделген қаражаты;</w:t>
+      5-баған - даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл соңына көзделген қаражаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-баған – баланс деректері;</w:t>
+      6-баған - баланс деректері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-баған – баланс деректері.</w:t>
+      7-баған - баланс деректері.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11232,51 +10987,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20 жылғы " "</w:t>
+              <w:t>20 жылғы "__"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аудиторлық қорытындыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11344,411 +11099,631 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Р/с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың (кіші бағдарламалардың), ерекшеліктердің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бюджеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалардың (кіші бағдарламалардың), ерекшеліктердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грантты пайдалану кезеңі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Грантты </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалану кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім бойынша қаражат қажеттілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өтінім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша қаражат қажеттілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даму жоспарының жыл басына арналған бекітілген сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Даму </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоспарының жыл басына арналған бекітілген сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген соманың өтінім қажеттілігінен ауытқуы (+;-)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бекітілген </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соманың өтінім қажеттілігінен ауытқуы (+;-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даму жоспарының жыл соңына түзетілген (нақтыланған) сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Даму </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоспарының жыл соңына түзетілген (нақтыланған) сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланылған байланысты гранттар сомасы және оларды мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пайдаланылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланысты гранттар сомасы және оларды мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Түзетілген (нақтыланған) сома мен пайдаланылған байланысты гранттар арасындағы ауытқу, қаражаттың пайдаланылмау себептерін көрсету</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Түзетілген </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(нақтыланған) сома мен пайдаланылған байланысты гранттар арасындағы ауытқу, қаражаттың пайдаланылмау себептерін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жыл қорытындысы бойынша нақты шығыстар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорытындысы бойынша нақты шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланылған гранттардың жыл қорытындысы бойынша нақты жүргізілген шығыстардан ауытқу себептері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пайдаланылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гранттардың жыл қорытындысы бойынша нақты жүргізілген шығыстардан ауытқу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14286,105 +14261,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-баған – даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл басына көзделген қаражаты;</w:t>
+      5-баған - даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл басына көзделген қаражаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-баған – даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл соңына көзделген қаражаты;</w:t>
+      6-баған - даму жоспарының бюджеттік бағдарламалар (кіші бағдарламалар) бөлінісіндегі жыл соңына көзделген қаражаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-баған – баланс деректері;</w:t>
+      7-баған - баланс деректері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-баған – баланс деректері.</w:t>
+      8-баған - баланс деректері.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14420,64 +14395,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20 жылғы " "</w:t>
+              <w:t>20 жылғы "__" Аудиторлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аудиторлық қорытындыға</w:t>
+              <w:t>қорытындыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14531,273 +14506,343 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламаның (кіші бағдарламаның)/инвестициялық/ концессиялық жоба объектісінің/ атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламаның (кіші бағдарламаның)/инвестициялық/ концессиялық жоба объектісінің/ атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген инвестициялық/ концессиялық жобаның құны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітілген инвестициялық/ концессиялық жобаның құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестициялық/ концессиялық жобаны іске асыру кезеңі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялық/ концессиялық жобаны іске асыру кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соның ішінде</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Соның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік сараптама жасау бойынша құрылыстың сметалық құны (мың теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік сараптама жасау бойынша құрылыстың сметалық құны (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іске асыру кезеңі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іске асыру кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16271,267 +16316,407 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыстың шарттық құны (мың теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрылыстың шарттық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құны (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс басталғаннан бері орындалған (қабылданған) көлем (мың теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрылыс басталғаннан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бері орындалған (қабылданған) көлем (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шартқа сай объектіні пайдалануға берудің жоспарланған мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шартқа сай объектіні </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалануға берудің жоспарланған мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объектіні пайдалануға берудің нақты мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Объектіні пайдалануға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берудің нақты мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объектілерді пайдалануға уақтылы бермеудің себептері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Объектілерді пайдалануға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уақтылы бермеудің себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыстың қымбаттау сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрылыстың қымбаттау </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыстың қымбаттау себептері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрылыстың қымбаттау </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17518,375 +17703,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестициялық/концессиялық жобаға сәйкес тауарлардың, жұмыстардың және көрсетілетін қызметтердің құны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялық/концессиялық жобаға сәйкес тауарлардың, жұмыстардың және көрсетілетін қызметтердің құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соның ішінде жер учаскесінің негізгі құралдары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Соның ішінде жер учаскесінің негізгі құралдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соның ішінде материалдық емес активтер (бағдарламалық қамтамасыз ету және басқалары)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Соның ішінде материалдық емес активтер (бағдарламалық қамтамасыз ету және басқалары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шартқа сәйкес құны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шартқа сәйкес құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шартқа сәйкес тауарларды жеткізу, жұмыстарды орындау және қызметтерді көрсету мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шартқа сәйкес тауарларды жеткізу, жұмыстарды орындау және қызметтерді көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты шығыстар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қымбат-тау сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қымбат-тау сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қымбат-тау себептері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қымбат-тау себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларды жеткізудің, жұмыстарды орындаудың және қызметтерді көрсетудің нақты мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тауарларды жеткізудің, жұмыстарды орындаудың және қызметтерді көрсетудің нақты мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауытқу себептері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауытқу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19915,64 +20200,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20 жылғы " "</w:t>
+              <w:t>20__ жылғы "__" Аудиторлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аудиторлық қорытындыға</w:t>
+              <w:t>қорытындыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -20025,236 +20310,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік инвестициялардың қаржылық-экономикалық негіздемесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік инвестициялардың қаржылық-экономикалық негіздемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражаты қандай мақсаттарға бөлінді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаты қандай мақсаттарға бөлінді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарғылық капиталдың көзделген қаражаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарғылық капиталдың көзделген қаражаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарғылық капиталдың бөлінген қаражатының нақты пайдаланылуы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарғылық капиталдың бөлінген қаражатының нақты пайдаланылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарғылық капиталына мемлекеттің қатысуы арқылы бюджеттік инвестицияларға қол жеткізу нәтижелері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарғылық капиталына мемлекеттің қатысуы арқылы бюджеттік инвестицияларға қол жеткізу нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21273,159 +21618,191 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-баған – заңды тұлғалардың жарғылық капиталына бюджет қаражатын салудың негіздемесі, орындылығы және нәтижесін бағалау;</w:t>
+      2-баған - заңды тұлғалардың жарғылық капиталына бюджет қаражатын салудың негіздемесі, орындылығы және нәтижесін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-баған – заңды тұлғаның жарғылық капиталын бюджет қаражатының есебінен ұлғайтуға қызметті дамыту немесе кеңейту мақсаттары үшін жол беріледі;</w:t>
+      3-баған - заңды тұлғаның жарғылық капиталын бюджет қаражатының есебінен ұлғайтуға қызметті дамыту немесе кеңейту мақсаттары үшін жол беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-баған – қаражатты қандай іс-шараларға пайдалану жоспарланды;</w:t>
+      4-баған - қаражатты қандай іс-шараларға пайдалану жоспарланды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-баған – жоспарланған қаражат сомасы;</w:t>
+      5-баған - жоспарланған қаражат сомасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-баған – қаражат қандай іс-шараларға нақты пайдаланылды;</w:t>
+      6-баған - қаражат қандай іс-шараларға нақты пайдаланылды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-баған – нақты шығыстар сомасы;</w:t>
+      7-баған - нақты шығыстар сомасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-баған – қаржылық-экономикалық негіздемеде көзделген мақсаттарға қол жеткізілді ме, бөлінген бюджет қаражатын оқшаулау фактілері.</w:t>
+      8-баған - қаржылық-экономикалық негіздемеде көзделген мақсаттарға қол жеткізілді ме, бөлінген бюджет қаражатын оқшаулау фактілері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -21433,55 +21810,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>