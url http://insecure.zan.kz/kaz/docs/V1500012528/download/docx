--- v0 (2025-10-04)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0767837" w14:textId="0767837">
+    <w:p w14:paraId="ea623a3" w14:textId="ea623a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,449 +102,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 749 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 26 желтоқсанда № 12528 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңы 65-бабының </w:t>
+      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңы 65-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету қағидалары және жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік </w:t>
+      1. Қоса беріліп отырған Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету қағидалары және жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Ұлттық экономика министрлігі Құрылыс, тұрғын үй-коммуналдық шаруашылық Істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігі Құрылыс, тұрғын үй-коммуналдық шаруашылық Істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+      2) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық экономика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е. Досаев</w:t>
@@ -733,249 +816,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету (бұдан әрі - көрсетілетін қызметтер) кағидалары және жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңы (бұдан әрі - Заң) 65-бабының </w:t>
+      1. Осы Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету (бұдан әрі - көрсетілетін қызметтер) кағидалары және жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасының Заңы (бұдан әрі - Заң) 65-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бюджет қаражаты - мемлекеттік меншікке түсуі және жұмсалуы бюджетте ақшалай нысанда көрсетілетін мемлекеттің ақшасы мен өзге де активтері;</w:t>
+      1) бюджет қаражаты - мемлекеттік меншікке түсуі және жұмсалуы бюджетте ақшалай нысанда көрсетілетін мемлекеттің ақшасы мен өзге де активтері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жобаны басқару - салынған бюджет пен мерзімдер шеңберінде инвестициялық жобаның мақсаттарына жету үшін тапсырыс берушімен не инвестормен жасалған шарттарға сәйкес объектілерді жобалауды, құрылысын салуды және оларды пайдалануға беруді ұйымдастыру, жоспарлау, үйлестіру, бақылау жөніндегі қызмет</w:t>
+      2) жобаны басқару - салынған бюджет пен мерзімдер шеңберінде инвестициялық жобаның мақсаттарына жету үшін тапсырыс берушімен не инвестормен жасалған шарттарға сәйкес объектілерді жобалауды, құрылысын салуды және оларды пайдалануға беруді ұйымдастыру, жоспарлау, үйлестіру, бақылау жөніндегі қызмет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сәулет, қала құрылысы және құрылыс қызметі саласындағы инжинирингтік қызметтер көрсету - оңтайлы жобалық көрсеткіштерге қол жеткізу мақсатында құрылыстың дайындығын және жүзеге асырылуын қамтамасыз ететін қызметтер кешені (техникалық және авторлық қадағалау, жобаны басқару).</w:t>
+      3) сәулет, қала құрылысы және құрылыс қызметі саласындағы инжинирингтік қызметтер көрсету - оңтайлы жобалық көрсеткіштерге қол жеткізу мақсатында құрылыстың дайындығын және жүзеге асырылуын қамтамасыз ететін қызметтер кешені (техникалық және авторлық қадағалау, жобаны басқару).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Техникалық жағынан күрделі объектілердің құрылысын, оның ішінде бірегей объектілердің құрылысын және ірі инвестициялық жобалардың құрылысын салу үшін жобаның (бағдарламаның) тапсырыс берушіге (инвесторы) жобаны басқару жөніндегі қызметтер көрсететін ұйымдарды (бұдан әрі - ұйым) тартуға жол беріледі.</w:t>
+      3. Техникалық жағынан күрделі объектілердің құрылысын, оның ішінде бірегей объектілердің құрылысын және ірі инвестициялық жобалардың құрылысын салу үшін жобаның (бағдарламаның) тапсырыс берушіге (инвесторы) жобаны басқару жөніндегі қызметтер көрсететін ұйымдарды (бұдан әрі - ұйым) тартуға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Қызметтер Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10401 болып тіркелген "Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 6 наурыздағы № 71 </w:t>
+      4. Қызметтер Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10401 болып тіркелген "Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 6 наурыздағы № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Қызметтер көрсету жөніндегі шарттық қатынастар Қазақстан Республикасының </w:t>
+      5. Қызметтер көрсету жөніндегі шарттық қатынастар Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>азаматтық</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -991,51 +1074,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу Заңның 20-бабының </w:t>
+      6. Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу Заңның 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-24) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленетін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1069,245 +1152,245 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Ұйымдарға мынадай талаптар қойылады:</w:t>
+      7. Ұйымдарға мынадай талаптар қойылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z66" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бірінші жауапкершілік деңгейіндегі объектілер бойынша мынадай маманданулар бойынша техникалық қадағалауды жүзеге асыратын кемінде үш аттестатталған сарапшының болуы:</w:t>
+      1) бірінші жауапкершілік деңгейіндегі объектілер бойынша мынадай маманданулар бойынша техникалық қадағалауды жүзеге асыратын кемінде үш аттестатталған сарапшының болуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z67" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тіреу және қоршау конструкциялары бөлігінде (кемінде бір сарапшы);</w:t>
+      тіреу және қоршау конструкциялары бөлігінде (кемінде бір сарапшы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z68" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      инженерлік желілер бөлігінде (кемінде бір сарапшы);</w:t>
+      инженерлік желілер бөлігінде (кемінде бір сарапшы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z69" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      технологиялық жабдықтар бөлігінде (кемінде бір сарапшы);</w:t>
+      технологиялық жабдықтар бөлігінде (кемінде бір сарапшы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z70" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "Жобаның бас инженері" және/немесе "Бас инженер" деген маманданулар бойынша кемінде бір аттестатталған инженер-техник жұмыскердің болуы;</w:t>
+      2) "Жобаның бас инженері" және/немесе "Бас инженер" деген маманданулар бойынша кемінде бір аттестатталған инженер-техник жұмыскердің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z71" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) кемінде бір білікті смета инженері болуы;</w:t>
+      3) кемінде бір білікті смета инженері болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z72" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) меншік құқығында немесе өзге де заңды негізде әкімшілік-тұрмыстық үй-жайлардың болуы;</w:t>
+      4) меншік құқығында немесе өзге де заңды негізде әкімшілік-тұрмыстық үй-жайлардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) материалдық-техникалық жарақтануының, атап айтқанда есептеулерді орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыру мүмкіндігін беретін орнатылған қамтамасыз етулері бар жұмыс станцияларының болуы.</w:t>
+      5) материалдық-техникалық жарақтануының, атап айтқанда есептеулерді орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыру мүмкіндігін беретін орнатылған қамтамасыз етулері бар жұмыс станцияларының болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Инвестициялар және даму министрінің м.а. 16.03.2017 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Инвестициялар және даму министрінің м.а. 16.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1342,55 +1425,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1716,31 +1799,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>