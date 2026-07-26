--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea623a3" w14:textId="ea623a3">
+    <w:p w14:paraId="591a367" w14:textId="591a367">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету қағидаларын және жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 749 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 26 желтоқсанда № 12528 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 19 мамырдағы № 245 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1417,63 +1419,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1795,35 +1819,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>