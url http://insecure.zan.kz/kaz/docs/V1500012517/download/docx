--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab599e2" w14:textId="ab599e2">
+    <w:p w14:paraId="4549c20" w14:textId="4549c20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -232,51 +232,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Ұлттық экономика министрінің 27.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1189,51 +1189,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әзірлеуші орган – нормативтік құқықтық актілердің жобаларын олардың құзыретіне сәйкес әзірлейтін және осы Қағидаларға сәйкес реттеушілік әсерге талдау жүргізуді жүзеге асыратын жергілікті атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z161" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кәсіпкерлік басқармасы – облыстың, республикалық маңызы бар қалалардың, астананың кәсіпкерлік саласында басшылықты жүзеге асыратын жергілікті атқарушы органы;</w:t>
+      2) кәсіпкерлік басқармасы – астананың, облыстың, республикалық маңызы бар қалалардың кәсіпкерлік саласында басшылықты жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z162" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәсіпкерлік саласындағы міндетті талаптар тізілімі (бұдан әрі – талаптар тізілімі) – экономикалық қызмет түрлерінің жалпы сыныптауышы бойынша кәсіпкерлік қызмет түрлері бөлінісінде реттеуші актілердің жалпыға қолжетімді дерекқоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z163" w:id="16"/>
     <w:p>
@@ -1269,51 +1269,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мүдделі тұлғалар – енгізілетін немесе қолданыстағы реттегіш құралдардың және (немесе) талаптардың реттеушілік әсеріне талдау жүргізуге байланысты құқықтары мен заңды мүдделері қозғалатын жеке немесе заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z165" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) өңірлік кәсіпкерлер палатасы – Қазақстан Республикасы Ұлттық Кәсіпкерлер палатасының жүйесіне кіретін облыстың, республикалық маңызы бар қаланың және астананың аумақтық деңгейдегі кәсіпкерлер палатасы (бұдан әрі – Өңірлік палата);</w:t>
+      6) өңірлік кәсіпкерлер палатасы – Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының жүйесіне кіретін астананың, облыстың, республикалық маңызы бар қаланың аумақтық деңгейдегі кәсіпкерлер палатасы (бұдан әрі – Өңірлік палата);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z166" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өңірлік маңызы бар актілер – Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесінің құжаттары және жергілікті өкілді және атқарушы органдар, оның ішінде тиісті аумақтың әкімі қабылдаған нормативтік құқықтық актілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z167" w:id="20"/>
     <w:p>
@@ -1478,51 +1478,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1531,146 +1551,146 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кодекстің 82-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайларды қоспағанда, кәсіпкерлік субъектілеріне қатысты реттегіш құралды және (немесе) талаптарды енгізуді немесе реттеуді қатаңдатуды көздейтін Қазақстан Республикасындағы Мемлекеттік жоспарлау жүйесі құжаттарының жобалары, Қазақстан Республикасы нормативтік құқықтық актілерінің жобалары, Еуразиялық экономикалық одақтың техникалық регламенттерінің жобалары реттеушілік әсерге талдауға жатады. </w:t>
+        <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайларды қоспағанда, кәсіпкерлік субъектілеріне қатысты реттегіш құралды және (немесе) талаптарды енгізуді немесе реттеуді қатаңдатуды көздейтін Қазақстан Республикасындағы Мемлекеттік жоспарлау жүйесі құжаттарының жобалары, Қазақстан Республикасы нормативтік құқықтық актілерінің жобалары, Еуразиялық экономикалық одақтың техникалық регламенттерінің жобалары реттеушілік әсерге талдауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Кәсіпкерлік субъектілеріне қатысты жаңа реттегіш құралды және (немесе) талапты енгізу немесе реттеуді қатаңдату кезінде реттеушілік әсерге талдау жүргізу туралы талаптар сондай-ақ Қазақстан Республикасы Президентінің және Парламенті депутаттарының заңнамалық бастамасы тәртібінде әзірленген заңдардың жобаларына, сондай-ақ Қазақстан Республикасының Парламентінде заңдар жобаларын қарау процесіне қолданылмайды. </w:t>
+        <w:t>
+      Кәсіпкерлік субъектілеріне қатысты жаңа реттегіш құралды және (немесе) талапты енгізу немесе реттеуді қатаңдату кезінде реттеушілік әсерге талдау жүргізу туралы талаптар Қазақстан Республикасы Президентінің және Құрылтайы депутаттарының заңнамалық бастамасы тәртібінде әзірленген заңдардың жобаларына да, сондай-ақ Қазақстан Республикасының Құрылтайында заңдар жобаларын қарау процесіне қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының Парламенті депутаттарының заңнамалық бастамасы тәртібінде енгізілген заңдардың жобалары бойынша, сондай-ақ Қазақстан Республикасының Парламентінде қаралудағы заңдардың жобаларына депутаттардың түзетулері бойынша Қазақстан Республикасы Үкіметінің қорытындысы шеңберінде Кодекстің </w:t>
+      Қазақстан Республикасының Құрылтайы депутаттарының заңнамалық бастамасы тәртібінде енгізілген заңдардың жобалары бойынша, сондай-ақ Қазақстан Республикасының Құрылтайында қаралудағы заңдардың жобаларына депутаттардың түзетулері бойынша Қазақстан Республикасы Үкіметінің қорытындысы шеңберінде Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген негіздер бойынша реттеушілік әсерге талдау жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 25.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1688,127 +1708,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кәсіпкерлік субъектілеріне қатысты жаңа реттегіш құралды және (немесе) талаптарды енгізу немесе реттеуді қатаңдату Қазақстан Республикасының Үкіметі жанындағы кәсіпкерлік қызметті реттеу мәселелері жөніндегі ведомствоаралық комиссияның (бұдан әрі – Ведомствоаралық комиссия) отырысында мақұлданғаннан кейін ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың бірінші бөлігінің талаптары кәсіпкерлікті Қазақстан Республикасының қаржы, салық және кеден заңнамасы саласында, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент – банктері филиалдарының, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент – сақтандыру брокерлері филиалдарының және сақтандыру топтары мен банк конгломераттарының құрамына кіретін тұлғалардың қызметін мемлекеттік реттеуге, – Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актілерінің жобаларына, сондай-ақ Қазақстан Республикасы ратификациялаған халықаралық шарттарға және Қазақстан Республикасының заңнамасына имплементацияланған немесе имплементациялануы жоспарланған халықаралық шарттардың реттегіш құралдарына және (немесе) талаптарына қолданылмайды.</w:t>
+      Осы тармақтың бірінші бөлігінің талаптары кәсіпкерлікті Қазақстан Республикасының қаржы, салық және кеден заңнамасы саласында, қаржы ұйымдарының, Қазақстан Республикасының бейрезидент – банктері филиалдарының, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент – сақтандыру брокерлері филиалдарының және сақтандыру топтары мен банк конгломераттарының құрамына кіретін тұлғалардың қызметін мемлекеттік реттеуге, Қазақстан Республикасы Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актілерінің жобаларына, сондай-ақ Қазақстан Республикасы ратификациялаған халықаралық шарттарға және Қазақстан Республикасының заңнамасына имплементацияланған немесе имплементациялануы жоспарланған халықаралық шарттардың реттегіш құралдарына және (немесе) талаптарына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес құрылатын облыс, республикалық маңызы бар қалалар, астана әкімдігі жанындағы ведомствоаралық сипаттағы мәселелер жөніндегі консультативтік-кеңесші орган (бұдан әрі – Өңірлік комиссия) мақұлдағаннан кейін ғана жаңа реттегіш құралдар және (немесе) талаптар немесе реттеуді қатаңдату өңірлік маңызы бар актілермен енгізіледі.</w:t>
+        <w:t>
+      Бұл ретте "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына сәйкес құрылатын астана, облыс, республикалық маңызы бар қалалар әкімдігі жанындағы ведомствоаралық сипаттағы мәселелер жөніндегі консультативтік-кеңесші орган (бұдан әрі – Өңірлік комиссия) мақұлдағаннан кейін ғана жаңа реттегіш құралдар және (немесе) талаптар немесе реттеуді қатаңдату өңірлік маңызы бар актілермен енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 52</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2988,51 +2988,113 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 83-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес реттегіш құралдарды және (немесе) талаптарды өңірлік маңызы бар қайта қарау жоспарын облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары бекітеді және кәсіпкерлік басқармасының интернет-ресурсында орналастырылады.</w:t>
+        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес өңірлік маңызы бар реттегіш құралдарды және (немесе) талаптарды қайта қарау жоспарын астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары бекітеді және кәсіпкерлік басқармасының интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қайта қарау тәртібімен реттеушілік әсерге талдау жүргізу тәртібі қолданыстағы реттегіш құралдарға қатысты жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z28" w:id="57"/>
     <w:p>
       <w:pPr>
@@ -4073,144 +4135,162 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ашық НҚА" порталында "on-line" режимінде талқылау арқылы қоғамдық талқылаулар өткізу жөніндегі талаптар балама тәртібінде реттеушілік әсерді талдау нәтижелері бойынша қоғамдық талқылаулар жүргізуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Қоғамдық талқылаулар жүргізу үшін реттеуші мемлекеттік орган/әзірлеуші орган кемінде 10 (он) жұмыс күні бұрын, ал Қазақстан Республикасы Парламентінің депутаттары бастамашылық жасаған немесе Қазақстан Республикасының Парламентінің қарауында жатқан Парламент Палаталарынан келіп түскен Қазақстан Республикасының заң жобалары бойынша, сондай-ақ Президенттің тікелей тапсырмасы бойынша және балама тәртіпте жүргізілген реттеушілік әсерді талдау бойынша, оларды өткізу күніне дейін кемінде 2 (екі) жұмыс күні бұрын олардың өткізілетін күні мен басталатын және аяқталатын уақыты туралы:</w:t>
+      20. Қоғамдық талқылаулар жүргізу үшін реттеуші мемлекеттік орган/әзірлеуші орган кемінде 10 (он) жұмыс күні бұрын, ал Қазақстан Республикасы Құрылтайының депутаттары бастамашылық жасаған немесе Қазақстан Республикасы Құрылтайының қарауында жатқан Қазақстан Республикасының заң жобалары бойынша, сондай-ақ Президенттің тікелей тапсырмасы бойынша және балама тәртіпте жүргізілген реттеушілік әсерді талдау бойынша оларды өткізу күніне дейін кемінде 2 (екі) жұмыс күні бұрын олардың өткізілетін күні мен басталатын және аяқталатын уақыты туралы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүдделі тұлғаларды – өзінің ресми интернет-ресурсында хабарландыру беру арқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      уәкілетті органды, Ұлттық кәсіпкерлер палатасын/Өңірлік кәсіпкерлер палатасын, мемлекеттік органдардың жанындағы сараптамалық кеңестердің мүшелерін; мүдделі мемлекеттік органдарды – жазбаша хабарлама арқылы;</w:t>
+        <w:t xml:space="preserve">
+      уәкілетті органды, Ұлттық кәсіпкерлер палатасын/Өңірлік кәсіпкерлер палатасын, мемлекеттік органдардың жанындағы сараптамалық кеңестердің мүшелерін; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      мүдделі мемлекеттік органдарды – жазбаша хабарлама арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       бұқаралық ақпарат құралдарын – баспасөз релизі арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 88</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4284,187 +4364,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар топтамасы толық ұсынылмаған жағдайда уәкілетті орган хабарламаны реттеуші мемлекеттік органға/әзірлеуші органға жолдай отырып, қараусыз қалдырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес реттеушілік әсерді талдау рәсімдерінің сақталуы және осы тармақтың екінші бөлігінде көзделген жағдайларды қоспағанда, оларды толтырудың дұрыстығы тұрғысынан қарайды.</w:t>
+        <w:t>
+      22. Уәкілетті орган осы Қағидалардың 3-тармағында көзделген талдамалық нысан мен құжаттардың жобалары келіп түскен күннен бастап 10 (он) жұмыс күні ішінде оларды осы Қағидалардың 6-тармағына сәйкес реттеушілік әсерді талдау рәсімдерінің сақталуы және осы тармақтың екінші бөлігінде көзделген жағдайларды қоспағанда, оларды толтырудың дұрыстығы тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті орган Президенттің тікелей тапсырмасы бойынша әзірленген белгілі бір реттеушілік құралды немесе талапты енгізуге не белгілі бір талапты қатаңдатуға арналған талдамалық нысанды олардың келіп түскен күнінен бастап 5 (бес) жұмыс күні ішінде, ал Қазақстан Республикасы Парламентінің депутаттары бастамашылық жасаған немесе Қазақстан Республикасы Парламентінің қарауындағы Қазақстан Республикасы заңдарының жобалары бойынша – 7 (жеті) жұмыс күні ішінде қарайды.</w:t>
+      Уәкілетті орган Президенттің тікелей тапсырмасы бойынша әзірленген белгілі бір реттеушілік құралды немесе талапты енгізуге не белгілі бір талапты қатаңдатуға арналған талдамалық нысанды олардың келіп түскен күнінен бастап 5 (бес) жұмыс күні ішінде, ал Қазақстан Республикасы Құрылтайының депутаттары бастамашылық жасаған немесе Қазақстан Республикасы Құрылтайының қарауындағы Қазақстан Республикасы заңдарының жобалары бойынша – 7 (жеті) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша реттеушілік әсерді талдау рәсімдерінің сақталуы туралы қорытынды (бұдан әрі – қорытынды) қалыптастырылады.</w:t>
+        <w:t>
+      Қараудың нәтижелері бойынша осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша реттеушілік әсерді талдау рәсімдерінің сақталуы туралы қорытынды (бұдан әрі – қорытынды) қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 88</w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9982,50 +10002,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мемлекеттік орган жоғарыда аталған сұрақтардың әрқайсысына еркін нысанда жауап берсе, осы шартты бағалау оң деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте бірінші сұраққа жауап бере отырып, мемлекеттік орган дәлел ретінде халықаралық тәжірибені ұсынуы тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақта орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z61" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Реттегіш құралдың және (немесе) талаптың "Реттілікке және Болжамдылыққа" сәйкестігін бағалау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10201,51 +10283,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) саланы/аяны дамыту тұжырымдамасы, ұлттық жобалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) мемлекеттік органдардың даму жоспарлары, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары, Ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарлары.</w:t>
+      6) мемлекеттік органдардың даму жоспарлары, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарлары, ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарлары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Енгізілетін реттегіш құралдың және (немесе) талаптың сәйкестігін бағалау кезінде мемлекеттік орган мынадай сұрақтарға еркін нысанда жауап беруі тиіс:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10292,50 +10374,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәсіпкерлік субъектілеріне енгізілетін (өзгертілетін) реттегіш құралды және(немесе) талапты орындауға дайындалуға мүмкіндік беретін мерзімдер белгіленді ме? Көрсетілген сұрақтарға тікелей жауаптың болмауы енгізілетін (өзгертілетін, қайта қаралатын) реттегіш құралдың және(немесе) міндетті талаптың сәйкестігін теріс бағалау болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Енгізілетін (өзгертілетін) реттегіш құралдардың және(немесе) талаптардың оларды қалыптастыру шарттарына сәйкестігін бағалау барысында болған кезде алынған бағалар – "сәйкес келмейді" немесе "ішінара сәйкес келед" уәкілетті органға реттеушілік әсерді талдауға теріс қорытынды беруге негіз береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10507,51 +10651,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -24436,984 +24600,982 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 25.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықтық актінің жобасы бойынша жалпы ақпарат </w:t>
-      </w:r>
-[...889 lines deleted...]
-        <w:t xml:space="preserve"> Тиімділікті, оның ішінде реттеушілік актінің мемлекеттік реттеудің мәлімделген мақсаттарына қол жеткізуді бағалау</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реттеуші мемлекеттік органның ақпараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реттеушілік актінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________ (реттеушілік актінің атауы көрсетіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті талаптарды және/немесе реттеушілік құралдарды қамтитын реттеушілік актінің баптары (тармақтары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________ (баптың нөмірі мен атауы көрсетіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реттеушілік құралдарды және/немесе бұрын реттеушілік әсерді талдау рәсімдері жүргізілген талаптарды * Кәсіпкерлік қызметті реттеу мәселелері бойынша ведомствоаралық комиссия талаптары мен хаттамасын көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+  ______________ (реттеушілік құралдар және/немесе талаптар көрсетіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭҚЖЖ жіктеуішіне сәйкес актіні реттеу саласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________ (бір уақытта бірнеше сала көрсетілуі мүмкін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті мүшелікке (қатысуға) негізделген өзін-өзі реттеу енгізілетін қызмет саласы * ӨРҰ болған кезде толтырылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________ (міндетті мүшелікке (қатысуға) негізделген өзін-өзі реттеу енгізілген кезде толтырылады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әзірлеуші орындаушының байланыс ақпараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            *ЭҚЖЖ – экономикалық қызмет түрлерінің жалпы жіктеуіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            *ӨРҰ – өзін-өзі реттейтін ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тиімділікті, оның ішінде реттеушілік актінің мемлекеттік реттеудің мәлімделген мақсаттарына қол жеткізуді бағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -28849,50 +29011,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қадамның қорытынды бөлігінде реттеуші мемлекеттік орган міндетті түрде талдамалық нысанда негіздемесімен реттеушілік актінің күшін жою (күші жойылды деп тану)/өзгерту және (немесе) толықтыру/өзгертусіз қалдыру туралы өзінің шешімін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реттеушілік құралдарды қалыптастыру шарттарына және (немесе) реттеушілік актіде белгіленген талаптарға сәйкестігін бағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-1-қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -30278,52 +30478,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 29 қарашадағы № 790 қаулысына сәйкес мыналар мемлекеттік жоспарлау жүйесінің құжаттарына жатады:</w:t>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 29 қарашадағы № 790 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мыналар мемлекеттік жоспарлау жүйесінің құжаттарына жатады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасының Ұлттық даму жоспары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30333,51 +30553,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Қазақстан Республикасының Ұлттық қауіпсіздік стратегиясы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) мемлекеттік органдардың даму жоспарлары, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары;</w:t>
+3) мемлекеттік органдардың даму жоспарлары, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарлары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарлары.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30440,52 +30660,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0-2 "0" - "сәйкес келмейді" "1" – "ішінара сәйкес келеді" "2" – "толық сәйкес келеді"</w:t>
+              <w:t xml:space="preserve">
+0-2 "0" – "сәйкес келмейді" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"1" – "ішінара сәйкес келеді" "2" – "толық сәйкес келеді"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -33859,68 +34097,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="107"/>
+    <w:bookmarkStart w:name="z186" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реттеуші актіні талдау рәсімдерін сақтау туралы қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-2-қосымшамен толықтырылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36247,68 +36485,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымшаның жоғарғы оң жақ бұрышындағы мәтін жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="108"/>
+    <w:bookmarkStart w:name="z67" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоғамдық талқылаулар өткізу туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36904,68 +37142,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымшаның жоғарғы оң жақ бұрышындағы мәтін жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="109"/>
+    <w:bookmarkStart w:name="z69" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың қолданыстағы реттегіш құралдарын қайта қарау жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -38967,68 +39205,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымшаның жоғарғы оң жақ бұрышындағы мәтін жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="110"/>
+    <w:bookmarkStart w:name="z71" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қайта қарау тәртібімен реттегіш құралдарды және (немесе) талаптарды қамтитын реттегіш актілердің реттеушілік әсерін талдаудың талдамалық нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -42785,68 +43023,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымшаның жоғарғы оң жақ бұрышындағы мәтін жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="111"/>
+    <w:bookmarkStart w:name="z73" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңа реттегіш құралдарды және (немесе) талаптарды енгізу немесе реттеуді қатаңдату кезінде реттеушілік әсерді талдау рәсімдерін сақтау туралы қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -44115,55 +44353,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -44489,31 +44727,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>