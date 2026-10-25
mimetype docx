--- v0 (2025-10-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09902aa" w14:textId="09902aa">
+    <w:p w14:paraId="9d96008" w14:textId="9d96008">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3477,100 +3477,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Өздері жүргізетін аудиторлық іс-шаралардың және сараптамалық-талдау қызметінің шеңберінде Мемлекеттік жоспарлау жүйесінің құжаттарын бағалау мен іске асырудың негізгі қорытындылары Қазақстан Республикасының Парламентіне жіберілетін, өзінің мазмұны бойынша Қазақстан Республикасы Үкіметінің тиісті есебіне қорытынды болып табылатын, есепті қаржы жылындағы республикалық бюджеттің атқарылуы туралы Жоғары аудиторлық палатаның жылдық есебіне енгізіледі.</w:t>
+      26. Өздері жүргізетін аудиторлық іс-шаралардың және сараптамалық-талдау қызметінің шеңберінде Мемлекеттік жоспарлау жүйесінің құжаттарын бағалау мен іске асырудың негізгі қорытындылары Қазақстан Республикасының Құрылтайына жіберілетін, өзінің мазмұны бойынша Қазақстан Республикасы Үкіметінің тиісті есебіне қорытынды болып табылатын, есепті қаржы жылындағы республикалық бюджеттің атқарылуы туралы Жоғары аудиторлық палатаның жылдық есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Жоғары аудиторлық палатасының 10.02.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 3-НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3974,51 +3974,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Жоғары аудиторлық палатасының 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Жоғары аудиторлық палатасының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6497,51 +6517,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Жоғары аудиторлық палатасының 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Жоғары аудиторлық палатасының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұлттық холдингтің/компанияның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9480,55 +9520,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>