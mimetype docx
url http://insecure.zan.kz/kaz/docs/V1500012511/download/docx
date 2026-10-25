--- v3 (2026-09-06)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="763aa14" w14:textId="763aa14">
+    <w:p w14:paraId="9fdfaea" w14:textId="9fdfaea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2900,676 +2900,608 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан мемлекеттік қызмет көрсетуден дәлелді бас тарту қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z92" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтің нәтижесі уәкілетті органның уәкілетті тұлғасымен ЭЦҚ қойылған электрондық құжат нысанында қызмет алушыға "жеке кабинет" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Уәкілетті ұйым "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган айқындаған тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық авиация саласындағы уәкілетті орган бұйрық мемлекеттік тіркеуден өткеннен кейін үш жұмыс күні ішінде "цифрлық үкіметтің" операторына, мемлекеттік қызмет берушіге және Бірыңғай байланыс орталығына мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Өзгерістер енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Куәлікке өзгерістер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдаланушының өтінімі бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушыға жүргізілген тексеру нәтижелері бойынша уәкілетті ұйымға шешімі бойынша енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы, ведомстволық тиесілігі өзгерген жағдайда, пайдаланушы уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес куәлікке және/немесе пайдалану ерекшеліктеріне өзгерістер енгізуге ЭЦҚ қойылған өтінімді және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар топтамасын жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Пайдаланушы пайдаланудағымен бір үлгідегі әуе кемесін меншігіне, экипажсыз жалға алған жағдайда, пайдаланушы уәкілетті ұйымға портал арқылы пайдаланушы ерекшеліктерінің А және В бөліктеріне өзгерістер енгізу мақсатында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қойылған өтінішті және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар топтамасымен жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым ұсынылған құжаттар мен мәліметтерді қарайды және пайдалану ерекшеліктерінің А және В бөліктеріне тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Пайдаланушы бұрын өзі пайдаланбаған басқа үлгідегі әуе кемелерін меншікке алған, экипажсыз жалға алған жағдайда, пайдаланушы уәкілетті ұйымға портал арқылы пайдаланушы ерекшеліктерінің А және В бөліктеріне өзгерістер енгізу мақсатында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қойылған өтінішті және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар топтамасымен жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым ұсынылған құжаттар мен мәліметтерді қарайды, сонымен қатар енгізілетін өзгерістерге қатысты тексеріс жүргізіп, нәтижесінде пайдалану ерекшеліктерінің А және В бөліктеріне тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру бес жұмыс күнінен аспайтын мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Авиациялық жұмыстардың жаңа түрлерін орындау ниеті болған жағдайда пайдаланушы уәкілетті ұйымға портал арқылы пайдаланушы ерекшеліктерінің В бөлігіне өзгерістер енгізу мақсатында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қойылған өтінішті және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар топтамасымен жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым ұсынылған құжаттар мен мәліметтерді қарайды, сонымен қатар енгізілетін өзгерістерге қатысты тексеріс немесе қадағалаудың өзге де нысандарын жүргізіп, нәтижесінде пайдалану ерекшеліктерінің А және В бөліктеріне тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру бес жұмыс күнінен аспайтын мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Жеке басын куәландыратын құжаттар туралы, білімі, авиация персоналының куәлігі, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді, авиациялық жұмыстарды орындау құқығына арналған куәлік, азаматтық әуе кемесін мемлекеттік тіркеу, ұшуға жарамдылық сертификаты, әуе кемесінің шуыл бойынша сертификаты, радиотаратқыш аппаратураны пайдалануға рұқсаттарын уәкілетті ұйым тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкіметтің" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді мемлекеттік қызметтерді көрсету кезінде пайдалануға келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...401 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...115 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+    </w:p>
     <w:bookmarkStart w:name="z110" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Әуе кемесін және/немесе әуе жұмысының түрін алып тастау ниеті болған жағдайда пайдаланушы уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5295,126 +5227,50 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...74 lines deleted...]
-        <w:t>
       Өтініш берушінің ЖСН/БСН:_________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші заңды тұлғаның немесе жеке тұлғаның банктік деректемелері:_____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5446,50 +5302,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байланыс телефондары/факсы/электрондық поштасының мекенжайы, авиациялық электр байланысы желісінің (АФТН) коды: ______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z160" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдаланушының авиациялық жұмыстарға рұқсат алуға өтінімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z161" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8797,124 +8691,88 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z171" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Өтініш беруші: сертификаттау рәсімдерін орындауға; сертификаттық талаптарға жауап беруге; Қазақстан Республикасының әуе кеңістігін пайдалануға және авиация қызметі саласындағы заңнаманың және нормативтік құқықтық актілердің талаптарын қабылдау және орындауға міндеттенеді.</w:t>
+      8. Өтініш беруші: сертификаттау рәсімдерін орындауға; сертификаттық талаптарға жауап беруге; Қазақстан Республикасының әуе кеңістігін пайдалануға және авиация қызметі саласындағы заңнаманың және нормативтік құқықтық актілердің талаптарын қабылдау және орындауға міндеттенеді.      ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған ақпараттың толықтығы мен дұрыстығын растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Т.А.Ә.) (электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8960,51 +8818,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БСН – бизнес сәйкестендіру нөмірі.</w:t>
+      БСН – бизнес сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20955,55 +20813,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21329,31 +21187,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>