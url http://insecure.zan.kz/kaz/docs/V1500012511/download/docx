--- v2 (2026-01-11)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="287e3ce" w14:textId="287e3ce">
+    <w:p w14:paraId="763aa14" w14:textId="763aa14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,130 +132,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасының Заңы 14-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-32) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...29 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Преамбула жаңа редакцияда – ҚР Көлік министрінің 08.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 325</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -978,114 +988,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Пайдаланушыны авиациялық жұмыстарға рұқсат беру </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 14-бабы 1-тармағының </w:t>
+      1. Осы Пайдаланушыны авиациялық жұмыстарға рұқсат беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 14-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-32) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және пайдаланушыны авиациялық жұмыстарға рұқсат беру және "Авиациялық жұмыстарды орындау құқығына куәлік беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы заңы) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және пайдаланушыны авиациялық жұмыстарға рұқсат беру және "Авиациялық жұмыстарды орындау құқығына куәлік беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі терминдер мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1578,746 +1650,940 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Пайдаланушыны авиациялық жұмыстарға рұқсат беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Өтінім мен құжаттарды беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z49" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. "Авиациялық жұмыстарды орындау құқығына куәлік беру" мемлекеттік қызметін алу үшін өтініш беруші "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы уәкілетті ұйымға пайдаланушының авиациялық жұмыстарды орындауға рұқсат алуына электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қойылған өтінімді (бұдан әрі – өтінім) осы Қағидаларға </w:t>
+      7. Авиациялық жұмыстарды орындау құқығына куәлік беру" мемлекеттік қызметін алу үшін өтініш беруші "цифрлық үкімет" веб-порталы (бұдан әрі - портал) арқылы уәкілетті ұйымға пайдаланушының авиациялық жұмыстарды орындауға рұқсат алуына электрондық цифрлық қолтаңбамен (бұдан әрі - ЭЦҚ) қол қойылған өтінімді (бұдан әрі - өтінім) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "авиациялық жұмыстарды орындау құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) сәйкес құжаттар топтамасын жібереді.</w:t>
+        <w:t xml:space="preserve"> сәйкес "авиациялық жұмыстарды орындау құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) 8-тармағына сәйкес құжаттар топтамасын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті алу кезінде электрондық цифрлық куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш "цифрлық үкіметтің" шлюзі арқылы көрсетілетін қызметті берушінің "Е-лицензиялау" цифрлық жүйесіне (бұдан әрі – ЕЛ) құжаттарды қабылдаған күні жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші ЕЛ-ға өтініш келіп түскен кезден бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өтініш беруші барлық қажетті электрондық құжаттарды портал арқылы берген кезде-өтініш берушінің "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
-[...25 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері портал арқылы жүгінген жағдайда Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын құжаттар туралы, білімі, авиация персоналының куәлігі, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді, авиациялық жұмыстарды орындау құқығына арналған куәлік, азаматтық әуе кемесін мемлекеттік тіркеу, ұшуға жарамдылық сертификаты, әуе кемесінің шуыл бойынша сертификаты, радиотаратқыш аппаратураны пайдалануға рұқсаттарын уәкілетті ұйым тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      Мемлекеттік қызмет көрсету мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 7-тармағында көзделген жұмыс кестесіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, білімі, авиация персоналының куәлігі, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді, авиациялық жұмыстарды орындау құқығына арналған куәлік, азаматтық әуе кемесін мемлекеттік тіркеу, ұшуға жарамдылық сертификаты, әуе кемесінің шуыл бойынша сертификаты, радиотаратқыш аппаратураны пайдалануға рұқсаттарын, төлемді растайтын, уәкілетті ұйым тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым электрондық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерден алынуы мүмкін құжаттарды өтініш берушіден талап етуге жол берілмейді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+      Цифрлық жүйелерден алынуы мүмкін құжаттарды өтініш берушіден талап етуге жол берілмейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Өтініш беруші Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген тізбеге сәйкес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, уәкілетті ұйым екі жұмыс күн ішінде өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттар тізбесіне сәйкес құжаттардың толық топтамасын ұсынған жағдайда, уәкілетті ұйым өтінімді қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Құжаттаманы тексеру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уәкілетті ұйым өтінім беруші ұсынған құжаттарды және ақпараттарды осы Қағидалардың сәйкестігіне 15 (он бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Құжаттар Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағының талаптарына сәйкес келген кезде уәкілетті ұйым сертификаттық зерттеп-қарауды кезеңіне көшеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Сертификаттық зерттеп-қарау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уәкілетті ұйым 2 (екі) жұмыс күні ішінде сертификаттық зерттеп-қарауды жүргізу үшін комиссия (бұдан әрі – Комиссия) құрады, оның құрамына уәкілетті ұйымның авиация инспекторлары кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелерінің жалпы саны тақ санды құрайды, кемінде 3 (үш) адам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы комиссияның құрамына кіретін уәкілетті ұйымның авиациялық инспекторларының арасынан тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия 5 (бес) жұмыс күні ішінде авиациялық инспекторлар үшін Уәкілетті ұйым бекіткен Нұсқаулық материалды пайдалана отырып, өтініш берушінің пайдаланушыларға қойылатын сертификаттық талаптарға сәйкестігіне сертификаттық тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Сертификаттық зерттеп-қараудың нәтижелері бойынша өтініш беруші объектілерінің нақты жай-күйі, ұсынымдары және пайдаланушыны авиациялық жұмыстарға рұқсат беру мүмкіндігі (мүмкіндігі жоқ) туралы қорытындылары көрсетіле отырып, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сертификаттық тексеру актісі (бұдан әрі – акт) екі данада жасалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт жобасы комиссия мүшелерінің талқылауына ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мазмұнымен келіскен жағдайда актіге комиссия төрағасы мен мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мазмұны бойынша келіспеушіліктер туындаған жағдайда акт комиссия төрағасы ұсынған редакцияда жасалады. Актінің мазмұнымен келіспеген комиссия мүшесі арнайы пікірін жазбаша түрде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерекше пікірде келіспеушіліктердің нақты себептері мен олардың негіздемесі, сондай-ақ ұсынылған тұжырымдар көрсетіледі. Ерекше пікірлерді комиссия мүшелері міндетті түрде хаттама жасай отырып қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қарау нәтижесiнде ерекше пiкiр актiде ескерiлмесе, оны ұсынған комиссия мүшесi "Ерекше пiкiрмен" деген белгiсi бар актiге қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы мен мүшелері қол қойған акт пайдаланушыға танысу және қол қою үшін ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сертификаттық зерттеп-қарау кезінде анықталған сертификаттау талаптарына сәйкессіздіктер үш деңгейге бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-деңгей – қызметті жүзеге асыруға кедергі келтіретін сертификаттау талаптарына сәйкессіздіктер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-деңгей – уәкілетті ұйымға келісілген мерзімде оларды жойған немесе шектеулер енгізілген жағдайда қызметті жүзеге асыруға кедергі келтірмейтін сертификаттау талаптарына сәйкессіздіктер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-деңгей – қызметті жүзеге асыруға кедергі келтірмейтін және өндірісті жетілдіру кезінде жоюға жататын сертификаттау талаптарына сәйкессіздіктер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-деңгейдің сертификаттау талаптарына сәйкессіздік кезінде түзету іс-қимылдарының жоспары талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификаттық зерттеп-қарау кезінде пайдаланушының 2-деңгейдегі сертификаттау талаптарына сәйкессіздігі анықталған жағдайда, уәкілетті ұйым анықталған сәйкессіздікті жою үшін, ол анықталған сәттен бастап үш айдан аспайтын мерзімге, өз кезегінде, мемлекеттік қызмет көрсету мерзімі анықталған сәйкессіздікті жоюға қойылған мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші актіге қол қойылған күннен бастап 10 (он) жұмыс күндік мерзімде оларды жою жөніндегі түзету іс-қимылдарының жоспарын (бұдан әрі – жоспар) ұсынады. Өтініш берушімен ұсынылған анықталған сәйкессіздіктерді жою жөніндегі шараларды бағалау негізінде жоспар уәкілетті ұйыммен келісіледі немесе негіздемесімен қоса пысықтауға қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспарда көрсетілген мерзімді өтініш беруші өзгерту қажеттігі туралы негіздемені ұсынған жағдайда оны уәкілетті ұйыммен ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2336,926 +2602,1114 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уәкілетті ұйым тексеру немесе бақылау мен қадағалаудың өзге де нысандарын жүргізу арқылы өтініш берушінің жоспарды ұсынуын және (немесе) жоспарда белгіленген мерзімдерде түзету іс-қимылдарының орындалуын бақылайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушімен қолайлы жоспары ұсынылмаса немесе уәкілетті ұйыммен келісілген мерзімдерде түзету іс-қимылдары орындалмаса, 2-деңгейдегі сертификаттау талаптарына сәйкессіздік 1-деңгейдегі сертификаттау талаптарына сәйкессіздікке айналады, және уәкілетті ұйым авиациялық жұмыстарды орындау құқығына арналған куәлікті беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. 1-деңгейдегі сертификаттау талаптарына сәйкессіздіктер өтініш берушінің техникалық және қаржылық мүмкіндіктері негізге алына отырып, адамның өмірі мен денсаулығын, қоршаған ортаны қорғауды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге өтініш берушінің қабілетсіздігімен сипатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-деңгейдегі сертификаттау талаптарына сәйкессіздік кезінде азаматтық авиация саласындағы уәкілетті ұйым куәлік беруден бас тартады не өтініш беруші анықталған сәйкессіздіктерді жойған кезге дейін Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы Қазақстан Республикасының заңнамасында белгіленген жағдайларда және тәртіппен куәліктің қолданысын шектейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Пайдаланушыны авиациялық жұмыстарға рұқсат беру (рұқсат беруден бас тарту)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Сертификаттық тексеру нәтижелері бойынша уәкілетті ұйым 3 (үш) жұмыс күні мерзімінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 1 және 2 деңгейлерде сәйкессіздіктер болмаған жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәлікті ресімдейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-деңгейдегі сәйкессіздік куәлік беруге кедергі болып табылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау қорытындысы бойынша мемлекеттік қызмет көрсету нәтижесі не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан мемлекеттік қызмет көрсетуден дәлелді бас тарту қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтің нәтижесі уәкілетті органның уәкілетті тұлғасымен ЭЦҚ қойылған электрондық құжат нысанында қызмет алушыға "жеке кабинет" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Уәкілетті ұйым "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) сәйкес мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректер енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық авиация саласындағы уәкілетті орган бұйрық мемлекеттік тіркеуден өткеннен кейін күнтізбелік үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, мемлекеттік қызмет берушіге және Бірыңғай байланыс орталығына мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Өзгерістер енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Куәлікке өзгерістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пайдаланушының өтінімі бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пайдаланушыға жүргізілген тексеру нәтижелері бойынша уәкілетті ұйымға шешімі бойынша енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы, ведомстволық тиесілігі өзгерген жағдайда, пайдаланушы уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес куәлікке және/немесе пайдалану ерекшеліктеріне өзгерістер енгізуге ЭЦҚ қойылған өтінімді және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар топтамасын жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Пайдаланушы пайдаланудағымен бір үлгідегі әуе кемесін меншігіне, экипажсыз жалға алған жағдайда, пайдаланушы уәкілетті ұйымға портал арқылы пайдаланушы ерекшеліктерінің А және В бөліктеріне өзгерістер енгізу мақсатында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қойылған өтінішті және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар топтамасымен жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым ұсынылған құжаттар мен мәліметтерді қарайды және пайдалану ерекшеліктерінің А және В бөліктеріне тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Пайдаланушы бұрын өзі пайдаланбаған басқа үлгідегі әуе кемелерін меншікке алған, экипажсыз жалға алған жағдайда, пайдаланушы уәкілетті ұйымға портал арқылы пайдаланушы ерекшеліктерінің А және В бөліктеріне өзгерістер енгізу мақсатында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қойылған өтінішті және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар топтамасымен жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым ұсынылған құжаттар мен мәліметтерді қарайды, сонымен қатар енгізілетін өзгерістерге қатысты тексеріс жүргізіп, нәтижесінде пайдалану ерекшеліктерінің А және В бөліктеріне тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру бес жұмыс күнінен аспайтын мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Авиациялық жұмыстардың жаңа түрлерін орындау ниеті болған жағдайда пайдаланушы уәкілетті ұйымға портал арқылы пайдаланушы ерекшеліктерінің В бөлігіне өзгерістер енгізу мақсатында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қойылған өтінішті және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттар топтамасымен жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым ұсынылған құжаттар мен мәліметтерді қарайды, сонымен қатар енгізілетін өзгерістерге қатысты тексеріс немесе қадағалаудың өзге де нысандарын жүргізіп, нәтижесінде пайдалану ерекшеліктерінің А және В бөліктеріне тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру бес жұмыс күнінен аспайтын мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақ жаңа редакцияда көзделген – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жеке басын куәландыратын құжаттар туралы, білімі, авиация персоналының куәлігі, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді, авиациялық жұмыстарды орындау құқығына арналған куәлік, азаматтық әуе кемесін мемлекеттік тіркеу, ұшуға жарамдылық сертификаты, әуе кемесінің шуыл бойынша сертификаты, радиотаратқыш аппаратураны пайдалануға рұқсаттарын уәкілетті ұйым тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді мемлекеттік қызметтерді көрсету кезінде пайдалануға келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Әуе кемесін және/немесе әуе жұмысының түрін алып тастау ниеті болған жағдайда пайдаланушы уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қойылған өтінішті жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым берілген өтінімді қарайды және пайдалану ерекшеліктерінің А және/немесе В бөліктеріне өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Өтініш беруші Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген тізбеге сәйкес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, уәкілетті ұйым екі жұмыс күн ішінде өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттар тізбесіне сәйкес құжаттардың толық топтамасын ұсынған жағдайда, уәкілетті ұйым өтінімді қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Уәкілетті ұйым осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тармағының 3) және 5) тармақшаларында көзделген негіздер бойынша куәлікке және/немесе пайдалану ерекшеліктеріне өзгерістер енгізуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тарту қайта өтініш беруге кедергі болмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3404,188 +3858,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Авиациялық жұмыстарды орындау құқығына арналған куәліктің қолданылуын тоқтата тұру және қайтарып алу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z121" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Уәкілетті ұйым Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-3-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелеріне сәйкес, сондай-ақ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z369" w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z369" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пайдаланушы сертификаттау талаптарын орындамаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z370" w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z370" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндетті сақтандыру түрлері туралы Қазақстан Республикасы заңнамасының талаптарына сәйкес сақтандыруды қамтамасыз етпеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z371" w:id="105"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z371" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инспекциялық тексеру кезінде, оның ішінде шет мемлекеттерде тексеру кезінде белгілі болған ұшу қауіпсіздігіне әсер ететін бұзушылықтар анықталған жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z372" w:id="106"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z372" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) пайдаланушының жазбаша өтініші болған жағдайларда куәліктің қолданылуын тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3604,210 +4058,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Уәкілетті ұйым авиациялық жұмыстарды орындау құқығына арналған куәлікті мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z373" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z373" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттарды бұрмалау арқылы пайдаланушының авиациялық жұмыстарды орындау құқығына куәлік алған, сертификаттау талаптарына сәйкестігін қолдаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z374" w:id="109"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z374" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) авиациялық жұмыстарды орындау құқығына арналған куәлікті заңсыз пайдалану немесе заңға қайшы әрекеттер жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z375" w:id="110"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z375" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті ұйымға Қазақстан Республикасы әуе кеңістігінің шегінен тыс жерде орындалған тұрақты емес халықаралық ұшудың күні мен мақсаты туралы хабарламау немесе хабарламада дәйексіз ақпарат ұсынған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z376" w:id="111"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z376" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы әуе кеңістігінің шегінен тыс тұрақты емес ұшуларды орындайтын азаматтық әуе кемесін пайдаланушының бас кеңсесі Қазақстан Республикасының аумағында орналаспаса және ұйымның қызметі мен операцияларын бағыттауға, бақылауға және үйлестіруге әсер ететін операциялық-қаржылық шешімдер құзыретті мемлекеттік органдардың тексеруі үшін қол жетімді болмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z377" w:id="112"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z377" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер өтініш берушіге қатысты соттың заңды күшіне енген, оған осы қызмет түрін көрсетуге тыйым салатын шешімі болған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z378" w:id="113"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z378" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пайдаланушының жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z379" w:id="114"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z379" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жеңіл және аса жеңіл әуе кемелерін пайдаланушыларға куәліктің қолданылуы үш жылдан астам мерзімге тоқтатыла тұрған жағдайларда кері қайтарып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3826,70 +4280,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Осы Қағидалардың 30-тармағының 1), 2) және 3) тармақшаларында көрсетілген жағдайларда, уәкілетті ұйым пайдаланушының анықталған бұзушылықтарды жою сәтіне дейін тоқтата тұру себептерін көрсете отырып, куәліктің қолданылуын тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер пайдаланушы жоспармен белгіленген мерзімде куәліктің қолданылуын тоқтата тұруға әкелген сәйкессіздіктер мен (немесе) бұзушылықтарды жоймаса, уәкілетті ұйым куәлікті қайтарып алады. Пайдаланушы куәлікті қайтарып алу кезінде уәкілетті ұйымға куәлікті қайтарып алу туралы хабарламаны алған сәттен бастап куәліктің түпнұсқасын 3 (үш) жұмыс күні ішінде қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3944,70 +4398,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:bookmarkStart w:name="z137" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уәкілетті ұйым куәліктің қолданылуын қайта бастау не қайта бастаудан бас тарту туралы қабылданған шешім туралы пайдаланушыға тексеру аяқталған күннен бастап 3 (үш) жұмыс күнінен кешіктірілмейтін мерзімде жазбаша нысанда хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4026,408 +4480,572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:bookmarkStart w:name="z138" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Куәліктің қолданысы тоқтатыла тұрған немесе ол қайтарылып алынған жағдайда уәкілетті ұйым қабылданған шешім туралы 3 (үш) жұмыс күні ішінде пайдаланушыны және әуе қозғалысына қызмет көрсету органын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z139" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәліктің қолданылуы тоқтатыла тұрған немесе қайтарып алынған жағдайда уәкілетті ұйым "азаматтарға арналған үкімет" порталына ақпаратты енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z140" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Уәкілетті ұйымның әкімшілік актіні әкімшілік (сотқа дейінгі) тәртіппен қабылдауға байланысты әкімшілік әрекетіне (әрекетсіздігіне) шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z142" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="122"/>
+      36. Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес өтініш берушінің шағымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z143" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті ұйымның шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қарауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z145" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Шағым Қазақстан Республикасының заңнамасына сәйкес уәкілетті ұйымға және (немесе) азаматтық авиация саласындағы уәкілетті органға және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға, сондай-ақ мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z146" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z147" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылданса, уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңның 25-бабының </w:t>
+      Уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z149" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z150" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z151" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z152" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4677,50 +5295,126 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымшаға өзгеріс енгізу көзделген – ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Өтініш берушінің ЖСН/БСН:_________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші заңды тұлғаның немесе жеке тұлғаның банктік деректемелері:_____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4734,164 +5428,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші – заңды тұлғаның орналасқан жері (мекенжайы) немесе өтініш беруші – жеке тұлғаның тұрғылықты жері:__________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байланыс телефондары/факсы/электрондық поштасының мекенжайы, авиациялық электр байланысы желісінің (АФТН) коды: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="132"/>
+    <w:bookmarkStart w:name="z160" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдаланушының авиациялық жұмыстарға рұқсат алуға өтінімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z161" w:id="133"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z161" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       авиациялық жұмыстарды орындауға рұқсат беруді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="134"/>
+    <w:bookmarkStart w:name="z164" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының шегінде немесе одан тыс жерлерде ұшу өңірлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z165" w:id="135"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z165" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мәлімделген авиациялық жұмыс түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6308,70 +7002,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="136"/>
+    <w:bookmarkStart w:name="z167" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарушы персонал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6701,70 +7395,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="137"/>
+    <w:bookmarkStart w:name="z168" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нұсқаушы және ұшқыштар құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7163,70 +7857,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="138"/>
+    <w:bookmarkStart w:name="z169" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Инженерлік-техникалық персонал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7625,70 +8319,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="139"/>
+    <w:bookmarkStart w:name="z170" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әуе кемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8087,70 +8781,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="140"/>
+    <w:bookmarkStart w:name="z171" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өтініш беруші: сертификаттау рәсімдерін орындауға; сертификаттық талаптарға жауап беруге; Қазақстан Республикасының әуе кеңістігін пайдалануға және авиация қызметі саласындағы заңнаманың және нормативтік құқықтық актілердің талаптарын қабылдау және орындауға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8443,68 +9137,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="141"/>
+    <w:bookmarkStart w:name="z183" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы, ведомстволық бағыныстылығы өзгерген жағдайда куәлікке және/немесе тиісті пайдалану ерекшеліктеріне өзгерістер енгізуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9096,68 +9790,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="142"/>
+    <w:bookmarkStart w:name="z190" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__жылғы "___"____________№___авиациялық жұмыстарды орындау құқығына арналған куәлікке пайдалану ерекшеліктерінің А және В бөліктеріне эксплуатациядағылармен бірдей типтегі әуе кемелерін енгізуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9994,68 +10688,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="143"/>
+    <w:bookmarkStart w:name="z198" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__жылғы "___"____________№___авиациялық жұмыстарды орындау құқығына арналған куәлікке пайдалану ерекшеліктерінің А және В бөліктеріне басқа типтегі әуе кемелерін енгізуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10910,88 +11604,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="144"/>
+    <w:bookmarkStart w:name="z207" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__жылғы "___"____________№___авиациялық жұмыстарды орындау құқығына арналған куәлікке пайдалану ерекшеліктерінің В бөлігіне авиациялық жұмыстарды енгізуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z208" w:id="145"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z208" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келесі авиациялық жұмыс түрлерін пайдалану ерекшеліктерінің В бөлігіне енгізуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12408,70 +13102,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="146"/>
+    <w:bookmarkStart w:name="z210" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әуе кемесі бойынша ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12804,88 +13498,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="147"/>
+    <w:bookmarkStart w:name="z215" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__жылғы "___"____________№___авиациялық жұмыстарды орындау құқығына арналған куәлікке пайдалану ерекшеліктерінің А және/немесе В бөліктерінен әуе кемелерін және/немесе авиациялық жұмыстарды алып тастау туралы өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z216" w:id="148"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z216" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келесі әуе кемелерін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14612,136 +15306,169 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пайдаланушыны авиациялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыстарға рұқсат беру </w:t>
+              <w:t>жұмыстарға рұқсат беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="149"/>
+    <w:bookmarkStart w:name="z222" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Авиациялық жұмыстарды орындау құқығына арналған куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбе жаңа редакцияда - ҚР Көлік министрінің 05.11.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 360</w:t>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14795,51 +15522,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік көрсетілетін қызметтің кіші түрлері:</w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің кіші түрлері (бар болса):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -14851,611 +15578,471 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) әуелік </w:t>
+              <w:t>2) әуелік түсірілімдер және бақылау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түсірілімдер</w:t>
+              <w:t>3) орман қорын күзету және қорғау бойынша авиациялық жұмыстар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және бақылау;</w:t>
+              <w:t>4) құрылыс-монтаждау және тиеу-түсіру жұмыстары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) орман қорын күзету және қорғау бойынша авиациялық жұмыстар;</w:t>
+              <w:t>5) ашық теңіздер мен мұхиттар аралдарына ұшу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) құрылыс-монтаждау және тиеу-түсіру жұмыстары;</w:t>
+              <w:t>6) теңіз кемелері мен теңіз бұрғылау жабдықтарынан ұшу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) ашық теңіздер мен </w:t>
+              <w:t>7) халыққа медициналық көмек көрсету және санитариялық іс-шараларды өткізуге арналған ұшулар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мұхиттар</w:t>
+              <w:t>8) тәжірибелік және ғылыми-зерттеу жұмыстарын жүргізуге арналған ұшулар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> аралдарына ұшу;</w:t>
+              <w:t>9) десант түсіру және парашютшілерді түсіру немесе парашюттардағы жүктерді тастауға арналған ұшулар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6) теңіз кемелері мен теңіз бұрғылау жабдықтарынан ұшу;</w:t>
+              <w:t>10) іздеу және апаттық-құтқару жұмыстары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7) халыққа медициналық көмек көрсету және санитариялық іс-шараларды өткізуге арналған ұшулар;</w:t>
+              <w:t>11) ұшуларды радиотехникалық қамтамасыз етудің жерде орналасқан жабдықтарын, авиациялық радиобайланыс және әуеайлақтардың схемаларды тексеру ұшулары (айналып ұшулары);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8) тәжірибелік және ғылыми-зерттеу жұмыстарын жүргізуге арналған ұшулар;</w:t>
+              <w:t>12) басқа жеке және (немесе) заңды тұлғалар мүдделері үшін арнайы операцияларды орындаумен байланысты басқа да авиациялық жұмыстарының түрлері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">9) десант түсіру және парашютшілерді түсіру немесе </w:t>
+              <w:t xml:space="preserve">13) пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы, ведомстволық бағыныстылығы өзгерген жағдайда куәлік және/немесе онымен байланысты пайдалану ерекшеліктерін беру; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>парашюттардағы</w:t>
+              <w:t>14) пайдаланылатын бірдей типтегі әуе кемелерін енгізген жағдайда А және В бөліктерінің пайдалану ерекшеліктерін беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> жүктерді тастауға арналған ұшулар;</w:t>
+              <w:t>15) бұдан бұрын пайдаланылмаған басқа типтегі әуе кемелерін енгізген жағдайда А және В бөліктерінің пайдалану ерекшеліктерін беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10) іздеу және апаттық-құтқару жұмыстары;</w:t>
+              <w:t>16) авиациялық жұмыстардың түрлерін енгізген жағдайда В бөлігінің пайдалану ерекшеліктерін беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11) ұшуларды радиотехникалық қамтамасыз етудің жерде орналасқан жабдықтарын, авиациялық радиобайланыс және </w:t>
-[...247 lines deleted...]
-              <w:t xml:space="preserve"> В бөліктерінің пайдалану ерекшеліктерін беру.</w:t>
+              <w:t>17) әуе кемелерін және/немесе авиациялық жұмыстардың түрін алып тастаған жағдайда А және/немесе В бөліктерінің пайдалану ерекшеліктерін беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15601,51 +16188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15655,51 +16242,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің барлық кіші түлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкімет" порталы</w:t>
+"Цифрлық үкімет" порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15732,87 +16319,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авиациялық жұмыстарды орындау құқығына арналған куәлікті беру - 38 (отыз сегіз) жұмыс күні.</w:t>
+Авиациялық жұмыстарды орындау құқығына арналған куәлікті беру – 38 (отыз сегіз) жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы мерзім 2-деңгейдегі анықталған сәйкессіздіктерді жою үшін қажетті, бірақ осы Қағидалардың 16-тармағына сәйкес үш айдан аспайтын мерзімге ұзартылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15971,51 +16558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16084,51 +16671,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету нәтижесі</w:t>
+Мемлекеттік қызметтер және оның кіші түрлерін (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16305,51 +16910,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетлетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16528,51 +17133,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс істеу кестесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16582,51 +17187,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (өтініш беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері, жүгінген жағдайда өтінімдерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) уәкілетті ұйым – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұма аралығында сағат 8-30-дан 17-30-ға дейін, түскі үзіліс 13-00-ден 14-00-ге дейін.</w:t>
+2) уәкілетті ұйым – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұма аралығында сағат 8-00-дан 17-00-ге дейін, түскі үзіліс 13-00-ден 14-00-ге дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16659,51 +17264,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17019,51 +17624,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Пайдаланылатын бірдей типтегі әуе кемелерін А және В бөліктерінің пайдалану ерекшеліктерін енгізу кезінде өтініш беруші келесі құжаттарды тіркей отырып, ЭЦҚ қойылған өтінім береді:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) әуе кемесін пайдалануының бақылауына, техникалық қызмет және ұшуға жарамдылығына жауапты тараптар, сонымен қатар әуе кемесін жалға алудың қолданылуы мерзімі көрсетілген экипажсыз жалға алу шартының электрондық көшірмесі; </w:t>
+ 1) әуе кемесін пайдалануының бақылауына, техникалық қызмет және ұшуға жарамдылығына жауапты тараптар, сонымен қатар әуе кемесін жалға алудың қолданылуы мерзімі көрсетілген экипажсыз жалға алу шартының электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) ұшуды орындау жөніндегі нұсқаулыққа, техникалық қызмет көрсетуді реттеу жөніндегі пайдаланушының нұсқаулығына, техникалық қызмет көрсету бағдарламасына, ең аз жабдықтар тізбесіне (MEL) (бар болған жағдайда) енгізілген өзгерістердің электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17217,69 +17822,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Әуе кемелерін және/немесе авиациялық жұмыстардың түрлерінен А және/немесе В бөліктерінің пайдалану ерекшеліктерін алып тастау үшін өтініш беруші ЭЦҚ қойылған өтінім береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжаттар, білімі, еңбек шарттары, авиациялық персоналдың куәлігі, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді, авиациялық жұмыстарды орындауға арналған куәлік (бар болған жағдайда), азаматтық әуе кемесін мемлекеттік тіркеу, ұшуға жарамдылық сертификаты, әуе кемесінің шуыл бойынша сертификаты, радиотаратқыш аппаратураны пайдалануға рұқсаттарын уәкілетті ұйым тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
-[...17 lines deleted...]
-Өтініш беруші, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+Жеке басын куәландыратын құжаттар, білімі, еңбек шарттары, авиациялық персоналдың куәлігі, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді, авиациялық жұмыстарды орындауға арналған куәлік (бар болған жағдайда), азаматтық әуе кемесін мемлекеттік тіркеу, ұшуға жарамдылық сертификаты, әуе кемесінің шуыл бойынша сертификаты, радиотаратқыш аппаратураны пайдалануға рұқсаттарын уәкілетті ұйым тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкіметтің" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17312,199 +17917,217 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында бекітілген мемлекеттік қызметті көрсетуден бас тартуға негіздемелер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) өтініш берушінің және (немесе) ұсынылған материалдардың, объектілердің, деректердің және мемлекеттік қызмет көрсетуге қажетті мәліметтердің Заңның 16-бабының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмеуі;</w:t>
+1) өтініш берушінің және (немесе) ұсынылған материалдардың, объектілердің, деректердің және мемлекеттік қызмет көрсетуге қажетті мәліметтердің Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7-тармағында көзделген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш берушіге қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы сот шешімінің (үкімінің) заңды күшіне енуі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) пайдаланушының авиациялық жұмыстарға рұқсатын алу үшін өтініш беруші ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...17 lines deleted...]
-4) өтініш берушіге қатысты оған осы қызмет түрін көрсетуге тыйым салатын сот шешімі болуы;</w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17537,51 +18160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17802,68 +18425,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="150"/>
+    <w:bookmarkStart w:name="z299" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттық тексеру актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________ 20__ жылғы "___" _______ № _________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18464,68 +19087,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="151"/>
+    <w:bookmarkStart w:name="z330" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ  _____________________________________________________  Уәкілетті ұйымның атауы Авиациялық жұмыстарды орындау құқығына арналған куәлік  № KАZ –</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18884,146 +19507,146 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті ұйымның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланушының атауы Куәлік №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="152"/>
+    <w:bookmarkStart w:name="z350" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдалану ерекшеліктері (пайдалану талаптары мен шектеулері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z351" w:id="153"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z351" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> А бөлігі - Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z352" w:id="154"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z352" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы пайдалану ерекшеліктері "Пайдаланушыны авиациялық жұмыстарға рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 қазандағы № 1024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12511 болып тіркелген) сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z353" w:id="155"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z353" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пайдаланушыға авиациялық жұмыстарды орындау үшін мынадай әуе кемелерін пайдалануға рұқсат беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19436,126 +20059,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті ұйымның атауы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланушының атауы                                           Куәлік №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z360" w:id="156"/>
+    <w:bookmarkStart w:name="z360" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдалану ерекшеліктері (пайдалану талаптары мен шектеулері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z361" w:id="157"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z361" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> В бөлігі - Авиациялық жұмыстарды орындау бойынша рұқсаттар мен шектеулер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z362" w:id="158"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z362" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пайдаланушының "_____" әуе кемелері Қазақстан Республикасының (уағдаласушы мемлекеттер) қолданыстағы нормативтік құқықтық актілері мен ұшу қағидаларына сәйкес авиациялық жұмыстарды орындауға дайын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z363" w:id="159"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z363" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұшуға: Қазақстан Республикасы аумағы шегінде және/немесе Қазақстан Республикасы аумағынан тыс жерлерде (мемлекет) рұқсат етілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20125,68 +20748,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z368" w:id="160"/>
+    <w:bookmarkStart w:name="z368" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Авиациялық жұмыстарды орындау құқығына куәлік беруден дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанның авиациялық әкімшілігі" АҚ Сіздің [өтініш берген күні] жылғы № [өтініш нөмірі] өтінішіңізді қарап, авиациялық жұмыстарды орындау құқығына куәлікті беруден бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>