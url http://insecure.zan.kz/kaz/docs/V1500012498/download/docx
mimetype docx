--- v0 (2025-12-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab5981e" w14:textId="ab5981e">
+    <w:p w14:paraId="74507d1" w14:textId="74507d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -114,150 +114,138 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 30 қарашадағы № 904 бұйрығы. Қазақстан Республикасы Әділет министрлігінде 2015 жылы 24 желтоқсанда № 12498 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұйрық 01.01.2016 ж. бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Қазақстан Республикасының 2015 жылғы 23 қарашадағы Еңбек кодексінің 195-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған мемлекеттік еңбек инспекторы актілерінің:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -580,412 +568,428 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің Еңбек, әлеуметтік қорғау және көші-қон комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оны мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты облыстардың, Астана және Алматы қалаларының еңбек инспекциясы жөніндегі жергілікті органдарының назарына жеткізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Заң қызметі департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Мемлекеттік еңбек инспекторы актілерінің нысандарын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 21 қыркүйектегі № 292-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5826 болып тіркелген, 2009 жылғы 10 қарашадағы № 171 (1594) "Заң газетінде" жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбiр бұйрықтарына өзгерiстер енгiзу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 мамырдағы № 381 бұйрығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11416 болып тіркелген, 2015 жылғы 10 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Денсаулық сақтау және әлеуметтік даму вице-министрі Б.Б. Нұрымбетовке жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2016 жылғы 1 қаңтардан бастап қоланысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әлеуметтік даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1399,1169 +1403,1002 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының мынадай бұзушылықтарын жоюға нұсқама беремін:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1816"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="781"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анықталған бұзушылықтар (нормативтік құқықтық актінің бабын немесе тармағын көрсету) және оларды жою жөніндегі талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындалу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -2840,50 +2677,115 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 904 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2903,51 +2805,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау және</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2968,996 +2870,1003 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік даму министрінің</w:t>
-[...129 lines deleted...]
-              <w:t>№ 904 бұйрығына</w:t>
+              <w:t>Кімге: ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...193 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (ол болған кезде), тұрақты тұрғылықты жерінің мекенжайы немесе тұрғылықты жері бойынша тіркеу туралы мәліметтер, жеке сәйкестендiру нөмiрi (бұдан әрі – ЖСН), егер жұмыс беруші заңды тұлға болған жағдайда – оның атауы, тұрғылықты жері, бизнес-сәйкестендiру нөмiрi</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t>жағдайда), тұрақты тұрғылықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>жерінің мекенжайы немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғылықты жері бойынша тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы мәліметтер, жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендiру нөмiрi (бұдан әрі –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН), егер жұмыс беруші заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлға болған жағдайда – оның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы, тұрғылықты жері, бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендiру нөмiрi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Елдi мекеннің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыс берушінің жалақы  төлеуі туралы  НҰСҚАМА № ___ 20__ жылғы "__" __________</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жұмыс берушінің жалақы төлеуі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>НҰСҚАМА</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ ___ 20__ жылғы "__" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшамен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 13.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының 2015 жылғы 23 қарашадағы  Еңбек кодексінің 193-бабы </w:t>
+      Қазақстан Республикасының Еңбек кодексінің 193-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкеc 20___ жылғы  "___" ______________ мерзіміне дейін келесі жұмыскерге (жұмыскерлерге):</w:t>
-[...381 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> сәйкеc 20___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы "___" ______________ мерзіміне дейін келесі жұмыскерге (жұмыскерлерге):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) Тегі, аты, әкесінің аты (ол болған жағдайда), ___ ___________ ____________ ж.т., ЖСН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________, тұрғылықты жерінің мекенжайы: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________ теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) Тегі, аты, әкесінің аты (ол болған жағдайда), ___ ____________ ____________ ж.т., ЖСН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________, тұрғылықты жерінің мекенжайы: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________ теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) Тегі, аты, әкесінің аты (ол болған жағдайда), ___ ____________ ____________ ж.т., ЖСН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________, тұрғылықты жерінің мекенжайы: _____________ ____________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мөлшерінде жалақы төленсін деп нұсқама беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Қазақстан Республикасының Еңбек кодексінің 23-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 20__ жылғы "__" _______ дейін осы нұсқаманың орындалуы туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жазбаша ақпарат мына мекенжайға: ____________________________________ берілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Мемлекеттік еңбек инспекторы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________ ____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       қолы             Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Нұсқамаға жоғары тұрған мемлекеттік еңбек инспекторына немесе сотқа оны алынған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күннен бастап 10 (он) жұмыс күні ішінде шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Нұсқама мемлекеттік еңбек инспекторы белгілеген мерзімде орындалмаған жағдайда </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және шағым жасауға арналған мерзім өткеннен кейін, егер оған шағым жасалмаса, әрбір </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмысшыға қатысты нұсқаманың данасы көрсетілген мерзімдер өткен соң үш жұмыс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">күнінен кешіктірмей "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аумағы бойынша тиісті әділет органына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не жеке сот орындаушыларының өңірлік палатасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Нұсқамаға сот тәртібімен шағым жасалған жағдайда, әрбір жұмысшыға қатысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нұсқаманың данасы сот актісі заңды күшіне еңген күнінен бастап үш жұмыс күнінен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кешіктірмей "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аумағы бойынша тиісті әділет органына не жеке </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сот орындаушыларының өңірлік палатасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Қазақстан Республикасының Еңбек кодексінің 23-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде бұл нұсқаманың міндетті күші бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Нұсқаманы алдым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________ _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             қолы             Тегі, аты, әкесінің аты  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (ол болған жағдайда), алған күні</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4361,1008 +4270,869 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының мынадай бұзушылықтарын жоюға нұсқама беремін:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1816"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="781"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анықталған бұзушылықтар (нормативтік құқықтық актінің бабын немесе тармағын көрсету) және оларды жою жөніндегі талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындалу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -5560,68 +5330,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                              (лауазымы)   (қолы)  (Тегі, аты, әкесінің аты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                       (ол болған кезде)</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7378,68 +7130,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұсқама ______________ данада жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9036,68 +8770,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (әкімшілік құқық бұзушылықты   (Тегі, аты, әкесінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                           жасаған адамның қолы)       аты (ол болған кезде)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10630,68 +10346,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                       жасаған адамның қолы)           аты (ол болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11760,68 +11458,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                        жасаған адамның қолы)         аты (ол болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                                 20__ жылғы "__" __________ </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12595,55 +12275,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>