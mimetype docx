--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e4518f" w14:textId="9e4518f">
+    <w:p w14:paraId="6024717" w14:textId="6024717">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -179,51 +179,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 18.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -730,51 +730,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 18.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -889,51 +889,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ден қою шаралары – мемлекеттік аудит объектілері тәуекелдерінің алдын алу, оларды барынша азайту және жою мақсатында мемлекеттік аудит объектілеріне қатысты мемлекеттік аудит органдары қабылдайтын іс-шаралар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мемлекеттік аудит және қаржылық бақылаудың мәні (бұдан әрі – мемлекеттік аудит мәні) – мемлекеттік органдардың қызметі, соның ішінде мемлекеттік қаржыны басқару, мемлекеттік, салалық және бюджеттік бағдарламалар, мемлекеттік органдардың даму жоспарлары, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары;</w:t>
+      4) мемлекеттік аудит және қаржылық бақылаудың мәні (бұдан әрі – мемлекеттік аудит мәні) – мемлекеттік органдардың қызметі, соның ішінде мемлекеттік қаржыны басқару, мемлекеттік, салалық және бюджеттік бағдарламалар, мемлекеттік органдардың даму жоспарлары, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарлары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) мемлекеттік аудит және қаржылық бақылау объектілері (бұдан әрі – мемлекеттік аудит объектілері) – мемлекеттік органдар, мемлекеттік мекемелер, квазимемлекеттік сектор субъектілері, сондай-ақ бюджеттік қаражатты алушылар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -978,64 +978,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 18.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 638</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2036,408 +2056,354 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Ішкі мемлекеттік аудит органдары мерзімді негізде тәуекел критерийлерінің тиімділігіне (өзектілігіне) мониторинг жүргізеді, соның нәтижелері бойынша критерийлер алынып тасталады немесе тәуекелдер тізбесіне өзгертулер мен толықтырулар енгізу жолымен өзгертіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z11" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Ішкі мемлекеттік аудит органдары қызметінің басқа бағыттары бойынша шұғыл ден қою тәуекелдерінің бейіні негізінде тәуекелдерді басқару жүйесін басқару.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z12" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Шұғыл ден қою тәуекелдерінің бейіні (бұдан әрі – Бейін) мемлекеттік аудит объектілерімен автоматтандырылған цифрлық жүйені пайдалана отырып, уақытында бұзушылықтардың алдын алу және болдырмау құралы болып табылады және оның нәтижелері ескерту – профилактикалық сипатта болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Қаржы министрінің 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="37"/>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Тәуекелдерді басқару жүйесі шұғыл ден қою тәуекелдерінің бейіні негізінде сонымен қатар камеральды бақылау жүргізу кезінде пайдаланылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z34" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z34" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Бейін құру үшін тәуекелдер мен бұзушылықтардың тізбесін қалыптастыру қажет. Мемлекеттік аудит объектілерінің тізбесін қалыптастыру үшін деректерді таңдау шарттарын жинауды анықтаумен, бейін белгілі бір тәуекел/ бұзушылыққа әзірленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z35" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бейінді әзірлеу дегеніміз мемлекеттік аудит объектілерінің қызметі туралы зерделеу, талдау және деректерді салыстыру, соның ішінде цифрлық жүйелерден деректер, мемлекеттік аудит және қаржылық бақылау нәтижелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Қаржы министрінің 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.       </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="39"/>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Әзірленген бейіндер тәуекелдер бейінінің тізілімінде қалыптасады, онда рет саны, бейін атауы, күні, тәуекел/бұзушылықтың сипатталуы және басқа да деректер мазмұндалады және ішкі мемлекеттік аудит органының басшысымен бекітіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z37" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z37" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Ішкі мемлекеттік аудит органдары жұмыс істелген бейіндердің нәтижелерінің нақтылығын тексереді (тәуекел/бұзушылық расталды/расталған жоқ). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z38" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z38" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Егер тәуекелдер/бұзушылықтар расталған жағдайда, ішкі мемлекеттік аудит органдарымен мемлекеттік аудит объектісіне қатысты тиісті ден қою шараларын қолдану туралы шешім қабылданады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік аудит жүргізу, соның ішінде жоспардан тыс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2448,70 +2414,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хаттарды, тәуекел/бұзушылықтарды жою туралы және/немесе орындаушының жауапкершілігін қарау туралы, алдағы уақытта оларға жол бермеу бойынша шаралар қолдану туралы хабарламалар жіберу және басқалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тәуекелдер/бұзушылықтар туралы мәліметтерді басқа да құзыретті органдарға жіберу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="42"/>
+    <w:bookmarkStart w:name="z39" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Ішкі мемлекеттік аудит органдары мерзімді негізде тәуекел критерийлерінің тиімділігіне (өзектілігіне) мониторинг жүргізеді, соның нәтижелері бойынша критерийлер алынып тасталады немесе тәуекелдер тізбесіне өзгертулер мен толықтырулар енгізу жолымен өзгертіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2642,90 +2608,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқарудың үлгілік жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 Қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="43"/>
+    <w:bookmarkStart w:name="z14" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел матрицасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z15" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z15" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5638800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2824,227 +2790,279 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тиісті жылға арналған </w:t>
+              <w:t>Тиісті жылға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік аудит және </w:t>
+              <w:t>мемлекеттік аудит және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қаржылық бақылау </w:t>
+              <w:t>қаржылық бақылау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектілерінің тізбесін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> қалыптастыру және ішкі </w:t>
+              <w:t>қалыптастыру және ішкі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік аудит жүргізу </w:t>
+              <w:t>мемлекеттік аудит жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кезінде қолданылатын </w:t>
+              <w:t>кезінде қолданылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәуекелдерді басқарудың </w:t>
+              <w:t>тәуекелдерді басқарудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлгілік жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үлгілік жүйесіне </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="45"/>
+    <w:bookmarkStart w:name="z17" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәуекелдердің базалық өлшемшарттары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 18.09.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Қаржы министрінің 24.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 989</w:t>
+        <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3221,51 +3239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы санына шаққанда, бастапқыда бекітілген мемелекеттік органның дамыту жоспарында (бұдан әрі – даму жоспары) көзделген бюджеттік бағдарламалардың қол жеткізбеген түпкілікті нәтиженің көрсеткіштерінің үлесі, %-бен</w:t>
+Жалпы санына шаққанда, бастапқыда бекітілген мемелекеттік органның дамыту жоспарында (бұдан әрі – даму жоспары) көзделген бюджеттік бағдарламалардың қол жеткізбеген нәтиженің көрсеткіштерінің үлесі, %-бен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4123,51 +4141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органды қаржыландырудың жылдық көлемі, млн. тенге</w:t>
+Мемлекеттік органды қаржыландырудың жылдық көлемі, млн. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4533,51 +4551,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылаумен қамтылған, мемлекеттік сатып алу рәсімдерінің санына шаққанда әкімшілік жауапкершілікке тартуға әкелген, мемлекеттік сатып алулар туралы заңнаманың сақталуын бұзушылықтардың үлесі</w:t>
+Бақылаумен қамтылған, мемлекеттік сатып алу рәсімдерінің санына шаққанда әкімшілік жауапкершілікке тартуға әкелген, мемлекеттік Қазақстан Республикасының сатып алулар туралы заңнаманың сақталуын бұзушылықтардың үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5394,51 +5412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылаумен қамтылған, мемлекеттік сатып алу рәсімдерінің санына шаққанда әкімшілік жауапкершілікке тартуға әкелген, мемлекеттік сатып алулар туралы заңнаманың сақталуын бұзушылықтардың үлесі</w:t>
+Бақылаумен қамтылған, мемлекеттік сатып алу рәсімдерінің санына шаққанда әкімшілік жауапкершілікке тартуға әкелген, Қазақстан Республикасының мемлекеттік сатып алулар туралы заңнаманың сақталуын бұзушылықтардың үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5599,92 +5617,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы санына шаққанда, бастапқыда бекітілген даму жоспарында көзделген, бюджеттік бағдарламалардың қол жеткізбеген тікелей нәтиженің көрсеткіштерінің үлесі, %-бен</w:t>
-[...40 lines deleted...]
-Жалпы санына шаққанда, бастапқы бекітілген стратегиялық жоспарда көзделген мәндерге жетпеген бюджеттік бағдарламалардың түпкілікті нәтижесі көрсеткіштерінің үлесі, %-бен</w:t>
+Жалпы санына шаққанда, бастапқыда бекітілген даму жоспарында көзделген, бюджеттік бағдарламалардың қол жеткізбеген нәтиженің көрсеткіштерінің үлесі, %-бен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы санына шаққанда, бастапқы бекітілген даму жоспарда көзделген мәндерге жетпеген бюджеттік бағдарламалардың нәтижесі көрсеткіштерінің үлесі, %-бен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5803,113 +5821,93 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...61 lines deleted...]
-Алдыңғы бақылаумен анықталған, мемлекетттік сатып алу қорытындысына әсері тиген, анықталған мемлекеттік сатып алулар туралы бұзушылықтардың ауқымы</w:t>
+              <w:t>
+Соңғы 2 (екі) жылда "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының Кодексіне сәйкес әкімшілік жауапкершілікке тартылған тұлғалардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдыңғы бақылаумен анықталған, мемлекетттік сатып алу қорытындысына әсері тиген, анықталған Қазақстан Республикасының мемлекеттік сатып алулар туралы заңнаманың бұзушылықтардың ауқымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6246,64 +6244,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталық мемлекеттік органдардың бюджеттік бағдарламалар мақсаттары мен көрсеткіштеріне қол жеткізу бойынша қызметінің тиімділігін бағалау нәтижелері, %-бен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6324,55 +6308,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>