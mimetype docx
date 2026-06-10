--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e6230c" w14:textId="3e6230c">
+    <w:p w14:paraId="9e4518f" w14:textId="9e4518f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2036,190 +2036,408 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Ішкі мемлекеттік аудит органдары мерзімді негізде тәуекел критерийлерінің тиімділігіне (өзектілігіне) мониторинг жүргізеді, соның нәтижелері бойынша критерийлер алынып тасталады немесе тәуекелдер тізбесіне өзгертулер мен толықтырулар енгізу жолымен өзгертіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z11" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Ішкі мемлекеттік аудит органдары қызметінің басқа бағыттары бойынша шұғыл ден қою тәуекелдерінің бейіні негізінде тәуекелдерді басқару жүйесін басқару.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z12" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Шұғыл ден қою тәуекелдерінің бейіні (бұдан әрі - Бейін) мемлекеттік аудит объектілерімен автоматтандырылған ақпараттық жүйені пайдалана отырып, уақытында бұзушылықтардың алдын алу және болдырмау құралы болып табылады және оның нәтижелері ескерту – профилактикалық сипатта болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z33" w:id="38"/>
+    <w:bookmarkStart w:name="z33" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Тәуекелдерді басқару жүйесі шұғыл ден қою тәуекелдерінің бейіні негізінде сонымен қатар камеральды бақылау жүргізу кезінде пайдаланылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z34" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z34" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Бейін құру үшін тәуекелдер мен бұзушылықтардың тізбесін қалыптастыру қажет. Мемлекеттік аудит объектілерінің тізбесін қалыптастыру үшін деректерді таңдау шарттарын жинауды анықтаумен, бейін белгілі бір тәуекел/ бұзушылыққа әзірленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z35" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Бейінді әзірлеу дегеніміз мемлекеттік аудит объектілерінің қызметі туралы зерделеу, талдау және деректерді салыстыру, соның ішінде ақпараттық жүйелерден деректер, мемлекеттік аудит және қаржылық бақылау нәтижелері.       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z36" w:id="41"/>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Әзірленген бейіндер тәуекелдер бейінінің тізілімінде қалыптасады, онда рет саны, бейін атауы, күні, тәуекел/бұзушылықтың сипатталуы және басқа да деректер мазмұндалады және ішкі мемлекеттік аудит органының басшысымен бекітіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z37" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Ішкі мемлекеттік аудит органдары жұмыс істелген бейіндердің нәтижелерінің нақтылығын тексереді (тәуекел/бұзушылық расталды/расталған жоқ). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z38" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Егер тәуекелдер/бұзушылықтар расталған жағдайда, ішкі мемлекеттік аудит органдарымен мемлекеттік аудит объектісіне қатысты тиісті ден қою шараларын қолдану туралы шешім қабылданады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік аудит жүргізу, соның ішінде жоспардан тыс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2230,70 +2448,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хаттарды, тәуекел/бұзушылықтарды жою туралы және/немесе орындаушының жауапкершілігін қарау туралы, алдағы уақытта оларға жол бермеу бойынша шаралар қолдану туралы хабарламалар жіберу және басқалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тәуекелдер/бұзушылықтар туралы мәліметтерді басқа да құзыретті органдарға жіберу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="44"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Ішкі мемлекеттік аудит органдары мерзімді негізде тәуекел критерийлерінің тиімділігіне (өзектілігіне) мониторинг жүргізеді, соның нәтижелері бойынша критерийлер алынып тасталады немесе тәуекелдер тізбесіне өзгертулер мен толықтырулар енгізу жолымен өзгертіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2424,90 +2642,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқарудың үлгілік жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 Қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="45"/>
+    <w:bookmarkStart w:name="z14" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел матрицасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z15" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z15" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5638800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2729,68 +2947,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">үлгілік жүйесіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="47"/>
+    <w:bookmarkStart w:name="z17" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәуекелдердің базалық өлшемшарттары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 18.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6480,31 +6698,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>