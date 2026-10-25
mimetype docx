--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e05b32" w14:textId="5e05b32">
+    <w:p w14:paraId="553e241" w14:textId="553e241">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2403,74 +2403,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Сот отырысының жазылуын қамтамасыз ететін сервер, жабдық, оларға қол жеткізуге мүмкіндік бермейтін шаралармен қамтамасыз етіледі. Серверге қол жеткізу тәртібі "Ақпараттандыру туралы" Қазақстан Республикасының </w:t>
+      20. Сот отырысының жазылуын қамтамасыз ететін сервер, жабдық, оларға қол жеткізуге мүмкіндік бермейтін шаралармен қамтамасыз етіледі. Серверге қол жеткізу тәртібі "Киберқауіпсіздік туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Іске қоса тіркелген сот отырысының аудио-, бейнежазба көшірмелерінің сақталуына, судьяның істі қарау кезеңінде және істі мұрағатқа өткізгенге дейін сот отырысының хатшысы, іс мұрағатқа тапсырылғаннан сәттен бастап сот мұрағатшысы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3145,100 +3207,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Іс жабық сот отырысында қаралған жағдайда, іске қатысушы адамдарға және олардың өкілдеріне сот отырысының аудио-, бейнежазбасы берілмейді, оларға сот отырысының аудио-, бейнежазбасымен таныстыруды қамтамасыз ету мүмкіндігі сотта жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z51" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Ақпараттық қауіпсіздікті қамтамасыз ету мақсатында сот қызметкері аудио-, бейнежазбасының көшірмесін жазудан бұрын материалдық (электрондық) жеткізгішті форматтайды.</w:t>
+      33. Киберқауіпсіздікті қамтамасыз ету мақсатында сот қызметкері аудио-, бейнежазбасының көшірмесін жазудан бұрын материалдық (электрондық) жеткізгішті форматтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Сотының аппаратының) басшысының м.а. 15.05.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 6001-17-7-6/185</w:t>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3421,142 +3483,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сот отырысының барысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түсіріп алуды қамтамасыз ететін</w:t>
+              <w:t>түсіріп алуды қамтамасыз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудио-, бейнежазба құралдарын</w:t>
+              <w:t>ететін аудио-, бейнежазба</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық қолдану, аудио-,</w:t>
+              <w:t>құралдарын техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бейнежазбаны сақтау және жою,</w:t>
+              <w:t>қолдану, аудио-, бейнежазбаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудио-, бейнежазбаға қол</w:t>
+              <w:t>сақтау және жою, аудио-,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеткізу қағидаларына</w:t>
+              <w:t>бейнежазбаға қол жеткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t> нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3577,51 +3639,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Судья_______________________</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3642,717 +3704,338 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Судья_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(Т.А.Ә. (болған жағдайда)</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соттың атауы)</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің Т.А.Ә.</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда))</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>(тұрғылықты жері, телефон нөмірі)</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(тұрғылықты жері, телефон </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот отырысының аудио-,бейнежазба көшірмесін беру туралы арыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (Қазақстан Республикасы Жоғарғы Соты аппараты) басшысының 25.08.2020 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 20</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...60 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+      Маған ____________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ж "___" қылмыстық іс/материал бойынша сот отырысының аудио-, бейне жазба көшірмесін ________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(материалдық (электрондық) жеткізгіште/цифрлық сервис арқылы (астын сызыңыз)) беруіңізді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналарды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылатын сот отырысының аудио-,бейнежазба көшірмесін тек сот ісін жүргізу мақсатында, сондай-ақ нақты деректерді анықтау мақсатында пайдалануға;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер субъектінің құқықтары мен бостандықтары бұзылатын сондай-ақ озге де жеке және (немесе) заңды тұлғалардың заңды мүдделері қозғалатын болса, дербес деректерді таратуға жол бермеуге міндеттенемін.</w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      Азаматтардың конституциялық құқықтарын бұзғаны, сонымен қатар "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ ж. "____" ________________________________ ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Азаматтардың конституциялық құқықтарын бұзғаны, сонымен қатар "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұзғаны үшін заңда белгіленген әкімшілік (ӘҚБтК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4370,103 +4053,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) және қылмыстық (ҚР ҚК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>147-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) жауаптылық туралы ескертілдім.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалдық (электрондық) жеткізгіш қандай да бір жазбаларсыз қоса беріліп отыр.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса берілген материалдық (электрондық) жеткізгіштің форматталатыны және ондағы бар ақпараттың жойылатыны туралы хабардармын және онымен келісемін.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      (күні) ________(қолы)__________</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________ __________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4515,116 +4217,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сот отырысының барысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түсіріп алуды қамтамасыз ететін</w:t>
+              <w:t>түсіріп алуды қамтамасыз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудио-, бейнежазба құралдарын</w:t>
+              <w:t>ететін аудио-, бейнежазба</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық қолдану, аудио-,</w:t>
+              <w:t>құралдарын техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бейнежазбаны сақтау және жою</w:t>
+              <w:t>қолдану, аудио-, бейнежазбаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудио-, бейнежазбаға қол</w:t>
+              <w:t>сақтау және жою, аудио-,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеткізу қағидаларына</w:t>
+              <w:t>бейнежазбаға қол жеткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4710,322 +4425,296 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(өтініш берушінің Т.А.Ә</w:t>
+              <w:t>(өтініш берушінің Т.А.Ә.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда)</w:t>
+              <w:t>(болған жағдайда))</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тұрғылықты жері, телефон</w:t>
+              <w:t xml:space="preserve">(тұрғылықты жері, телефон </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сот отырысының аудиожазба көшірмесін беру туралы арыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Соты аппараты) басшысының 21.06.2021 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 26</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...115 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___ж "___" азаматтық және әкімшілік істер, әкімшілік құқық бұзушылық туралы істер </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша сот отырысының аудиожазба көшірмесін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(материалдық (электрондық) жеткізгіште/цифрлық сервис арқылы (астын сызыңыз)) беруіңізді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мыналарды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ұсынылатын сот отырысының аудиожазба көшірмесін тек сот ісін жүргізу мақсатында, сондай-ақ нақты деректерді анықтау мақсатында пайдалануға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер субъектінің құқықтары мен бостандықтары бұзылатын сондай-ақ озге де жеке және (немесе) заңды тұлғалардың заңды мүдделері қозғалатын болса, дербес деректерді таратуға жол бермеуге міндеттенемін.</w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      Азаматтардың конституциялық құқықтарын бұзғаны, сонымен қатар, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20____ ж. "____" ________________________________ ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Азаматтардың конституциялық құқықтарын бұзғаны, сонымен қатар, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұзғаны үшін заңда белгіленген әкімшілік (ӘҚБтК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5043,103 +4732,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) және қылмыстық (ҚР ҚК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>147-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) жауаптылық туралы ескертілдім.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалдық (электрондық) жеткізгіш қандай да бір жазбаларсыз қоса беріліп отыр.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса берілген материалдық (электрондық) жеткізгіштің форматталатыны және ондағы бар ақпараттың жойылатыны туралы хабардармын және онымен келісемін.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      (күні) _______(қолы)__________</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______ __________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5147,55 +4855,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>