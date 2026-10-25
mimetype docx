--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="90ac6ed" w14:textId="90ac6ed">
+    <w:p w14:paraId="882f95f" w14:textId="882f95f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -776,156 +776,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жергілікті өзін-өзі басқарудың аумақтық кеңестері туралы үлгілік ереже (бұдан әрі – Ереже) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және республикалық маңызы бар қала, астана, облыстық маңызы бар қала әкімдігі (бұдан әрі – Әкімдік) жанындағы жергілікті өзін-өзі басқарудың аумақтық кеңесі қызметінің нысанын, негізгі міндеттерін, қабылдайтын шешімдерінің мәртебесін және қызметінің басқа да ұйымдастырушылық мәселелерін, өкілеттіктерін, оның басшысын және оны сайлау тәртібін өкілеттіктерін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және астана, республикалық маңызы бар қала, облыстық маңызы бар қала әкімдігі (бұдан әрі – Әкімдік) жанындағы жергілікті өзін-өзі басқарудың аумақтық кеңесі қызметінің нысанын, негізгі міндеттерін, қабылдайтын шешімдерінің мәртебесін және қызметінің басқа да ұйымдастырушылық мәселелерін, өкілеттіктерін, оның басшысын және оны сайлау тәртібін өкілеттіктерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 60</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> мәселелері бойынша республикалық маңызы бар қала, астана, облыстық маңызы бар қала әкімінің (бұдан әрі – Әкім) халықпен өзара іс-қимыл мәселелері бойынша республикалық маңызы бар қала, астана, облыстық маңызы бар қала мәслихатының (бұдан әрі – Мәслихат) шешімдері негізінде құрылатын Әкімдік жанындағы консультативтік-кеңесші орган болып табылады.</w:t>
+        <w:t>
+      2. Жергілікті өзін-өзі басқарудың аумақтық кеңесі (бұдан әрі – Кеңес) қалалық мәслихат депутаттарын сайлау бойынша бір немесе бірнеше сайлау округінің шекараларындағы тұрғын үй-коммуналдық шаруашылықтың жұмыс істеуі, аумақтың санитариялық жай-күйі (бұдан әрі – аумақтық маңызы бар мәселелер) және құқық бұзушылықтардың алдын алу мәселелері бойынша астана, республикалық маңызы бар қала, облыстық маңызы бар қала әкімінің (бұдан әрі – Әкім) халықпен өзара іс-қимыл мәселелері бойынша астана, республикалық маңызы бар қала, облыстық маңызы бар қала мәслихатының (бұдан әрі – Мәслихат) шешімдері негізінде құрылатын Әкімдік жанындағы консультативтік-кеңесші орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кеңестің негізгі міндеттері, қызмет нысаны және өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -958,106 +1000,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кеңестің негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық маңызы бар мәселелерді шешу және құқық бұзушылықтардың алдын алу бойынша Қазақстан Республикасы азаматтарының құқықтарын іске асыруға жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматтарымен жұмыс істеуде өкілді және атқарушы органдарға көмек көрсету болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кеңестің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдарға аумақтық маңызы бар мәселелер және құқық бұзушылықтардың алдын алу бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1083,349 +1191,485 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумағына кіру шектелген мекемелер мен ұйымдарды қоспағанда, Кеңес шекарасы шегіндегі аумақтық маңызы бар мәселелерді шешумен байланысты мекемелер мен ұйымдарға бару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кеңес шекарасы шегінде абаттандыру, тұрғын үй-коммуналдық шаруашылық, санитариялық жағдай және құқық бұзушылықтың алдын алу мәселелері бойынша азаматтардың пікірлерін зерделеу, талдау және ескеру;</w:t>
-[...17 lines deleted...]
-      азаматтарды тұрғын үй және үй маңы аумақтарының сақталуын, пайдаланылуын, жөнделуін, абаттандырылуын жақсарту мәселелерін шешуге тарту;</w:t>
+      Кеңес шекарасы шегінде абаттандыру, тұрғын үй-коммуналдық шаруашылық, санитариялық жағдай және құқық бұзушылықтың алдын алу мәселелері бойынша Қазақстан Республикасы азаматтарының пікірлерін зерделеу, талдау және ескеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматтарының тұрғын үй және үй маңы аумақтарының сақталуын, пайдаланылуын, жөнделуін, абаттандырылуын жақсарту мәселелерін шешуге тарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес шекарасы шегінде құқық бұзушылықтардың алдын алу бойынша қызметті жүзеге асыруға жәрдемдесу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес шекарасы шегінде полицияның учаскелік инспекторларының жұмысын жақсарту бойынша уәкілетті органдарға ұсыныстар енгізу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кеңес қызметінің нысандары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтық маңызы бар мәселелер бойынша Қазақстан Республикасы азаматтарын қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкіммен, депутаттармен және басқа лауазымды тұлғалармен Қазақстан Республикасы азаматтарының өтініштері бойынша жергілікті маңызы бар мәселелерді талқылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық маңызы бар мәселелер бойынша азаматтардың Әкіммен, мәслихат депутаттарымен және басқа лауазымды тұлғалармен кездесулерін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық бұзушылықтарды жасауға төзбеушілікті насихаттауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматтарымен құқық бұзушылықтардың алдын алуға бағытталған түсініктемелік-құқықтық жұмыстарды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына сәйкес қызметтің басқа да нысандары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кеңесті құру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кеңес Мәслихаттың шешімі негізінде қалалық мәслихат депутаттарын сайлау бойынша бір немесе бірнеше сайлау округтерінің шекарасында Әкім ұсынған құрамда құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалада құрылатын Кеңестің саны туралы, олардың шекаралары және сандық құрамы туралы ұсыныстарды тиісті Әкімдік Мәслихатқа ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кеңестің дербес құрамын еңбек ұжымдары, қоғамдық ұйымдар, пәтер иелері кооперативтерінің ұсынымы бойынша қалалық мәслихат депутаттарын сайлау бойынша бір немесе бірнеше сайлау округтерінің тұрғындары арасынан Әкім айқындайды және Мәслихат бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңестің құрамына Кеңестің шекарасына кіретін сайлау округтері бойынша сайланған қалалық мәслихаттың депутаттары кіре алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1454,146 +1698,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес құрамының саны тақ сан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңестің дербес құрамы әрбір бес жыл сайын Әкімнің ұсынысы бойынша жаңартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақтың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кеңес туралы ережені осы Үлгілік ереженің негізінде Әкімдік әзірлейді және Мәслихат бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z22" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Кеңестің төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кеңестің төрағасын Кеңес құрамы арасынан Әкім ұсынған кандидатуралар арасынан қоғамдық бастамада Кеңес мүшелері сайлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңестің төрағасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1658,410 +1964,410 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес аумағындағы аумақтық маңызы бар мәселелерді қарайтын мемлекеттік билік органдарында, ұйымдар мен мекемелерде Кеңестің мүдделерін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңестің тапсырмасы бойынша өзге де мәселелерді шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Кеңестің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кеңестің бірінші отырысын Әкім немесе ол уәкілеттік берген адам ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңестің бірінші отырысында ашық дауыс берумен Кеңестің төрағасы және хатшысы сайланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хатшы жұмыс жоспарын әзірлеуді қамтамасыз етеді, отырысқа материалдарды дайындауды ұйымдастырады, отырыстың өтетін орны, уақыты және күн тәртібі туралы Кеңес мүшелеріне хабарлайды, отырыстың хаттамасын ресімдейді және іс жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Кеңес жұмысының негізгі нысаны отырыстар болып табылады. Кеңес отырыстары оның жалпы құрамының кемінде үштен екісі қатысқан жағдайда заңды деп саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңес отырыстары ашық болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Кеңес шешімі ашық дауыс берумен қабылданады және егер оған Кеңестің қатысып отырған мүшелерінің көпшілік дауысы берілсе, қабылданды деп саналады. Дауыс тең болған жағдайда төрағаның дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z28" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Кеңестің шешімі ұсынымдық сипатқа ие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z29" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кеңес отырыстарына Әкім немесе ол уәкілеттік берген адам қатыса алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z30" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Кеңестің шешімі хаттама түрінде ресімделеді және Әкім аппараты мен тиісті мекемелер мен ұйымдарға жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z31" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Кеңес қызметінің тоқтатылуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Кеңес қызметі тиісті Мәслихаттың шешімі бойынша тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2387,31 +2693,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>