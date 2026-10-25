--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="362da85" w14:textId="362da85">
+    <w:p w14:paraId="f1bb3b6" w14:textId="f1bb3b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,470 +102,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 10 қарашадағы № 1061 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 22 желтоқсанда № 12452 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасының Заңы 14-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41-31) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...190 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Азаматтық әуе кемелерін пайдаланушыны сертификаттау және оған сертификат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Азаматтық авиация комитеті (Б.К. Сейдахметов):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылауды өзіме қалдырамын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -942,5880 +838,5530 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1061 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық әуе кемелерін пайдаланушыны сертификаттау және оған сертификат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.08.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="9"/>
+    <w:bookmarkStart w:name="z98" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Азаматтық әуе кемелерін пайдаланушыны сертификаттау және оған сертификат беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасының Заңы 14-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41-31) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (бұдан әрі – Заң) және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Азаматтық әуе кемелерін пайдаланушыны сертификаттау және оған сертификат беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасының Заңы 14-бабының 41-31) тармақшасына және (бұдан әрі – Заң) және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының 1) тармақшасына сәйкес әзірленді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2. Қағида сертификаттау және "Пайдаланушы сертификатын беру" мемлекеттік қызметті көрсетуді (бұдан әрі - мемлекеттік қызмет), сондай-ақ жолаушылардың, багаждың, жүктің және почта жөнелтілімдерінің коммерциялық тасымалдарын (әуе тасымалдарын) жүзеге асыратын авиакомпаниялардың азаматтық әуе кемелерін пайдаланушы сертификатын (бұдан әрі - пайдаланушы сертификаты) тоқтата тұру және кері қайтарып алу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің 29.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 450</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қағида сертификаттау және "Пайдаланушы сертификатын беру" мемлекеттік қызметті көрсетуді (бұдан әрі - мемлекеттік қызмет), сондай-ақ жолаушылардың, багаждың, жүктің және почта жөнелтілімдерінің коммерциялық тасымалдарын (әуе тасымалдарын) жүзеге асыратын авиакомпаниялардың азаматтық әуе кемелерін пайдаланушы сертификатын (бұдан әрі - пайдаланушы сертификаты) тоқтата тұру және кері қайтарып алу тәртібін айқындайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+      3. Мемлекеттік көрсетілетін қызметті азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі - уәкілетті ұйым) атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z102" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3-1. Азаматтық әуе кемелерін пайдаланушы куәлігін беру үшін "Қазақстан Республикасының азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 24 наурыздағы № 177 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен төлем алынады (Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тізілімінде № 32120 болып тіркелді). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің тізбесін және азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы № 167 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізілімінде № 32089 болып тіркелген) (бұдан әрі - азаматтық авиация саласындағы уәкілетті ұйымның ақылы қызметтерінің тізбесіне және азаматтық авиация саласындағы төлем мөлшерлемелері) төлемақы мөлшерлемесі айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3. Мемлекеттік көрсетілетін қызметті азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі - уәкілетті ұйым) атқарады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      Азаматтық әуе кемелерін пайдаланушыны сертификаттау уәкілетті ұйымның бюджетіне төлем түскеннен кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 220</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Көлік министрінің 17.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t>
+      4. Халықаралық коммерциялық тасымалдау құқығын беретін пайдаланушы сертификатын алғаш рет алған авиакомпания Халықаралық азаматтық авиация ұйымында (бұдан әрі – ИКАО) тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-      Азаматтық әуе кемелерін пайдаланушыны сертификаттау уәкілетті ұйымның бюджетіне төлем түскеннен кейін жүзеге асырылады.</w:t>
+      Тіркеу мүшелік жарнаны төлей отырып, өтініш берушінің (пайдаланушының) ИКАО-ға жіберген сұрау салуы арқылы жүзеге асырылады. Одан кейін уәкілетті ұйым ИКАО интернет-ресурсында өтініш берушінің пайдаланушы сертификатын нақты алғанын растайды. Расталғаннан кейін ИКАО үш әріптік кодты және пайдаланушының шақыру атауын тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Көлік министрінің 17.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      5. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, көрсету нәтижесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Көлік министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+        <w:t>
+      6. Сертификаттау мынадай тәртіпте жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтiнiмдi беру алдындағы кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің уәкілетті ұйымға құжаттармен бірге өтінім беруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құжаттаманы бағалау және шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті ұйымға өтініш берушіге сертификаттық тексеру жүргізуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шешім қабылдау және пайдаланушы сертификатын беру (беруден бас тарту).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сертификаттау мен пайдаланушы сертификатын берудің жалпы мерзімі – өтінім берілген сәттен бастап алпыс төрт жұмыс күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл мерзім өтініш берушіге 2 (екі) күнтізбелік күн ішінде хабарлай отырып, осы Қағидалардың 21-тармағына сәйкес белгіленетін 2-деңгейді анықталған сәйкессіздіктерін жою үшін қажетті мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түзету іс-қимылдарының жоспарында көрсетілген мерзімді уәкілетті ұйым өтініш беруші оны өзгерту қажеттілігі туралы негіздеме ұсынған жағдайда үш айдан аспайтын мерзімге бір реттен артық емес мерзімге ұзартады, бұл туралы өтініш берушіге 2 (екі) күнтізбелік күн ішінде хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзгерістер енгізу мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы өзгерген кезде сертификатқа және/немесе онымен байланысты пайдалану ерекшеліктеріне – 10 жұмыс күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z105" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланылатын бір типтегі әуе кемесін (лерін) пайдаланушының сертификатын пайдалану ерекшеліктеріне енгізген кезде – 20 жұмыс күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z106" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұрын пайдаланылмаған басқа типтегі әуе кемесін (лерін) пайдаланушының сертификатын пайдалану ерекшеліктеріне енгізген кезде – 30 жұмыс күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z107" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұшудың басқа түрлерін пайдаланушы сертификатын пайдалану ерекшеліктеріне енгізген кезде, оның ішінде арнайы бекітулер – 30 жұмыс күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z108" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әуе кемелерін пайдаланушы сертификатының пайдалану ерекшеліктерінен алып тастаған кезде – 3 жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушы сертификатын уәкілетті ұйымның мөрімен расталған көшірмесін беру – 2 (екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Көлік министрінің 29.12.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сертификаттау мынадай тәртіпте жүзеге асырылады:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      8. Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтiнiмдi беру алдындағы кезең;</w:t>
+      1) азаматтық әуе кемелерiн пайдаланушының сертификаты - уәкілетті ұйым берген сертификаттау талаптарына және осы Қағидаларға сәйкестiгiн куәландыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтініш берушінің уәкілетті ұйымға құжаттармен бірге өтінім беруі;</w:t>
+      2) өтінім – өтініш берушінің азаматтық әуе кемелерін пайдаланушының сертификатын алу үшін уәкілетті ұйымға жүгінуі (бұдан әрі - өтінім);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) құжаттаманы бағалау және шешім қабылдау;</w:t>
+      3) өтініш беруші – азаматтық әуе кемелерін пайдаланушы сертификатын алу үшін уәкілетті ұйымға жүгінген Қазақстан Республикасының заңды тұлғасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уәкілетті ұйымға өтініш берушіге сертификаттық тексеру жүргізуі;</w:t>
+      3-1) сәйкестік туралы декларация – ұсынылатын қызмет түрлеріне қолданылатын сертификаттау талаптарын қолдауға және сақтауға міндеті, сәйкестік жөніндегі барлық нормалары мен қағидалардың толық тізбесін қамтитын пайдаланушының құжаты. Әрбір сертификаттау талабына нұсқаулыққа немесе басқа құжатқа қысқаша сипаттама немесе сілтеме берілуі қажет. Сипаттама немесе сілтеме сәйкестікті бағалау әдісін сипаттайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...192 lines deleted...]
-      Пайдаланушы сертификатын уәкілетті ұйымның мөрімен расталған көшірмесін беру – 2 (екі) жұмыс күнін құрайды.</w:t>
+        <w:t xml:space="preserve">
+      4) сертификаттық талаптар – "Азаматтық әуе кемелерін пайдаланушыларға қойылатын сертификаттық талаптарды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 153 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11459 болып тіркелген, 2015 жылғы 28 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) әуе тасымалдарын, авиациялық жұмыстарды жүзеге асыратын азаматтық әуе кемелерінің пайдаланушыларына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+        <w:t xml:space="preserve">      5) алып тасталды - ҚР Көлік министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...89 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      4) сертификаттық талаптар – "Азаматтық әуе кемелерін пайдаланушыларға қойылатын сертификаттық талаптарды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 153 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11459 болып тіркелген, 2015 жылғы 28 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) әуе тасымалдарын, авиациялық жұмыстарды жүзеге асыратын азаматтық әуе кемелерінің пайдаланушыларына қойылатын </w:t>
-[...19 lines deleted...]
-        <w:t>;</w:t>
+      6) іс-шаралар жоспары – сертификаттауға дейін тексеру үшін уәкілетті ұйымға ұсынылуға тиіс іс-шаралар, қызмет түрлері, бағдарламалар, ӘК сатып алу және өндіріс құралдары тізбеленген пайдаланушының негізгі құжаты. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) алып тасталды - ҚР Көлік министрінің 29.12.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi); 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сертификаттауды жүргізу тәртібі және мемлекеттік қызмет көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) іс-шаралар жоспары – сертификаттауға дейін тексеру үшін уәкілетті ұйымға ұсынылуға тиіс іс-шаралар, қызмет түрлері, бағдарламалар, ӘК сатып алу және өндіріс құралдары тізбеленген пайдаланушының негізгі құжаты. </w:t>
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Өтiнiмдi беру алдындағы кезең</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z24" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өтiнiмдi алғашқы рет беру алдындағы кезең өтініш берушінің уәкілетті ұйымға пайдаланушының сертификатын алу ниеті туралы алдын ала жүгінуін көздейді, онда оған ұшулардың рұқсат етілген түріне, өтініш беруші ұсынатын мәліметтерге және өтінішті, сертификаттау мерзімін қарау кезінде қолданылатын рәсімдерге қатысты, ресми өтініш берген кезде ұсынылатын құжаттардың нысаны мен мазмұны туралы толыққанды ақпарат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өз кезегінде, өтiнiш беруші алдын ала бағалау үшін пайдалануға жоспарланатын әуе кемелерінің түріне, оның ұшу қауіпсіздігін қамтамасыз ету үшін қаржы-экономикалық жағдайына, құқықтық жағдайы және қызмет түрлері және ұсынылатын тасымалдауларға сәйкес келетін маршруттардың құрылымына, ұшу географиясы мен аудандарын және ұсынылатын тасымалдар үшін жарамды әуе кемелерінің уақытша орналасу орындарын, тасымалдаулардың жоспарланатын рентабельдiгiне, бiлiктi персоналдың бар болуына, қажеттiлiктерге немесе сұранысқа ие және қоғам мүдделеріне жауап беретін қызмет көрсетудің деңгейіне қатысты ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 220</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi); 15.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 159</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 29.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 450</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z100" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...55 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Өтiнiмдi алғашқы рет беру алдындағы кезең өтініш берушінің уәкілетті ұйымға пайдаланушының сертификатын алу ниеті туралы алдын ала жүгінуін көздейді, онда оған ұшулардың рұқсат етілген түріне, өтініш беруші ұсынатын мәліметтерге және өтінішті, сертификаттау мерзімін қарау кезінде қолданылатын рәсімдерге қатысты, ресми өтініш берген кезде ұсынылатын құжаттардың нысаны мен мазмұны туралы толыққанды ақпарат беріледі.</w:t>
-[...20 lines deleted...]
-    </w:p>
+      9-1. Бастапқы сертификаттау кезінде өтініш беруші жоспарланып отырған қызметті жүзеге асыру және ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз ету үшін авиация персоналын кәсіптік даярлауға, әуе кемелерінің ұшуға жарамдылығын қолдауға, жабдықтарды, құралдарды сатып алуға, еңбекке ақы төлеу қорына және өзге де шығыстарға қаржы ресурстарын бөлуді қамтитын қызметтің кеңейтілген қаржы-экономикалық жоспарын ұсынады. Қызметтің қаржы-экономикалық жоспарын пайдаланушы сертификатын алуға үміткер заңды тұлғаның меншік иесі (қатысушылары, акционерлері) бекітеді. Жеткілікті қаржы ресурстарының болуы өтініш берушінің банктік шотынан соңғы үш айдағы тиісті үзінді көшірмемен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 450</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 9-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="26"/>
+    <w:bookmarkStart w:name="z25" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Уәкілетті ұйым жүгінген күннен бастап он жұмыс күні мерзімінде өтініш берушіге ИКАО құжаттарының және осы Қағидалардың талаптарын ескере отырып дайындалған алдын ала бағалау нәтижелері бойынша оң немесе теріс қорытынды туралы хабарлайды. Оң қорытынды пайдаланушыны ресми өтінім беруге дайындауды бастау үшін негіз болып табылады. Қорытынды теріс болған жағдайда және кемшіліктерді жою мүмкін болған жағдайда, өтініш берушіге кемшіліктерді жойғаннан кейін қайта өтініш беруге мүмкіндік беріледі. Қайтадан жүгінген жағдайда уәкілетті ұйым өтініш берген күннен бастап он жұмыс күні ішінде өтініш берушіге оң немесе теріс қорытынды туралы хабарлайды (байланыс құралдарын пайдалана отырып).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 9-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 15.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 159</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="27"/>
+    <w:bookmarkStart w:name="z27" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Өтінімді және құжаттарды беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Өтінім беруші ұшуларды орындауды бастаудың жоспарланған күніне дейін 60 (алпыс) жұмыс күні мерзімінде Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша пайдаланушы сертификатын алу үшін "цифрлық үкіметтің" www.egov.kz (бұдан әрі – портал) веб-порталына өтінімді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті портал арқылы алу кезінде электрондық цифрлық куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтінім "цифрлық үкіметтің" шлюзі арқылы көрсетілетін қызметті берушінің "Е-лицензиялау" цифрлық жүйесіне (бұдан әрі – ЕЛ) құжаттарды қабылдаған күні жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді өңдеуді көрсетілетін қызметті беруші ЕЛ-ға өтінім келіп түскен кезден бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10. Уәкілетті ұйым жүгінген күннен бастап он жұмыс күні мерзімінде өтініш берушіге ИКАО құжаттарының және осы Қағидалардың талаптарын ескере отырып дайындалған алдын ала бағалау нәтижелері бойынша оң немесе теріс қорытынды туралы хабарлайды. Оң қорытынды пайдаланушыны ресми өтінім беруге дайындауды бастау үшін негіз болып табылады. Қорытынды теріс болған жағдайда және кемшіліктерді жою мүмкін болған жағдайда, өтініш берушіге кемшіліктерді жойғаннан кейін қайта өтініш беруге мүмкіндік беріледі. Қайтадан жүгінген жағдайда уәкілетті ұйым өтініш берген күннен бастап он жұмыс күні ішінде өтініш берушіге оң немесе теріс қорытынды туралы хабарлайды (байланыс құралдарын пайдалана отырып).</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">12. Өтінімге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген "Пайдаланушы сертификатын беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі) 8-тармағында көрсетілген құжаттар қоса беріледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 7-тармағында көзделген жұмыс кестесіне сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), авиациялық жұмыстарды орындауға арналған куәлік, азаматтық әуе кемесін мемлекеттік тіркеу, ұшуға жарамдылық сертификаты, шу бойынша әуе кемесі туралы құжаттар, радиохабар беру аппаратурасын пайдалануға рұқсат туралы мәліметтерді, төлемді растайтын құжатты уәкілетті ұйым "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым электрондық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Кезекті пайдаланушы сертификатын алу үшін өтініш беруші Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттармен бірге өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Құжаттаманы бағалау және шешім қабылдау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Порталға жүгінген кезде өтініш берушінің "жеке кабинетіне" мемлекеттік қызметке сұрау салуды қабылдау туралы мәртебе жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым ұсынылған құжаттарды қарайды, сондай-ақ ұсынылған құжаттарды нұсқаулық материалды пайдалана отырып бағалайды, олар бойынша осы Қағидаларға 3-қосымшаға сәйкес "Пайдаланушы сертификатын алуға арналған өтінім бойынша шешім" нысан бойынша тиісті шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды бағалау кезеңінде құжаттарды қараудың ең ұзақ мерзімі 20 (жиырма) жұмыс күнін құрайды. Өтінім мен қоса берілген құжаттар осы Қағидалардың талаптарына сәйкес келмеген жағдайда өтініш берушіге анықталған сәйкессіздіктерді жою мүмкіндігі беріледі, бұл ретте жою мерзімі он жұмыс күніне белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармағымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімде өтініш беруші анықталған сәйкессіздіктерді жоймаған жағдайда, өтініш берушіге бас тарту себептері көрсетіліп, өтінімді қараудан бас тарту туралы шешім жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...115 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтінім мен құжаттар осы Қағидалардың талаптарына сәйкес келген жағдайда, уәкілетті ұйым өтініш берушіге сертификаттық тексеру кезеңіне көшу туралы шешім жібереді және оны өткізу үшін 4 (төрт) жұмыс күні ішінде уәкілетті ұйымның авиация инспекторлары қатарынан Комиссия (бұдан әрі – Комиссия) құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің жалпы саны тақ санды құрайды, кемінде 3 (үш) адам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы комиссияның мүшесі болып табылатын уәкілетті ұйымның авиациялық инспекторлары қатарынан тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Сертификаттық тексеруді өткізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комиссия 10 (он) жұмыс күні ішінде өтініш берушіге сертификаттық тексеруді авиация инспекторлары үшін уәкілетті ұйым әзірлеген нұсқамалық материалды пайдалана отырып, пайдаланушының белгіленген сертификаттау талаптарына сәйкестігіне, оның ішінде ұшу қауіпсіздігін қамтамасыз ету үшін оның қаржы-экономикалық жағдайына жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сертификаттық тексеру мыналарды қамтиды: база және филиалдар, өкілдіктер объектілерін, ұшуды басқару жүйесі мен бақылау құралдарын, сондай-ақ дайындық және оқу құралдары бағдарламаларын, әуе кемелеріне техникалық қызмет көрсетуді бақылау және жоспарлау жүйелерін тексеру және оқу бағдарламаларын орындау, техникалық қызмет көрсету, ұшу өндірісі және құжаттаманы жүргізу рәсімдерін талдау. Тексеру сонымен қатар ұшу қауіпсіздігін басқару жүйесінің құрылымын, процестерін, қызмет түрлерін және интерфейстерін енгізуді бағалауы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте ғимараттар мен құрылыстардың тиісінше жабдықталғаны және олардың тікелей мақсаты бойынша пайдаланылуы тексеріліп, расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...79 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Пайдаланушы сертификатын алғаш алған кезде, сондай-ақ осы Қағидалардың 41-тармағында көзделген жағдайларда өтініш берушіні сертификаттық тексеру қосымша өтініш берушінің ұшуларға басшылық ету жүйесін көрсетуін, суға мәжбүрлі қонуды көрсетуге еліктеуді, авариялық эвакуацияны көрсетуді, мәлімделген арнайы бекітулерге көрсету мақсатындағы ұшуларды қоса алғанда көрсету мақсатындағы ұшуларды орындауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші төрт көрсету мақсатындағы ұшуларды орындайды. Пайдаланушы жауапты авиация инспекторларының бақылауымен "С" немесе "D" деңгейінен төмен емес ұшу тренажерларында әуе кемелерін қауіпсіз пайдалану мүмкіндігін көрсеткен жағдайда, көрсету мақсатындағы ұшулардың бұл саны екі ұшуға дейін қысқартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сертификаттық тексеру нәтижелері бойынша өтініш беруші объектілерінің нақты жай-күйін, пайдаланушының сертификатын беру мүмкіндігі немесе мүмкін еместігі туралы қорытындыларды көрсете отырып, Қағидаларға 4-қосымшаға сәйкес нысан бойынша екі данада сертификаттық тексеру актісі (бұдан әрі – Акт) жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актінің жобасы комиссия мүшелеріне талқылауға ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мазмұнымен келіскен кезде актіге комиссия төрағасы мен мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келiспеушiлiктер туындаған жағдайда комиссия мүшелерiнiң жалпы санының көпшiлiгi дауыс берген жағдайда шешiм қабылданады. Актінің мазмұнымен келіспеген комиссия мүшесі жазбаша түрде ерекше пікір білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерекше пікірде келіспеушіліктің нақты себептері және олардың негіздемесі, сондай-ақ ұсынылған тұжырымдар көрсетіледі. Комиссия мүшелері ерекше пікірді міндетті түрде хаттаманы ресімдей отырып қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қарау нәтижесінде актіде ерекше пікір ескерілмесе, оны ұсынған комиссия мүшесі "Ерекше пікірмен" деген белгісі бар актіге қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы мен мүшелері қол қойған акт пайдаланушыға танысу үшін ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сертификаттық тексеру кезінде анықталған сертификаттау талаптарына сәйкессіздіктер үш деңгейге бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-деңгей, 2-деңгей және 3-деңгей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-деңгейге қызметті жүзеге асыруға кедергі келтіретін сертификаттау талаптарына сәйкессіздіктер жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-деңгейге қызметті уәкілетті ұйыммен келісілген мерзімде оны жою немесе шектеулер енгізу шартымен оны жүзеге асыруға кедергі келтірмейтін сертификаттау талаптарына сәйкессіздіктер жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-деңгейге қызметті жүзеге асыруға кедергі келтірмейтін және өндірісті жетілдіру кезінде оны жоюға жататын сертификаттау талаптарына сәйкессіздіктер жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-деңгейдегі сертификаттау талаптарына сәйкессіздіктер өтініш берушінің техникалық және қаржылық мүмкіндіктеріне сүйене отырып, өтініш берушінің адам өмірі мен денсаулығын, қоршаған ортаны қорғауды, ұшу қауіпсіздігін және авиациялық қауіпсіздікті қамтамасыз етуге қабілетсіздігімен сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-деңгейдегі сертификаттау талаптарына сәйкес келмеген кезде уәкілетті ұйым пайдаланушы сертификатын беруден бас тартады не Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы Қазақстан Республикасының заңнамасында белгіленген жағдайларда және тәртіппен пайдаланушы сертификатының қолданылуын өтінім беруші анықталған сәйкессіздіктерді жойған кезге дейін шектейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-деңгейдің сертификаттау талаптарына сәйкес келмеген кезде уәкілетті ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анықталған сәйкессіздікті жою үшін ол анықталған кезден бастап үш айдан аспайтын мерзімді келіседі. Өтініш беруші анықталған сәйкессіздікті жою бойынша түзету іс-қимылдарының жоспарын әзірлейді және сертификаттық зерттеп-қарау нәтижелерімен танысқан сәттен бастап он жұмыс күні ішінде уәкілетті ұйымға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған сәйкессіздікті жою бойынша өтініш беруші ұсынған шараларды бағалау негізінде түзету іс-қимылдарының жоспарын келіседі не оны негіздемемен пысықтауға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым түзету іс-қимылдарының жоспарында көрсетілген мерзімді өтініш беруші оны өзгерту қажеттігі туралы негіздеме ұсынған жағдайда бір реттен аса емес үш айдан аспайтын мерзімге ұзартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-деңгейдің сертификаттау талаптарына сәйкес келмеген жағдайда түзету іс-қимылдарының жоспары талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушы сертификатын алғаш рет беру кезінде, сертификаттық талаптарға сәйкессіздіктер сертификат берілгенге дейін жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уәкілетті ұйым пайдаланушының жеке және заңды тұлғалардың ұшу қауіпсіздігін және авиациялық қауіпсіздікті қамтамасыз ету жөніндегі қызметін бақылау мен талдауды қамтитын тексеру немесе бақылау мен қадағалаудың өзге де нысандарын жүргізу арқылы жоспарда белгіленген мерзімдерде түзету іс-қимылдары жоспарын ұсынуын және (немесе) түзету іс-қимылдарының орындалуын бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұшу қауіпсіздігін және авиациялық қауіпсіздікті қамтамасыз ету жөніндегі жеке және заңды тұлғалардың қызметін бақылау және талдау, сондай-ақ авиациялық оқиғалар мен оқыс оқиғаларды тергеп-тексеру нәтижелері бойынша ұсынымдарды орындау мақсатында Заң талаптарына сәйкес уәкілетті ұйымның жеке және заңды тұлғалары ұсынған ақпарат, құжаттар мен материалдар негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер өтініш беруші түзету іс-қимылдарының қолайлы жоспарын ұсынбаса немесе түзету іс-қимылдарын уәкілетті ұйыммен келісілген мерзімде орындамаса, 2-деңгейдің сертификаттау талаптарына сәйкес келмеуі 1-деңгейдің сертификаттау талаптарына сәйкес келмейді және уәкілетті ұйым пайдаланушы сертификатын беруден бас тартады немесе бұрын берілген пайдаланушы сертификатын кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Шешім қабылдау және пайдаланушы сертификатын беру (беруден бас тарту)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Пайдаланушы сертификатын беру үшін пайдаланушы сертификатын беру туралы қорытындысы бар сертификаттық зерттеп-қарау актісі негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәкілетті ұйым 3 (үш) жұмыс күні мерзімінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша пайдаланушы сертификатын ресімдеуді және беруді жүргізеді немесе теріс шешім қабылданған жағдайда өтініш берушіге мемлекеттік қызмет көрсетуден дәлелді бас тарту жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау туралы хабарлама Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау қорытындылары бойынша мемлекеттік қызмет көрсету нәтижесі не мемлекеттік қызмет көрсетуден дәлелді бас тарту қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде өтініш берушінің "жеке кабинетіне" мемлекеттік көрсетілетін қызметтің нәтижесі туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...133 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 12.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Пайдаланушы сертификаты қолданылу саласы мен мерзімі көрсетіліп, екі жыл мерзімге беріледі және басқа тұлғаға беруге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...241 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 23-1-тармақпен толықтырылды - ҚР Көлік министрінің 17.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Уәкілетті ұйымның басшысының немесе оны алмастырушы тұлғаның қолымен және мөрімен расталған пайдаланушы сертификатының көшiрмесi және онымен байланысты пайдалану ерекшеліктерінің көшірмелері әуе кемесінің бортында болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z45" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Пайдаланушының сертификатын беруден бас тарту үшін Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайларда пайдаланушының сертификатын беруден бас тарту туралы қорытындысы бар сертификаттық зерттеп-қарау тексеру актісі негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Уәкілетті ұйым пайдаланушы сертификатын беруден бас тарту туралы шешім қабылданған күннен бастап, мерзімі үш жұмыс күні ішінде өтініш берушіге жазбаша түрде дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z99" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Уәкілетті ұйым мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық авиация саласындағы уәкілетті орган бұйрық мемлекеттік тіркеуден өткеннен кейін үш жұмыс күні ішінде Бірыңғай байланыс орталығына мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-1-тармақпен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi); жаңа редакцияда - ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Уәкілетті ұйымның әкімшілік актіні әкімшілік (сотқа дейінгі) тәртіппен қабылдауға байланысты әкімшілік әрекетіне (әрекетсіздігіне) шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес жүргізеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің шағымы "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Пайдаланушы сертификатын беру үшін пайдаланушы сертификатын беру туралы қорытындысы бар сертификаттық зерттеп-қарау актісі негіз болып табылады.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+      уәкілетті ұйымның оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қарауына жатады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым Қазақстан Республикасының заңнамасына сәйкес уәкілетті ұйымға және (немесе) азаматтық авиация саласындағы уәкілетті органға және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға, сондай-ақ мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылданса, уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уәкілетті ұйым 3 (үш) жұмыс күні мерзімінде осы Қағидаларға </w:t>
-[...27 lines deleted...]
-      </w:pPr>
+      Уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізген;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тыңдау туралы хабарлама Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...63 lines deleted...]
-      </w:pPr>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 12.04.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 201</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Пайдаланушы сертификатын тоқтата тұру және қайтарып алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z49" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23-1. Пайдаланушы сертификаты қолданылу саласы мен мерзімі көрсетіліп, екі жыл мерзімге беріледі және басқа тұлғаға беруге жатпайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      28. Уәкілетті ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдаланушы сертификаттық талаптар мен шектеулерді сақтамаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының міндетті сақтандыру түрлері туралы заңдарының талаптарына сәйкес сақтандыру қамтамасыз етілмеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) инспекциялық тексеру кезінде, оның ішінде шетел мемлекеттерде, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-3 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленген бірінші деңгейдегі немесе ұшулардың қауіпсіздігіне әсер ететін бұзушылықтар анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пайдаланушы жазбаша өтініш берген жағдайда, пайдаланушы сертификатының қолданылуын толық немесе ішінара шектейді, тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1. Азаматтық авиация саласындағы уәкілетті ұйым мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған құжаттарды бұрмалау арқылы пайдаланушы сертификатын алған, пайдаланушының сертификаттау талаптарына сәйкестігін қолдаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушы сертификатын заңсыз әрекеттер жасаған немесе заңсыз пайдаланған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азаматтық авиация саласындағы уәкілетті ұйымға Қазақстан Республикасы әуе кеңістігінің шегінен тыс жерде орындалған тұрақты емес халықаралық ұшудың күні мен мақсаты туралы хабарламаған не хабарламада анық емес ақпарат ұсынған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы әуе кеңістігінің шегінен тыс тұрақты емес ұшуларды орындайтын азаматтық әуе кемесін пайдаланушының бас офисі Қазақстан Республикасының аумағында орналаспаған және ұйымның қызметі мен операцияларын бағыттауға, бақылауға және үйлестіруге әсер ететін операциялық-қаржылық шешімдер құзыретті мемлекеттік органдардың тексеруі үшін қолжетімсіз болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шет мемлекеттердің әскери құрылымдарын, қару-жарақ пен әскери техникасын, сондай-ақ қосарланған мақсаттағы өнімдерді тасымалдау үшін азаматтық әуе кемелерін пайдаланушы азаматтық авиация саласындағы уәкілетті органмен келісуінсіз халықаралық ұшыды орындаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтініш берушіге қызметтің осы түрін көрсетуге тыйым салатын заңды күшіне енген сот шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пайдаланушының жазбаша өтініші негізінде пайдаланушының сертификатын кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 23-1-тармақпен толықтырылды - ҚР Көлік министрінің 17.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 28-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Уәкілетті ұйымның басшысының немесе оны алмастырушы тұлғаның қолымен және мөрімен расталған пайдаланушы сертификатының көшiрмесi және онымен байланысты пайдалану ерекшеліктерінің көшірмелері әуе кемесінің бортында болады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="45"/>
+      29. Заңның талаптарын бұзу дәрежесіне қарай, тұрақты қадағалау нәтижелері бойынша анықталған бұзушылықтар бірінші және екінші деңгейдегі бұзушылықтар болып бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Заң талаптарын ұшу қауіпсіздігіне және авиациялық қауіпсіздікке тікелей қатер төндіретіндей елеулі бұзушылықтар бірінші деңгейдегі бұзушылықтарға жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      25. Пайдаланушының сертификатын беруден бас тарту үшін Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайларда пайдаланушының сертификатын беруден бас тарту туралы қорытындысы бар сертификаттық зерттеп-қарау тексеру актісі негіз болып табылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      Бірінші деңгейдегі бұзушылықтарға кірмейтін, Заң талаптарының барлық бұзушылығы екінші деңгейдегі бұзушылықтарға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші деңгейдегі бұзушылықтарға кірмейтін, Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы Қазақстан Республикасының заңнамасында белгіленген талаптарды бұзудың барлығы екінші деңгейдегі бұзушылықтарға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Пайдаланушы коммерциялық әуе тасымалдарын алты айдан астам мерзімге тоқтатқан жағдайда, уәкілетті ұйым пайдаланушы сертификатын қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым көрсетілген мерзім басталғанға дейін отыз жұмыс күні бұрын пайдаланушыға сертификатты кері қайтарып алу мүмкіндігі туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Осы Қағидалардың 28-тармағының 1), 2) және 3) тармақшаларында көрсетілген жағдайларда, уәкілетті ұйым пайдаланушының анықталған бұзушылықтарды жою сәтіне дейін тоқтата тұру себептерін көрсете отырып, пайдаланушы сертификатының қолданылуын тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инспекторлық ұйғарым берілген немесе тексеру нәтижелері туралы актімен танысқан күннен бастап он жұмыс күні мерзімде пайдаланушы уәкілетті ұйымға бұзушылықтарды жою бойынша түзету іс-қимылдарының жоспарын және бұзушылықтар жойылғаннан кейін жоспармен белгіленген мерзімдерде растайтын құжаттаманы қоса бере отырып, түзету іс-қимылдарының орындалуы туралы анықтаманы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер пайдаланушы жоспарда белгіленген мерзімдерде пайдаланушы сертификатының қолданылуын тоқтата тұруға әкелген анықталған бұзушылықтарды жоймаса, уәкілетті ұйым пайдаланушы сертификатын қайтарып алады. Пайдаланушы сертификатының қолданылуын тоқтату осы Қағидалардың 28-тармағында көрсетілген барлық жағдайларда, алты айдан аспайтын мерзімде жүзеге асырылады, одан кейін уәкілетті ұйым пайдаланушының сертификатын кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Пайдаланушы сертификатының қолданылуы тоқтатылған жағдайда уәкілетті ұйым пайдаланушы түзету әрекеттері жоспарының жоспарда белгіленген мерзімдерде орындалғаны туралы анықтаманы растайтын құжаттамамен бірге бергеннен және пайдаланушыны уәкілетті ұйым тексергеннен кейін оны қайта жаңартуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z54" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Уәкілетті ұйымғ пайдаланушы сертификатының қолданылуын қайта қалпына келтіру немесе қайта қалпына келтіруден бас тарту туралы шешімді тексеру аяқталған сәттен бастап, үш жұмыс күні мерзімде пайдаланушыға жазбаша нысанда хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z55" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Пайдаланушы сертификатының қолданылуы тоқтатыла тұрған немесе ол қайтарып алынған жағдайда, уәкілетті ұйым қабылданған шешім туралы пайдаланушыға және әуе қозғалысына қызмет көрсету органына дереу хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z56" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Пайдаланушы сертификаты тоқтатылған немесе қайтарып алынған жағдайда, пайдаланушы сертификаттың түпнұсқасын уәкілетті ұйымға дереу қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 15.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 159</w:t>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
-[...1261 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="58"/>
+    <w:bookmarkStart w:name="z57" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Уәкілетті ұйым қайтарып алу туралы шешім қабылданған сәттен бастап он жұмыс күні мерзімде бұл туралы ИКАО-ға хабарлайды (халықаралық әуе тасымалдарын жүзеге асыратын пайдаланушы үшін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z58" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z58" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z59" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z59" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Пайдаланушы сертификатына өзгерістер мен толықтырулар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пайдаланушының өтінімі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пайдаланушыға жүргізілген тексеру нәтижелері бойынша уәкілетті ұйымның шешімі бойынша енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Пайдаланушы атауының, оның мәртебесінің, ведомстволық тиесілігінің өзгеруі (егер олар сертификаттау талаптарына сәйкессіздіктерге әкеп соқтырмайтын болса), әуе кемелерін пайдалануды тоқтатқан жағдайда, сондай-ақ пайдаланушы пайдаланғанмен бір типтегі әуе кемелерін меншікке, экипажсыз жалға алған жағдайда, пайдаланушы сертификатына тиісті өзгерістер енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z61" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z61" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Осы Қағидалардың 38-тармағында көрсетілген жағдайларда пайдаланушы уәкілетті ұйымға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша пайдаланушы сертификатына өзгерістер мен толықтырулар енгізуге өтінімді жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z62" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z62" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Өтінімді алған сәттен бастап уәкілетті ұйым жиырма жұмыс күні ішінде ұсынылған құжаттарды қарастырады және пайдаланушының сертификатына тиісті өзгерістер мен толықтырулар енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z63" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z63" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Пайдаланушы бұрын өзі пайдаланбаған басқа типтегі әуе кемелерін меншікке, экипажсыз жалға алған жағдайда, уәкілетті ұйым өтінімді алған сәттен бастап отыз жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттарды қарайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нәтижелері бойынша пайдаланушының пайдалану ерекшеліктеріне тиісті өзгерістер мен толықтырулар енгізілетін бөлігінде пайдаланушыға тексеруді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Егер мәлімделген әуе кемесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы сертификаттық талаптарға сәйкессіздікті әкелетін болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6846,186 +6392,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Пайдаланушы сертификатына өзгерістер мен толықтырулар енгізуге арналған құжаттардың тізбесіне сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мәлімделген әуе кемесі басқа пайдаланушының сертификаты немесе куәлігінің пайдалану ерекшеліктеріне енгізілсе, мәлімделген әуе кемесін пайдаланушы сертификатының пайдалану ерекшеліктеріне енгізуден бас тарту жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="66"/>
+    <w:bookmarkStart w:name="z65" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Уәкілетті ұйым мәлімделген әуе кемесін пайдаланушы сертификатына енгізуден бас тартқан жағдайда, өтініш берушіге өтінімді алған сәттен бастап он жұмыс күні мерзімде жазбаша түрде дәлелді бас тарту беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7098,130 +6528,163 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және оған сертификат беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 1-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
+    <w:bookmarkStart w:name="z67" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Пайдаланушы сертификатын беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+        <w:t xml:space="preserve"> "Пайдаланушы сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Көлік министрінің 29.12.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Көлік министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 450</w:t>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Көлік министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7275,175 +6738,135 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік көрсетілетін қызметтің кіші түрлері:</w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің кіші түрлері (бар болса):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы, өзгерген кезде сертификат </w:t>
+              <w:t>1) пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы, өзгерген кезде сертификат және/немесе онымен байланысты пайдалану ерекшеліктерін беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және/немесе</w:t>
+              <w:t>2) пайдаланылатындары бар бір үлгідегі әуе кемелерін енгізу кезінде пайдалану ерекшеліктерін беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> онымен байланысты пайдалану ерекшеліктерін беру;</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> басқа типтегі әуе кемелерін енгізу кезінде пайдалану ерекшеліктерін беру;</w:t>
+              <w:t>3) бұрын пайдаланылма ған басқа типтегі әуе кемелерін енгізу кезінде пайдалану ерекшеліктерін беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -7673,87 +7096,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау "электрондық үкімет" веб-порталы арқылы жүзеге асырылады.</w:t>
+Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау "цифрлық үкімет" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7786,51 +7227,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7857,72 +7316,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пайдаланушы сертификатын (бұдан әрі – сертификат) беру – 64 (алпыс төрт) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес белгіленетін 2-деңгейді анықталған сәйкессіздіктерін жою үшін қажетті мерзімге ұзартылады.</w:t>
+              <w:t>
+ Бұл мерзім өтініш берушіге 2 (екі) күнтізбелік күн ішінде хабарлай отырып, осы Қағидалардың 21-тармағына сәйкес белгіленетін 2-деңгейді анықталған сәйкессіздіктерін жою үшін қажетті мерзімге ұзартылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түзету іс-қимылдарының жоспарында көрсетілген мерзімді уәкілетті ұйым өтініш беруші оны өзгерту қажеттілігі туралы негіздеме ұсынған жағдайда үш айдан аспайтын мерзімге бір реттен артық емес мерзімге ұзартады, бұл туралы өтініш берушіге 2 (екі) күнтізбелік күн ішінде хабарланады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8099,87 +7538,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Электрондық (ішінара автоматтандырылған) </w:t>
+ Электронды (ішінара цифрландырылған). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8212,51 +7651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8397,87 +7836,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде өтініш берушіден алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1. Пайдаланушы сертификатын беру мемлекеттік көрсетілетін қызметі заңды және жеке тұлғаларға 1 (бір) әуе кемесі үшін ақылы негізде көрсетіледі: </w:t>
+ 1. Пайдаланушы сертификатын беру мемлекеттік көрсетілетін қызметі заңды және жеке тұлғаларға 1 (бір) әуе кемесі үшін ақылы негізде көрсетіледі: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) бір моторлы ұшақтар – 25 АЕК;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8505,51 +7944,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) салмағы 5700 кг-нан 40 000 кг-ға дейінгі ұшақтар – 348 АЕК;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) салмағы 40 000 кг-нан асатын ұшақтар – 468 АЕК; </w:t>
+ 4) салмағы 40 000 кг-нан асатын ұшақтар – 468 АЕК; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) құрлықта жұмыс істейтін көп моторлы тікұшақтар – 92 АЕК;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8744,107 +8183,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің жұмыс істеу графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) уәкілетті ұйымның – Қазақстан Республикасының Еңбек </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес (бұдан әрі – Кодекс) демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 8:00-ден 17:00-ға дейін.</w:t>
+1) уәкілетті ұйымның – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (бұдан әрі – Кодекс) демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 14:00-ге дейінгі түскі үзіліспен сағат 8:00-ден 17:00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – тәулік бойы жөндеу жұмыстарын жүргізу мен байланыстағы техникалық үзілістерді қоспағанда (өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс күндері және Кодекске сәйкес мереке күндері жүгінген кезде өтінімді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8949,107 +8388,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін өтініш берушіден талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сертификат алу үшін осы Қағидаларға </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қол қойылған өтінім мынадай құжаттармен бірге беріледі: </w:t>
+Сертификат алу үшін осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойылған өтінім мынадай құжаттармен бірге беріледі: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) уәкілетті ұйымның қызметі үшін төлемді растайтын құжаттың қағаз жеткізгіштегі көшірмесі немесе құжаттың pdf форматындағы электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9238,51 +8657,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) ұшу қауіпсіздігін басқару жүйесін ұйымдастыру жөніндегі нұсқаулықтың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">13) техникалық қызмет көрсетуді реттеу жөніндегі пайдаланушы басшылығының электрондық көшірмесі; </w:t>
+              <w:t xml:space="preserve">
+13) техникалық қызмет көрсетуді реттеу жөніндегі пайдаланушы басшылығының электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 14) әрбір пайдаланылатын әуе кемесіне бекітілген техникалық қызмет көрсету бағдарламасының электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9309,106 +8729,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) әрбір пайдаланылатын әуе кемесіне арналған ең аз жабдық тізбесінің электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 17) пайдаланушының авиациялық қауіпсіздік бағдарламасының электрондық көшірмесі; </w:t>
+              <w:t>
+17) пайдаланушының авиациялық қауіпсіздік бағдарламасының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 18) өтініш берушінің электрондық түрдегі басқару әдістері және ұшу өндірісін бақылау, түрі, моделі, сериясы, ұлттық және тіркеу белгілері көрсетілген әуе кемелерінің тізімі; ұшуды жердегі қамтамасыз ету; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Азаматтық әуе кемелерін пайдаланушыларға қойылатын сертификаттық талаптарының </w:t>
+19) Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 153 бұйрығымен бекітілген Азаматтық әуе кемелерін пайдаланушыларға қойылатын сертификаттық талаптарының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-тармағында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген шарттар тізімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11459 болып тіркелген);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -9420,51 +8822,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) әрбір әуе кемесіне азаматтық әуе кемесін мемлекеттік тіркеу туралы қолданыстағы куәліктің электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-21) әрбір әуе кемесіне азаматтық әуе кемесінің қолданыстағы ұшу жарамдылығы сертификатының электрондық көшірмесі; </w:t>
+ 21) әрбір әуе кемесіне азаматтық әуе кемесінің қолданыстағы ұшу жарамдылығы сертификатының электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) әуе кемелерінің әрбір түріне авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның жеке сертификаты болмаған жағдайда әуе кемесінің әрбір түріне техникалық қызмет көрсету шарттарының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9491,51 +8893,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) ұшу, техникалық және жердегі персоналды даярлау бағдарламасының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>25) авариялық эвакуациялау және демонстрациялық ұшуларды көрсету жоспарының электрондық көшірмесі;</w:t>
+              <w:t>
+25) авариялық эвакуациялау және демонстрациялық ұшуларды көрсету жоспарының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) кеңсе және өндірістік үй-жайларды сатып алуға немесе жалға алуға арналған шарттардың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9562,72 +8965,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) төтенше жағдайда не істеу керектігі туралы ақпараты бар жолаушыларға арналған карталар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтінімді мынадай құжаттармен қоса береді:</w:t>
+              <w:t>
+ Пайдаланушының сертификатына және/немесе онымен байланысты пайдалану ерекшеліктеріне өзгерістер енгізу үшін пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы, өзгерген кезде өтініш беруші ЭЦҚ қойылған 2-қосымшаға сәйкес өтінімді мынадай құжаттармен қоса береді:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) өзгерістері бар пайдалану ерекшеліктерінің жобасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10195,251 +9578,231 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) ұшу өндірісі бойынша нұсқаулықтың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) техникалық қызмет көрсетуді реттеу жөніндегі пайдаланушы басшылығының электрондық көшірмесі; </w:t>
+ 3) техникалық қызмет көрсетуді реттеу жөніндегі пайдаланушы басшылығының электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) әрбір енгізілетін әуе кемесіне бекітілген әуе кемелеріне техникалық қызмет көрсету бағдарламасының электрондық көшірмесі және қажет болған жағдайда сенімділік бағдарламасы; </w:t>
+ 4) әрбір енгізілетін әуе кемесіне бекітілген әуе кемелеріне техникалық қызмет көрсету бағдарламасының электрондық көшірмесі және қажет болған жағдайда сенімділік бағдарламасы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) әрбір енгізілетін әуе кемесі ең аз жабдық тізбесінің электрондық көшірмесі; </w:t>
+ 5) әрбір енгізілетін әуе кемесі ең аз жабдық тізбесінің электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) ұшу жұмысын ұйымдастыру; ұшу және техникалық персоналдың дайындығы; техникалық қызмет көрсету объектілерінің дайындығы; </w:t>
+ 6) ұшу жұмысын ұйымдастыру; ұшу және техникалық персоналдың дайындығы; техникалық қызмет көрсету объектілерінің дайындығы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7) әуе кемелерінің дайындығы; </w:t>
+ 7) әуе кемелерінің дайындығы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) жұмыс түрлерін көрсете отырып, бөгде ұйымдармен техникалық қызмет көрсетуге арналған шарттардың тізбесі. </w:t>
+ 8) жұмыс түрлерін көрсете отырып, бөгде ұйымдармен техникалық қызмет көрсетуге арналған шарттардың тізбесі. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Әуе кемелерінің пайдалану ерекшеліктерінен шығару үшін өтініш беруші ЭЦҚ қол қойылған 2-қосымшаға сәйкес өтінімді мынадай құжаттармен қоса береді: </w:t>
+ Әуе кемелерінің пайдалану ерекшеліктерінен шығару үшін өтініш беруші ЭЦҚ қол қойылған 2-қосымшаға сәйкес өтінімді мынадай құжаттармен қоса береді: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) өзгерістері бар пайдалану ерекшеліктерінің жобасы; </w:t>
+ 1) өзгерістері бар пайдалану ерекшеліктерінің жобасы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өзгерістермен ұшуды жүргізу жөніндегі басшылық;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-Жеке басты куәләндыратын құжаттар және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді уәкілетті ұйым "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+              <w:t>
+ Пайдаланушы сертификатының уәкілетті ұйымның мөрімен расталған көшірмесін алу үшін ЭЦҚ қол қойылған 2-қосымшаға сәйкес өтінімді береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәләндыратын құжаттар және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді уәкілетті ұйым "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10472,51 +9835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызмет көрсету үшін өтініш берушіден талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10525,126 +9888,164 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) өтініш берушінің мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-5) өтініш берушінің мемлекеттік қызметті көрсету үшін талап етілетін, қолжетімділігі шектеулі дербес деректерге қол жеткізуге "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+2) өтініш берушінің және (немесе) мемлекеттік көрсетілетін қызметті алу үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасының Заңы 16-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес берілетін келісімі болмауы.</w:t>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10677,51 +10078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10809,71 +10210,50 @@
               <w:t>
 порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10952,5726 +10332,162 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және оған сертификат беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:bookmarkStart w:name="z69" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық немесе қағаз құжат нысанындағы пайдаланушы сертификатын (ПС) алуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Көлік министрінің 29.12.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Көлік министрінің 13.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 450</w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидат толтырады</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алғашқы беру       ☐</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кезекті беру       ☐</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алғашқы беру</w:t>
-[...5558 lines deleted...]
-      Әуе кемесі туралы мәліметтер;</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -16679,600 +10495,4468 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-Мемлекеттік және тіркеу тану белгілері</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...106 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Компанияның ресми атауы және коммерциялық атауы (егер басқаша болса):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...88 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...92 lines deleted...]
-              <w:t>(өтініш берушінің толық атауы)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Заңды және нақты мекенжайы, телефоны, факсы, электрондық пошта мекенжайы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Өтініш берушінің негізгі қызмет орнының, негізгі пайдалану базасының және техникалық қызмет көрсету базасының орналасқан жері мен мекенжайы немесе авиациялық техниканы жөндеу жөніндегі ұйымдардың орналасқан жері мен атауы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Жұмыстың болжамды басталу күні:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшылар және негізгі қызметкерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, Аты, Әкесінің Аты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электрондық пошта:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Пайдаланушының басшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Ұшу қауіпсіздігі жөніндегі инспекцияның басшысы немесе тағайындалған жауапты тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Ұшу қызметінің басшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Ұшуға жарамдылықты қолдау жөніндегі басшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Жер үсті қызмет көрсету жөніндегі басшы немесе тағайындалған жауапты тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Персоналды даярлау жөніндегі қызметтің басшысы немесе тағайындалған жауапты тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Авиациялық қауіпсіздік қызметінің басшысы немесе тағайындалған жауапты тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Бортсеріктер қызметінің басшысы (жолаушыларды тасымалдауды жүзеге асыратын пайдаланушылар үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Сапаны бақылау қызметінің басшысы немесе тағайындалған жауапты тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің техникалық қызмет көрсету және тасымалдар түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушы әуе кемелеріне техникалық қызмет көрсетуді дербес жүзеге асыруды немесе шарттар негізінде орындауды жоспарлайды:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылған рейстердің сипаты: жолаушылар/жүк/ / почта, күндізгі немесе түнгі көзбен шолып ұшу қағидалары (ҚҰҚ) немесе аспаптар бойынша ұшу қағидалары (АҰҚ) бойынша, сондай-ақ қауіпті жүктерді жоспарланып отырған тасымалдау туралы ақпарат:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемелері және болжамды ұшу аудандары туралы ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемелері туралы мәліметтер (меншікті, жалға алынған):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) әуе кемелерінің типі, моделі және нұсқасы бойынша саны, ӘК ұлттық тану және тіркеу белгілері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Жолаушылар сыйымдылығы(орындар) және/немесе пайдалы жүктеме: (килограмм, тонна), ӘК максималды рұқсат етілген ұшу салмағы (MTOW):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болжалды рейстердің географиялық аймағы (- тары):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐EUR ☐AFI ☐NAT ☐NAM ☐CAR ☐SAM ☐MIDASIA ☐ PAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемелері иесінің атауы: Заңды мекен-жайы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшу түрлері, арнайы шектеулер және рұқсаттар туралы ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшу түрлері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұрақты ішкі, тұрақты халықаралық, тұрақты емес ішкі, тұрақты емес халықаралық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ ☐ ☐ ☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық персоналды даярлау туралы ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын персоналды даярлау (ұшу персоналына арналған пилотаждық тренажерлер және / немесе кабиналық персоналға арналған тренажер қондырғылары):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы рұқсаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті жүктер;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеулі көріністі жағдайларда ұшу:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қонуға бет алу және қону</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CAT: __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVR:________ m;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DH__________ ft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Ұшып көтерілу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVR:________ m;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Кеңейтілген пайдалану мүмкіндіктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVSM ☐ Қолданылмайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EDTO ☐ Қолданылмайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шекті уақыт: _______ мин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы әуеайлаққа дейін ұшудың ең ұзақ уақыты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____ мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PBN жағдайларында ұшу үшін навигациялық ерекшеліктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшу жарамдылығын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EFB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзгелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық цифрлық қолтаңба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, Аты, Әкесінің аты және лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>            Нысан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Уәкілетті ұйымның бірінші басшысына</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      (өтініш берушінің толық атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өзгерістірге байланысты, пайдалану ерекшеліктеріне өзгерістер енгізуді сұраймын:</w:t>
+      Пайдаланушының атауы, заңды тұлғаның ұйымдық-құқықтық нысаны, заңды мекенжайы, өзгерген кезде сертификатқа және/немесе онымен байланысты пайдалану ерекшеліктеріне өзгерістер енгізуге өтінім</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзгерістірге байланысты, 20__жылғы_________ №___ пайдаланушы сертификатына және/немесе пайдалану ерекшеліктеріне өзгерістер енгізуді сұраймын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17286,128 +14970,168 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзгерістердің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тандау "✓"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тандау "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-әуе кемесін меншікке сатып алу</w:t>
+пайдаланушының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17436,84 +15160,774 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ұйымдық-құқықтық нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды мекен-жайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ведомстволық тиесілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған мәліметтердің толықтығын мен дұрыстығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба) (Тегі, аты, әкесінің аты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уәкілетті ұйымның бірінші басшысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(өтініш берушінің толық атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы_________ №___ пайдаланушы сертификатынің пайдалану ерекшеліктеріне пайдаланылатындары бар бір үлгідегі әуе кемелерін енгізуге өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзгерістірге байланысты, пайдалану ерекшеліктеріне өзгерістер енгізуді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тандау "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әуе кемесін меншікке сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 әуе кемесін жалға алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әуе кемесі туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -17550,195 +15964,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дайындаушы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дайындаушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әуе кемесінің типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесінің типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Модификациялары мен және әуе кемесінің зауыттық нөмір</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Модификациялары мен және әуе кемесінің зауыттық нөмір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіркеу мемлекеті</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу мемлекеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік және тіркеу тану белгілері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік және тіркеу тану белгілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17854,95 +16318,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған мәліметтердің толықтығын мен дұрыстығын растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Электрондық цифрлық қолтаңба) (Тегі, аты, әкесінің аты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17952,1560 +16420,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті ұйымның бірінші басшысына</w:t>
+      Уәкілетті ұйымның бірінші басшысына __________________________ (өтініш берушінің толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________</w:t>
+      20__жылғы_________ №___ пайдаланушы сертификатынің пайдалану ерекшеліктеріне на бұрын пайдаланбаған әуе кемелерін енгізуге өтінім</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (өтініш берушінің толық атауы)</w:t>
-[...1472 lines deleted...]
-      Әуе кемесі туралы мәліметтер</w:t>
+      Өзгерістірге байланысты, пайдалану ерекшеліктеріне өзгерістер енгізуді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19529,5402 +16524,5068 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әуе кемесінің типі</w:t>
+              <w:t>Өзгерістердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тіркеу, әуе кемесінің зауыттық нөмірі</w:t>
+              <w:t>Тандау "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әуе кемесін меншікке сатып алу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...255 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әуе кемесін жалға алу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған мәліметтердің толықтығын мен дұрыстығын растаймын.</w:t>
-[...2229 lines deleted...]
-      Уәкілетті ұйымның атауы</w:t>
+      Әуе кемесі туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...48 lines deleted...]
-(ұшуды жүргізу жөніндегі нұсқаулықта бекітілген шарттарды сақтай отырып)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дайындаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесінің типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Модификациялары мен және әуе кемесінің зауыттық нөмір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу мемлекеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік және тіркеу тану белгілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-Эл. пошта:______________</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Ұсынылған мәліметтердің толықтығын мен дұрыстығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба) (Тегі, аты, әкесінің аты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның бірінші басшысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (өтініш берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы_________ №___ пайдаланушы сертификатынің пайдалану ерекшеліктеріне ұшудың басқа түрлері оның ішінде арнайы бекітулер еңгізуге өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдалану ерекшеліктеріне ұшудың басқа түрлері оның ішінде арнайы бекітулер еңгізуге сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тандау "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолаушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...49 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...49 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+LVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PBN AR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EDTO/ETOPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVSM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EFB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...139 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NAT HLA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...179 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті жүктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...143 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеңейтілген пайдалану мүмкіндіктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...166 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші толтырады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...184 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзгелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Әуе кемесі туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесінің типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу, әуе кемесінің зауыттық нөмірі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...206 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған мәліметтердің толықтығын мен дұрыстығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба) (Тегі, аты, әкесінің аты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның бірінші басшысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы_________ №___ пайдаланушы сертификатынің пайдалану ерекшеліктерінен әуе кемелерін шығаруға өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдалану ерекшеліктерінің бөліктерінен әуе кемелерің шығаруды сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесінің типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік және тіркеу тану белгісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...166 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған мәліметтердің толықтығын мен дұрыстығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба) (Тегі, аты, әкесінің аты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның бірінші басшысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пайдаланушы сертификатының уәкілетті ұйымның мөрімен расталған көшірмесін алу өтінімі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы_________ №___ пайдаланушы сертификатын уәкілетті ұйымның мөрімен расталған көшірмесін беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба) (Тегі, аты, әкесінің аты)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық әуе кемелерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пайдаланушыны сертификаттау </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және оған сертификат беру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...158 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пайдаланушы сертификатын алуға арналған өтінім бойынша шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        20__ жылғы "___" __________ № _____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (өтініш берушінің атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      коммерциялық әуе тасымалдарын жүзеге асыруға азаматтық әуе кемелерін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пайдаланушы сертификатын алуға арналған өтінімін қарап, сіз ұсынған құжаттар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Азаматтық әуе кемелерін пайдаланушыны сертификаттау және оған сертификат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      беру қағидаларына сәйкес (сәйкес емес) (құжаттар сәйкес келмеген жағдайда </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сәйкессіздік тармағы/тармақтары көрсетіледі) келетінін хабарлаймыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификаттық тексеру кезеңіне көшу туралы хабарлаймыз (сәйкес болған кезде).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мордін орны                               Уәкілетті ұйымның лауазымды тұлғасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                      не ол уәкілеттік берген тұлға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        _____________________________ _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (тегі, аты, әкесінің аты (бар болғанда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық әуе кемелерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пайдаланушыны сертификаттау </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және оған сертификат беру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...139 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сертификаттық тексеру акті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________ 20__ жылғы "___" ______ № ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (уәкілетті ұйымның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұйрығына сәйкес мынадай құрамдағы Комиссия: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Төраға: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тегі, аты, әкесінің аты (бар болғанда), лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия мүшелері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тегі, аты, әкесінің аты (бар болғанда), лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тегі, аты, әкесінің аты (бар болғанда), лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болғанда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өтініш беруші ________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (заңды тұлғаның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Азаматтық әуе кемелерін пайдаланушыға қойылатын сертификаттау талаптарына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сәйкестігіне сертификаттық тексеру жүргізді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындының мәтіні:___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Төраға: _________________________________ ___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (тегі, аты, әкесінің аты                   (қолы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (бар болғанда), лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия мүшелері: ______________________ ___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (тегі, аты, әкесінің аты                   (қолы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (бар болғанда), лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Актімен таныстым: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жауапты тұлға: ___________________________ __________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (тегі, аты, әкесінің аты                   (қолы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (бар болғанда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық әуе кемелерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдаланушыны сертификаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оған сертификат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пайдаланушы сертификаты және пайдалану ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Көлік министрінің 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушы Сертификаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...166 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+KZ-01/001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданылу мерзімінің аяқталу күні:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушының атауы ТЖА (коммерциялық атауы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушының мекенжайы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Факс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланудағы жедел байланыс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел басшылықпен дереу байланысуға мүмкіндік беретін байланыс ақпараты ______________ көрсетілген.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы сертификат ___________________ қоса беріліп отырған пайдалану ерекшеліктерінде айқындалғандай, Ұшуды орындау жөніндегі нұсқауға және Қазақстан Республикасы азаматтық әуе кемелерін пайдаланушыны сертификаттау және оған сертификат беру қағидаларына сәйкес коммерциялық әуе тасымалдарын жүзеге асыру құқығы берілгенін куәландырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы: (тегі, аты, әкесінің аты (бар болғанда) қызметі және қолы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдің орны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйымның атауы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -24962,50 +21623,2729 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ПАЙДАЛАНУ ЕРЕКШЕЛІКТЕРІ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ұшуды жүргізу жөніндегі нұсқаулықта бекітілген шарттарды сақтай отырып)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+УӘКІЛЕТТІ ҰЙЫМНЫҢ БАЙЛАНЫС АҚПАРАТЫ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон: ________________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эл. пошта:______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПС №: _______</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушының атауы:__________ Күні:_________ Қолы:_________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммерциялық атауы: ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Әуе кемесінің моделі: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тіркеу нөмірі: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ұшу түрлері: Коммерциялық әуе тасымалы: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ Жолаушылар; ☐ Жүктер; ☐ Өзгелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшу аймағы-(тары):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы шектеулер:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АРНАЙЫ БЕКІТУ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сипаттама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті жүктер;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеулі көріністі жағдайларда ұшу:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қонуға бет алу және қону</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КАТ: _____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVR: ____ м;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DH___ ft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Ұшып көтерілу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVR:___ м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Кеңейтілген пайдалану мүмкіндіктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+RVSM </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ Қолданылмайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EDTO</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ Қолданылмайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекті уақыт: _______ мин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы әуеайлаққа дейін ұшудың ең ұзақ уақыты: _____ мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PBN жағдайларында ұшу үшін навигациялық ерекшеліктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшу жарамдылығын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EFB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзгелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 ПАЙДАЛАНУ ЕРЕКШЕЛІКТЕРІ(Тікұашақ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ұшуды жүргізу жөніндегі нұсқаулықта бекітілген шарттарды сақтай отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -27808,68 +27148,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Уәкілетті ұйымның </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лауазымды тұлғасына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдаланушы сертификатына өзгерістер мен толықтырулар енгізуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша алып тасталды - ҚР Көлік министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28019,68 +27359,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пайдаланушы сертификатына өзгерістер мен толықтырулар енгізуге арналған құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша алып тасталды - ҚР Көлік министрінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28176,55 +27516,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28550,31 +27890,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>