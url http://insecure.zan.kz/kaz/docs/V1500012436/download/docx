--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e07a16" w14:textId="5e07a16">
+    <w:p w14:paraId="b50d33b" w14:textId="b50d33b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,2579 +76,2285 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жеке сот орындаушыларының мемлекет кепілдік берген заң көмегін көрсетуге қатысуы туралы келісім нысанын, жеке сот орындаушылары көрсеткен мемлекет кепілдік берген заң көмегі туралы есептің және жинақтық есептің нысанын бекіту туралы</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t>Жеке сот орындаушыларының мемлекет кепілдік берген заң көмегін көрсетуге қатысуы туралы келісім нысанын, жеке сот орындаушылары көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы есептің және жинақтық есептің нысанын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 қарашадағы № 606 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 21 желтоқсанда № 12436 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Бұйрық 01.01.2016 ж. бастап қолданысқа енгізіледі</w:t>
-[...72 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      Ескерту. Тақырыбы жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (01.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      РҚАО-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Бұйрық 01.01.2016 ж. бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" 2010 жылғы 2 сәуірдегі Қазақстан Республикасы Заңының 103-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, сондай-ақ "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Преамбула жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (01.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мына:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мемлекет кепілдік берген заң көмегін көрсету туралы келісім нысаны осы бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) көрсетілген мемлекет кепілдік берген заң көмегі туралы есеп нысаны осы бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жеке сот орындаушылары көрсеткен мемлекет кепілдік берген заң көмегі туралы жинақтық есеп нысаны осы бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Әділет министрлігінің Сот актілерін орындау департаменті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың мемлекеттік тіркелуін және оның мерзімді баспа басылымдары мен "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялануын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрлігінің Жауапты хатшысы М.Б. Бекетаевқа жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2016 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділет министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.Имашев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛДІ"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық экономика министрлігі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Статистика комитетінің төрағасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________Ә. Смайылов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛДІ"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке сот орындаушыларының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      республикалық палатасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басқармасының төрағасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________С. Ли   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 606 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жеке сот орындаушылары көрсеткен мемлекет кепілдік берген заң көмегі туралы жинақтық есеп нысаны осы бұйрықтың </w:t>
-[...23 lines deleted...]
-      </w:r>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жеке сот орындаушыларының мемлекет кепілдік берген білікті заң көмегін көрсетуге қатысуы туралы келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (01.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      _________________________ 20___ж. "____" ___________ жасасқан орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z42" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Әділет министрлігінің Сот актілерін орындау департаменті:</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Жеке сот орындаушысы қызметімен айналысуға ____________________ (лицензияның нөмірі және берілген күні) лицензиясы бар, Жеке сот орындаушыларының республикалық палатаның мүшесі болып табылатын, одан әрі "Жеке сот орындаушысы" деп аталатын жеке сот орындаушысы _____________________________ бір тараптан және (аты, әкесінің аты (бар болса), тегі) бюджеттік қаражат есебінен Қазақстан Республикасының заңнамасымен көзделген жағдайларда және тәртіпте мемлекет кепілдік берген білікті заң көмегін алуға құқығы бар жеке тұлғалар мүддесінде әрекет ететін, одан әрі "Әкімші" деп аталатын _____________________________________________ ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z43" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      (осы келісімге қол қоюға уәкілетті әділет органының өкілінің аты, әкесінің аты (бар болса), тегі) әділет департаменті атынан екінші тараптан "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 103-1-бабының 4-тармағын басшылыққа алып, мыналар туралы осы Келісімді жасасты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z44" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың мемлекеттік тіркелуін және оның мерзімді баспа басылымдары мен «Әділет» ақпараттық-құқықтық жүйесінде ресми жариялануын;</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Жеке сот орындаушысы істердің әлеуметтік маңызды санаттарының атқарушылық құжаттарын орындау бойынша мәжбүрлеп орындату шараларын қабылдау түрінде мемлекет кепілдік берген білікті заң көмегін көрсетуге міндеттеледі. Мемлекет кепілдік берген білікті заң көмегі азаматқа тегін көрсетіледі. Жеке сот орындаушысының қызметіне ақы төлеу республикалық бюджет қаражаты есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z45" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      2. Жеке сот орындаушысы істердің әлеуметтік маңызды санаттарының атқарушылық құжаттарын орындау бойынша мәжбүрлеп орындату шараларын қабылдау түрінде мемлекет кепілдік берген білікті заң көмегін көрсетуден мынадай шарттардың бірі болған кезде бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z46" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1) атқарушылық іс жүргізу өндіріп алушының өтінішінсіз қозғалуға жататын жағдайларды қоспағанда, атқарушылық құжат өндіріп алушының өтінішінсіз ұсынылса не өтінішке өндіріп алушы немесе оның өкілі қол қоймаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z47" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      2) атқарушылық құжат атқарушылық әрекеттерді жасау орны бойынша ұсынылмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрлігінің Жауапты хатшысы М.Б. Бекетаевқа жүктелсін.</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3) атқарушылық құжатты орындауға ұсыну мерзімі өтсе және сот қалпына келтірмесе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      4) құжат атқарушылық болмаса не атқарушылық құжаттарға қойылатын талаптарға сәйкес келмесе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық 2016 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялауға жатады.</w:t>
-[...31 lines deleted...]
-      </w:r>
+      5) атқарушылық құжат бұрын орындауға ұсынылып, ол бойынша атқарушылық іс жүргізу Заңның 47-бабының 1-тармағымен көзделген негіздер бойынша тоқтатылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z51" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...40 lines deleted...]
-      </w:r>
+      6) атқарушылық құжатқа судьяның қолымен және соттың мөрімен расталған, заңды күшіне енгендігі туралы белгісімен сот актісінің көшірмесі қоса берілмесе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z52" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      3. Әкімші істердің әлеуметтік маңызды санаттарының атқарушылық құжаттарын орындау бойынша мәжбүрлеу шараларын қабылдау шеңберінде көрсетілген қызметтің ақысына бюджеттік қаражатты жеке сот орындаушысының шотына уақтылы аударуға міндеттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      4. Осы Келісім екі данада (Тараптардың әрқайсысы үшін) жасалған, қол қойылған кезінен бастап күшіне енеді және келесі жылдың 15 желтоқсанына дейін қолданыста болады. Осы Келісімнің куәландырылған көшірмесін Әкімші мәлімет үшін жеке тиісті облыстың, республикалық маңызы бар қаланың және астананың Жеке сот орындаушыларының өңірлік палатасына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z54" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      Әкімші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z55" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      Жеке сот орындаушысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...30 lines deleted...]
-      </w:r>
+      __________ (____________) __________(________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      (қолы, тегі, аты-жөні) (қолы, тегі, аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      ____________________________ ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      (Әділет органының мекенжайы, (кеңсенің орналасқан жерінің почталық индексі) мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 606 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z25" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      Әкімшілік деректерді жинақтау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      үшін арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жеке сот орындаушысы көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы   </w:t>
-[...101 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (01.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-мемлекет кепілдік берген заң көмегін көрсетуге қатысуы туралы</w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Есептік кезеңі 20___ж. ________ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z61" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-келісім</w:t>
-[...21 lines deleted...]
-      </w:r>
+      Индекс: ЖСО-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z62" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жасасқан орны</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+      Кезеңділігі: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z63" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке сот орындаушысы қызметімен айналысуға ____________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Ұсынады: атқару округының жеке сот орындаушысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z64" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                            (лицензияның нөмірі және берілген күні)</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Нысан ұсынылатын орын: астананың, облыстардың және республикалық маңызы бар қалалардың жеке сот орындаушыларының өңірлік палатасына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z65" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-лицензиясы бар, Жеке сот орындаушыларының республикалық палатаның</w:t>
-[...1244 lines deleted...]
-    </w:p>
+      Ұсыну мерзімі: ай сайын, есепті айдан кейінгі айдың 5-ші күніне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="313"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="555" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z66" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/р</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2200" w:type="dxa"/>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекет кепілдік берген заң көмегін көрсету кезіндегі істердің әлеуметтік маңызды санаттарының түрлері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1349" w:type="dxa"/>
+              <w:t>
+Мемлекет кепілдік берген білікті заң көмегін көрсету кезіндегі істердің әлеуметтік маңызды санаттарының түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Азаматтардың мемлекет кепілдік берген заң көмегін көрсету үшін есептік кезеңінің басына қалған өтініштері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2246" w:type="dxa"/>
+              <w:t>
+Азаматтардың мемлекет кепілдік берген білікті заң көмегін көрсету үшін есептік кезеңінің басына қалған өтініштері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есептік кезеңде мемлекет кепілдік берген заң көмегін көрсетуге жүгінген азаматтар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1735" w:type="dxa"/>
+              <w:t>
+Есептік кезеңде мемлекет кепілдік берген білікті заң көмегін көрсетуге жүгінген азаматтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сот орындаушысының қарауында болған мемлекет кепілдік берген заң көмегін көрсету туралы өтініштер (1б.+ 2б.- =3б.)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2085" w:type="dxa"/>
+              <w:t>
+Жеке сот орындаушысының қарауында болған мемлекет кепілдік берген білікті заң көмегін көрсету туралы өтініштер (1б.+ 2б.- =3б.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сот орындаушысы көрсеткен мемлекет кепілдік берген заң көмегінің жалпы саны</w:t>
-[...40 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+              <w:t>
+Жеке сот орындаушысы көрсеткен мемлекет кепілдік берген білікті заң көмегінің жалпы саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+олардың ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Азаматтардың мемлекет кепілдік берген заң көмегін көрсету үшін есептік кезеңінің соңына қалған өтініштері (3б.- 4б.- = 6б.)</w:t>
+              <w:t>
+Жеке тұлғалардыңмемлекет кепілдік берген заң көмегін көрсету үшін есептік кезеңінің соңына қалған өтініштері (3б.- 4б.- = 6б.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="555" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2686,2981 +2392,2551 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
-[...48 lines deleted...]
-              <w:t>. көзделген негіздер бойынша бас тартылғаны</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" ҚР Заңының 38-б. көзделген негіздер бойынша бас тартылғаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="180" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...3 lines deleted...]
-            </w:r>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...3 lines deleted...]
-            </w:r>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...209 lines deleted...]
-              <w:t>6</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="360" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z93" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+Алиментті өндіріп алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="360" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+Жалақыны өндіріп алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="750" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+Зейнетақы мен жәрдемақыны өндіріп алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="930" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+Өмірі мен денсаулығына келтірілген залалды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="375" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z129" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...35 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 жол = 1+2+3+4</w:t>
-[...11 lines deleted...]
-            </w:tcBorders>
+БАРЛЫҒЫ: 5 жол = 1+2+3+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сот орындаушысы _______________________ (тегі, аты-жөні, қолы) м.о.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z139" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасалған күні 20__ж. "____"__________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z140" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары: жұмыс ____________мобильдік_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>2015 жылғы 30 қарашадағы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>№ 606 бұйрығына</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...39 lines deleted...]
-</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z39" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                           (тегі, аты-жөні, қолы)     м.о.</w:t>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="7"/>
+            Әкімшілік деректерді жинақтау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшін арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Жеке сот орындаушылары көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы жинақтық есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (01.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-мемлекет кепілдік берген заң көмегі туралы</w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Есептік кезеңі 20___ж. ________ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z142" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-есебі»</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="9"/>
+      Индекс: ЖСО-2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z143" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жеке сот орындаушысы мемлекет кепілдік берген заң көмегі тегін көрсетілген істердің әлеуметтік маңызды санаттарының түрін көрсетумен «Жеке сот орындаушысы көрсеткен мемлекет кепілдік берген заң көмегі туралы есебі» әкімшілік деректерді жинақтау үшін арналған нысанды ұсынады:</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Кезеңділігі: жылдық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z144" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      алиментті өндіріп алу бойынша;</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Ұсынады: астананың, облыстардың, республикалық маңызы бар қалалардың жеке сот орындаушыларының өңірлік палатасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z145" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жалақыны өндіріп алу бойынша;</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Нысан ұсынылатын орын: астананың, облыстардың, республикалық маңызы бар қалалардың Әділет департаменттеріне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z146" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      зейнетақы мен жәрдемақыны өндіріп алу бойынша;</w:t>
-[...482 lines deleted...]
-    </w:p>
+      Ұсыну мерзімі: жарты жылдық 20 қаңтардан және 20 маусымнан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="319"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2365"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z147" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/р</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2029" w:type="dxa"/>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекет кепілдік берген заң көмегін көрсету кезіндегі істердің әлеуметтік маңызды санаттарының түрлері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1490" w:type="dxa"/>
+              <w:t>
+Мемлекет кепілдік берген білікті заң көмегін көрсету кезіндегі істердің әлеуметтік маңызды санаттарының түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекет кепілдік берген заң көмегін көрсетудің е септік кезеңінің басына қалғаны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2240" w:type="dxa"/>
+              <w:t>
+Мемлекет кепілдік берген білікті заң көмегін көрсетудің е септік кезеңінің басына қалғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есептік кезеңде мемлекет кепілдік берген заң көмегін көрсетуге жүгінгендер саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1720" w:type="dxa"/>
+              <w:t>
+Есептік кезеңде мемлекет кепілдік берген білікті заң көмегін көрсетуге жүгінгендер саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-            <w:tcW w:w="2076" w:type="dxa"/>
+          <w:bookmarkStart w:name="z151" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сот орындаушыларының қарауында болған кепілдік берілген білікті заң көмегін көрсету туралы өтініштер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(1б.+2б.- =3б.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сот орындаушылары көрсеткен мемлекет кепілдік берген заң көмегінің жалпы саны</w:t>
-[...40 lines deleted...]
-            <w:tcW w:w="2365" w:type="dxa"/>
+              <w:t>
+Жеке сот орындаушылары көрсеткен мемлекет кепілдік берген білікті заң көмегінің жалпы саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+олардың ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Азаматтардың мемлекет кепілдік берген заң көмегін көрсету үшін есептік кезеңінің соңына қалған өтініштері (3б.- 4б.- = 6б.)</w:t>
+              <w:t>
+Азаматтардың мемлекет кепілдік берген білікті заң көмегін көрсету үшін есептік кезеңінің соңына қалған өтініштері (3б.- 4б.- = 6б.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5705,2392 +4981,2185 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1761" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>«Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы» ҚР Заңының 38-б. көзделген негіздер бойынша бас тартылғаны</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" ҚР Заңының 38-б. көзделген негіздер бойынша бас тартылғаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...3 lines deleted...]
-            </w:r>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...3 lines deleted...]
-            </w:r>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...209 lines deleted...]
-              <w:t>6</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z175" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+Алиментті өндіріп алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z184" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+Жалақыны өндіріп алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z193" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+Зейнетақы мен жәрдемақыны өндіріп алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z202" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+Өмірі мен денсаулығына келтірілген залалды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="319" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...156 lines deleted...]
-            </w:r>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5 жол= 1+2+3+4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z221" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________                         __________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Жеке сот орындаушыларының өңірлік палатасының басшысы ________________ __________ (т.а.ә.) қолы м.о.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z222" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-         (т.а.ә.)                                қолы        м.о.</w:t>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="15"/>
+      Жасалған күні 20__ж. "____"__________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z223" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары: жұмыс ____________мобильдік_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z224" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді жинақтау үшін арналған нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z225" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> "Жеке сот орындаушылары көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы жинақтық есебі"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z226" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z227" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-мемлекет кепілдік берген заң көмегі туралы</w:t>
-[...55 lines deleted...]
-      </w:r>
+      1. Жеке сот орындаушыларының өңірлік палатасы мемлекет кепілдік берген білікті заң көмегі тегін көрсетілген істердің әлеуметтік маңызды санаттарының түрін көрсетумен "Жеке сот орындаушысы көрсеткен мемлекет кепілдік берген білікті заң көмегі туралы жинақтық есебі" әкімшілік деректерді жинақтау үшін арналған нысанды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z228" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алиментті өндіріп алу бойынша;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z229" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалақыны өндіріп алу бойынша;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z230" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зейнетақы мен жәрдемақыны өндіріп алу бойынша;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z231" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өмірі мен денсаулығына келтірілген залалды өтеу бойынша.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z232" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Көрсеткіштері 20 қаңтарға және 20 шілдеге нақты деректер бойынша жасалады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z233" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әкімшілік деректерді жинақтау үшін арналған нысанға Жеке сот орындаушыларының өңірлік палатасының басшысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="19"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z234" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. 1-ші бағанда мемлекет кепілдік берген заң көмегін көрсетудің есептік кезеңінің басына қалғаны көрсетіледі.</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z235" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      4. 1-ші бағанда мемлекет кепілдік берген білікті заң көмегін көрсетудің есептік кезеңінің басына қалғаны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z236" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. 2-ші бағанда мемлекет кепілдік берген заң көмегін көрсетуге жүгінген барлық азаматтар көрсетіледі.</w:t>
-[...3 lines deleted...]
-      </w:r>
+      5. 2-ші бағанда мемлекет кепілдік берген білікті заң көмегін көрсетуге жүгінген барлық азаматтар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z237" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+      6. 3-ші бағанда жеке сот орындаушыларының қарауында болған мемлекет кепілдік берген білікті заң көмегін көрсету туралы барлық өтініштер (1 баған + 2 баған = 3 баған) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z238" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. 3-ші бағанда жеке сот орындаушыларының қарауында болған мемлекет кепілдік берген заң көмегін көрсету туралы барлық өтініштер (1 баған + 2 баған = 3 баған) көрсетіледі.</w:t>
-[...3 lines deleted...]
-      </w:r>
+      7. 4-ші бағанда жеке сот орындаушылар көрсеткен мемлекет кепілдік берген білікті заң көмегінің жалпы саны, оның ішінде 5-ші бағанда "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының 38-бабында көзделген негіздер бойынша бас тартылғаны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z239" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      8. 6-шы бағанда азаматтардың мемлекет кепілдік берген білікті заң көмегін көрсетудің есептік кезеңінің соңына қалғаны көрсетіледі. Бұл ретте, 6-шы баған мынадай формула бойынша есептеледі (3 баған – 4 баған = 6 баған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8470,31 +7539,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>