--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65faab2" w14:textId="65faab2">
+    <w:p w14:paraId="bd92abe" w14:textId="bd92abe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 701 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 18 желтоқсанда № 12423 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының 29-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -870,480 +946,464 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 10.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органның ведомствосы (бұдан әрі – уәкілетті органның ведомствосы) СҚҚК қалыптастыруды және жүргізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. СҚҚК сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтердің Қазақстан Республикасының аумағында қолданылуы туралы ақпараттың негізінде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сәулет, қала құрылысы және құрылыс саласындағы нормативтiк құжаттардың мемлекеттiк жүйесiне "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының 28-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген нормативтік құжаттарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. СҚҚК тиісті элементтермен және бөлімдермен: мұқаба парақ, мазмұны, кіріспе және негізгі бөліммен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СҚҚК негізгі бөлімінің нысандары осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жобалау және құрылыс мәселелерін қозғайтын стандарттау бойынша қабылданған ведомстволық нормативтер мен нормативтік құжаттар туралы ақпарат СҚҚК-ға енгізу үшін құжатты бекіту туралы бұйрықтың көшірмесімен бірге уәкілетті органның ведомствосына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стандарттау бойынша ведомстволық нормативтік құжаттар мен нормативтік құжаттарға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат та уәкілетті органның ведомствосына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік құпияларды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құрайтын мәліметтері бар сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтер, сондай-ақ қызмет бабында пайдалану үшін қолданылатын құжаттар СҚҚК-ге енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Үлгілік жобалау құжаттамалары туралы ақпаратты СҚҚК-2-ге енгізу үшін осы құжаттаманы әзірлеушілер сәулет, қала құрлысы және құрылыс саласындағы мемлекеттік нормативтердің талаптарына сәйкес тиісті техникалық параметрлері бар каталогтік парақтар жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шығарылатын конструкциялар, бұйымдар және құрылыс материалдары бойынша, сондай-ақ құрылыс өнімдерін өндірістен алып тастау туралы ақпаратты ұйымдар уәкілетті органның ведомствосына СҚҚК-3-ке тиісті өзгерістер мен толықтырулар енгізу үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шығарылатын құрылыс өнімдері туралы мәліметтер Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті төрағасының 2015 жылғы 18 наурыздағы № 50 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10779 болып тіркелген) Ведомстволық жіктелімдерді жүргізудің үлгілік әдістемесіне (ВЖЖҮӘ) сәйкес әзірленген құрылыс ресурстарының жіктеуішінен алынған өнім кодын, оның атауын, стандартын және өлшем бірлігін қамтиды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...295 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 10.08.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 428</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сәулет, қала құрылысы және құрылыс саласындағы ведомстволық нормативтік құжаттарды, стандарттау жөнiндегi нормативтiк құжаттарды және өзге мемлекеттік нормативтерді, үлгілік жобаларды бекіту туралы, құрылыста қолданылатын құрылыс конструкциялары, бұйымдары мен құрылыс материалдары, жұмыс жүргізу технологиялары туралы келіп түскен мәліметтерді уәкілетті органның ведомствосы СҚҚК-ке күнтізбелік 30 күн ішінде енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. СҚҚК-ні өзектендіру мақсатында уәкілетті органның ведомствосы жылына бір реттен кем емес мүдделі мемлекеттік органдарға жазбаша сұрау жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қалыптастырылған СҚҚК уәкілетті орган ведомствосының интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3303,55 +3363,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>