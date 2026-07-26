--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bd92abe" w14:textId="bd92abe">
+    <w:p w14:paraId="236fc94" w14:textId="236fc94">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәулет, қала құрылысы және құрылыс каталогтарын қалыптастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 701 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 18 желтоқсанда № 12423 болып тіркелді.</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 701 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 18 желтоқсанда № 12423 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 19 наурыздағы № 119 бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -3355,63 +3357,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3733,35 +3757,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>