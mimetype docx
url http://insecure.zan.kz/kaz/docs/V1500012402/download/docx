--- v2 (2026-03-13)
+++ v3 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64f9ae5" w14:textId="64f9ae5">
+    <w:p w14:paraId="453b25d" w14:textId="453b25d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1445,319 +1445,319 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 – олар бойынша баждың төмендетілген мөлшерлемелері қолданылған тауарларға қатысты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Тізбеге енгізілген тауарлар, сондай-ақ ЕАЭО СЭҚ ТН коды мен атауы Тізбеге енгізілген, ЕАЭО басқа мүше мемлекеттерге әкетілетін тауарлар туралы мәліметтердің тауарлар туралы ақпараттармен қатынасы көрсетілген тауарларды өткізу кезінде Қазақстан Республикасы Салық кодексінің ережелерін ескере отырып уәкілетті орган айқындаған тәртіппен және нысан бойынша жазып берілетін электрондық шот-фактурада:</w:t>
+        <w:t xml:space="preserve">
+      6. Тізбеге енгізілген тауарлар, сондай-ақ ЕАЭО СЭҚ ТН коды және атауы ЕАЭО-ға мүше басқа мемлекеттерге әкетілетін Тізбеге енгізілген тауарлар туралы мәліметтердің тауарлар туралы ақпаратпен арақатынасы шот-фактураны жазып беру қағидаларына және оның бекітілген нысанындарына сәйкес жазып берілетін электрондық шот-фактурада көрсету арқылы жүзеге асырылады, 2025 жылғы 28 қазандағы Қазақстан Республикасының Қаржы министрінің "шот-фактураны және оның нысанын жазып беру қағидаларын бекіту туралы" № 629 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37241 болып тіркелген)" көрсетілген тауарларды сату кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...180 lines deleted...]
-      санының (көлемінің) өлшем бірлігін көрсете отырып, тауарлардың санын (көлемін) көрсету арқылы жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      электрондық шот-фактураның G бөлімінің 2-бағанында көрсетілген тауардың шығу белгісі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      үшінші елдерден әкелінген тауар өткізілген жағдайда – тауарларға арналған декларацияның тіркеу нөмірін және декларацияланатын тауардың реттік нөмірін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тауарларға арналған декларацияның 32-жолында көрсетілген тауардың реттік нөмірі-үшінші елдерден әкелінген тауар өткізілген жағдайда; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2009 жылғы 11 желтоқсанда қол қойылған жанама салықтардың төленген сомалары туралы Еуразиялық экономикалық одаққа мүше мемлекеттердің салық органдары арасында электрондық түрде ақпарат алмасу туралы хаттамамен бекітілген тауарларды әкелу және жанама салықтарды төлеу туралы өтініштің (бұдан әрі-тауарларды әкелу және жанама салықтарды төлеу туралы өтініш) нөмірлері – бұрын Еуразиялық экономикалық одаққа мүше мемлекеттердің салық органдары арасында ЕАЭО-ға мүше мемлекеттерден Қазақстан Республикасының аумағы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарларды әкелу және жанама салықтарды төлеу туралы өтініштің 1 – бағанында көрсетілген тауардың реттік нөмірі-бұрын ЕАЭО-ға мүше мемлекеттерден Қазақстан Республикасының аумағына әкелінген тауар өткізілген жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тауардың шығарылған жері сертификатының тіркеу нөмірі СТ-1 немесе CT-KZ нысаны – Қазақстан Республикасында өндірілген тауар өткізілген жағдайда; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аумағына тауар әкетілетін ЕАЭО-ға мүше мемлекеттің әріптік коды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      межелі пункт-тауарды ЕАЭО-ға мүше мемлекеттердің аумағына әкеткен жағдайда; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тауар атаулары; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЕАЭО СЭҚ ТН коды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санының (көлемінің) өлшем бірлігін көрсете отырып, тауардың саны (көлемі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 10.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 590</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 01.01.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2900,52 +2900,72 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандардың біреуі бойынша тауарға ілеспе құжаттар ретінде растау туралы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Тізбеге енгізілген, Хаттама күшіне енгенге дейін Қазақстан Республикасының аумағына әкелінген не Қазақстан Республикасының аумағында өндірілген тауарлар қалдығының барын растау мақсатында салықтық тексеру жүргізуге өтінішті табыс етеді. Өтінішті осы Нұсқаулыққа 5-қосымшаға сәйкес нысан бойынша табыс етеді.</w:t>
+        <w:t xml:space="preserve">
+      Тізбеге енгізілген, Хаттама күшіне енгенге дейін Қазақстан Республикасының аумағына әкелінген не Қазақстан Республикасының аумағында өндірілген тауарлар қалдығының барын растау мақсатында салықтық тексеру жүргізуге өтінішті табыс етеді. Өтінішті осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша табыс етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. МКО табыс еткен өтініштердің негізінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>