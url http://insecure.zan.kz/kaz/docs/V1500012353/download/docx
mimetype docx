--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="876350f" w14:textId="876350f">
+    <w:p w14:paraId="7edc2b9" w14:textId="7edc2b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,150 +150,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Автомобиль көлiгi туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
+      "Автомобиль көлiгi туралы" Қазақстан Республикасының Заңы 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-16) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабының 3-тармағының </w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қаз ақстан Республикасының Заңы 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің м.а. 10.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 403</w:t>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1177,255 +1196,379 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Республикалық маңызы бар қалаларды, астананы және олардың агломерацияларын қоспағанда, әлеуметтік маңызы бар жолаушылар тасымалдарын жүзеге асырумен байланысты тасымалдаушылардың шығындарын бюджет қаражаты есебінен субсидиялау қағидалары (бұдан әрі – Қағидалар) "Автомобиль көлігі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-16) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және республикалық маңызы бар қалаларды, астананы және олардың агломерацияларын қоспағанда, әлеуметтік маңызы бар жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушылардың залалдарын бюджет қаражаты есебінен субсидиялау, сондай-ақ "Ауданаралық (қалааралық облысішілік), ауданішілік, қалалық (ауылдық) және қала маңындағы әлеуметтік маңызы бар қатынастар бойынша автомобильдік жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушылардың залалдарын субсидиялау" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 13.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 266</w:t>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қоғамның әлеуметтік-экономикалық жағдайына ықпал ететін және тарифтердің қолжетімділік деңгейі мен Қазақстан Республикасының аумағы бойынша халықтың еркін жүріп тұру мүмкіндігін қамтамасыз ету мақсатында ұйымдастырылатын тұрақты қатынастардағы жолаушыларды тасымалдау әлеуметтік мәні бар тасымалдар деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субсидиялауға тарифтерін облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – жергілікті атқарушы орган) белгілейтін әлеуметтік маңызы бар қатынастары арқылы тасымалдауды орындау нәтижелері бойынша пайда болған тасымалдаушының шығындары жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Егер "Тұрақты маршруттар бойынша жолаушылар мен багажды тасымалдау жөнінде қызмет көрсетуге тарифтер есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2011 жылғы 13 қазандағы № 614 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7297 болып тіркелген) бекітілген Тұрақты маршруттар бойынша жолаушылар мен багажды тасымалдау жөнінде қызмет көрсетуге тарифтер есептеу әдістемесіне (бұдан әрі – Әдістеме) сәйкес анықталған жолаушыларды тасымалдау тарифі мен жергілікті атқарушы органмен белгіленген әлеуметтік маңызы бар қатынастарына арналған тариф арасындағы айырма жергілікті бюджеттен субсидияланбаса, онда тариф шамасын жергілікті атқарушы орган Әдістемеге сәйкес анықтаған жолаушыларды тасымалдау тарифі деңгейінде белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Субсидиялауға жататын автомобиль көлігімен жолаушылардың әлеуметтік мәні бар тасымалдары және субсидиялар мөлшерлері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Субсидиялауға жататын автомобиль көлігімен жолаушылардың әлеуметтік мәні бар тасымалдары және субсидиялар мөлшерлері</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер жергілікті атқарушы орган белгілеген жолаушыларды тасымалдау тарифі Әдістемеге сәйкес анықталған жолаушыларды тасымалдау тарифінен төмен болса, аталған маршрут әлеуметтік мәні бар тасымалдаулар санатына жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Тарифтер жөніндегі комиссия және (немесе) маршрут (ауданаралық (қала iшкi облыс iшi), аудан iшiндегi, қалалық (селолық) және қала маңы қатынасы) құнын айқындау жөніндегі комиссия (бұдан әрі – Комиссия) отырысының хаттамасы негізінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1440,51 +1583,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті өкілдік органы айқындайтын тиісті әкімшілік-аумақтық бірліктің жергілікті атқарушы органы "Автомобиль көлігі туралы" Қазақстан Республикасы Заңының 14-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес субсидиялауға жататын әлеуметтік маңызы бар қатынастардың тізбесін жасайды. Әлеуметтік маңызы бар автомобиль қатынастарының тізбесіне өзгерістер және (немесе) толықтырулар енгізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1503,51 +1646,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тасымалдаушы тиісті әкімшілік-аумақтық бірліктің жергілікті атқарушы органына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1562,91 +1705,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Әдістемеге сәйкес анықталған маршруттағы тариф есебін қағаз немесе электронды түрде, осы Қағидалардың 4-тарауына сәйкес автокөлік құралдарының маршрут бойынша жалпы жылдық жүрісіне (километр) сүйене отырып анықталған маршрут құны бойынша тасымалдаулар жүзеге асырылған жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша есебін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тасымалдаушы ұсынған есептердің дұрыстығын анықтау және субсидиялауға жататын әлеуметтік маңызы бар хабарламалардың тізбесі бойынша ұсыныстарды қалыптастыру үшін тиісті әкімшілік-аумақтық бірліктің жергілікті атқарушы органы әкiмнiң бұйрығымен төрағадан, төрағаның орынбасарынан және оның мүшелерінен тұратын комиссия (бұдан әрi – Комиссия) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияға жергілікті атқарушы орган әкімінің орынбасары басшылық етеді, ол Комиссияның төрағасы болып табылады. Комиссия құрамына жергілікті өкілдік және атқарушы органдардың (жолаушылар көлігі, экономика және бюджеттік жоспарлау мәселелері бойынша уәкілетті), өңірдің өңірлік ұлттық кәсіпкерлер палаталарының, заңды тұлғалардың автокөлік бірлестіктері мен қоғамдық бірлестіктердің, автомобиль көлігі саладағы өзін-өзі реттейтін ұйымдардың өкілдері (қарастырылып отырған маршрут ұйымдастырылған елді мекенде бар болса) кіреді. Комиссияның құрамына кәсіподақтардың, тұтынушылар құқығын қорғау қоғамдарының өкілдері кіруі мүмкін. Жергілікті өкілді және атқарушы органдар өкілдерінің жалпы саны Комиссия құрамының жартысынан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1793,190 +1936,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Үміткерлердің болмауына байланысты маршруттарға қызмет көрсету құқығына арналған конкурстар екі рет өткiзiлмеген деп танылған кезде, жергiлiктi атқарушы орган Комиссияның қарауына осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша Әдістемеге сәйкес анықталған маршруттағы тариф есебін, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес автокөлік құралдарының маршрут бойынша жалпы жылдық жүрісіне (километр) сүйене отырып анықталған маршрут құны бойынша тасымалдаулар жүзеге асырылған жағдайда осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша маршрут құнының есебін енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырыстың нәтижелері бойынша Комиссия тарифтерді және (немесе) маршрут құнын айқындаудың дұрыстығын растайтын қағаз немесе электрондық нысанда хаттама қабылдайды, сондай-ақ осы тармақтың бірінші бөлігіне сәйкес жергілікті атқарушы органдардың есебін және (немесе) маршрут құнын алған күннен бастап 15 жұмыс күні ішінде әлеуметтік маңызы бар қатынастардың тізбесін жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің м.а. 10.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мәселе туындаған жағдайда тариф анықтаудың дұрыстығын растау үшін Комиссия тасымалдаушыдан Әдістемеге 1-қосымша болып табылатын Жолаушыларды және багажды автомобильмен тұрақты тасымалдау тарифтерін қалыптастырудың экономикалық-математикалық моделі шеңберінде тариф есептеуде қолданған құжаттар мен ақпаратты тек бір рет сұратады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия маршрут құнын анықтаудың дұрыстығын растау мақсатында сұрақтар туындаған жағдайда тасымалдаушыдан осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2243,288 +2386,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссия шешімі ашық дауыс беру жолымен қабылданады, ол құрылымның жалпы санынан үштен екісі болған кезде құқықты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің жалпы санынан көпшілік дауыс берілген болса, Комиссия шешімі қабылданған болып саналады. Теңбе-тең дауыс берілген жағдайда Комиссия төрағасының дауысы шешуші болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік маңызы бар қатынастарды субсидиялауға бағытталған сомалар көлемін анықтау әрбір маршрут мынадай:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="24"/>
+    <w:bookmarkStart w:name="z84" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Әдістемеге сәйкес айқындалған жолаушыларды тасымалдауға арналған тариф пен жергілікті атқарушы орган белгілеген тасымалданған жолаушылардың нақты санына көбейтілген әлеуметтік маңызы бар қатынастарына арналған тариф арасындағы айырма; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z85" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z85" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын маршруттың бір километрінің құны арасындағы айырма ретінде айқындалатын тасымалдауды орындаудан болатын, автокөлік құралдарының маршрут бойынша жалпы жылдық жүрісін (километр) негізге ала отырып, нақты көлемге көбейтілген автокөлік құралдарының маршрут бойынша жүріп өткен жүрісінің және жолаушыларды тасымалдаудан түскен қаржы қаражатының шығыны.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 18.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік маңызы бар қатынасты субсидиялауға арналған болжамды қаражат көлемі Әдістемеге сәйкес айқындалған жолаушыларды тасымалдауға арналған тариф пен жергілікті атқарушы орган белгілеген тариф арасындағы жылдар бөлінісінде тасымалдауға жоспарланған жолаушылардың жыл сайынғы санына көбейту айырмасы ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...73 lines deleted...]
-      13. Әлеуметтік маңызы бар қатынасты субсидиялауға арналған болжамды қаражат көлемі Әдістемеге сәйкес айқындалған жолаушыларды тасымалдауға арналған тариф пен жергілікті атқарушы орган белгілеген тариф арасындағы жылдар бөлінісінде тасымалдауға жоспарланған жолаушылардың жыл сайынғы санына көбейту айырмасы ретінде айқындалады.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автобустың тұрақты тасымалын жүзеге асыру үшін маршруттың құны айқындалған кезде, осы Қағидалардың 4-тарауына сәйкес, маршрут бойынша жүретін автокөлік құралдарының жалпы жылдық жүрісіне (километр) сүйене отырып, тасымалдаушылардың шығындарын субсидиялауға арналған болжамды қаражат көлемі жоспарланған жолаушылар мен багажды тасымалдау санынан алынатын кірістер мен маршрут құны арасындағы айырмасы ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жергілікті бюджеттен субсидиялар төлеуді жүзеге асыруды жоспарлау үшін жергілікті атқарушы орган тиісті жергілікті бюджет бағдарламасы бойынша үш жылға бюджеттік өтінімді әзірлейді және оны мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 13-тармақтарына сәйкес анықталған әлеуметтік мәні бар қатынастарды субсидиялауға арналған қаражат көлемі және әлеуметтік қатынастар тізілімі бюджеттік өтінім үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2537,90 +2680,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті атқарушы орган облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті өкілді органы жергілікті бюджетті бекіткеннен кейін 10 (он) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік маңызы бар субсидияланатын хабарламалардың сомасын үш жылдық кезеңге бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған сома негізінде жергілікті өкілді органның шешімі заңды күшіне енген күннен бастап 7 (жеті) жұмыс күнінен аспайтын мерзімде тасымалдаушы мен жергілікті атқарушы орган арасында Әлеуметтік маңызы бар жол қатынасын субсидиялау туралы шарт (бұдан әрі – Шарт) жасалады, ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тараптардың орындауы үшін осы Қағидалармен айқындалған шарттарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2857,148 +3000,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жергiлiктi атқарушы органдар тоқсан сайын, тоқсаннан кейiнгi айдың 5-iне дейiн автомобиль көлiгi саласындағы уәкiлеттi органға Комиссия жұмысының нәтижелерi және әлеуметтiк маңызы бар хабарламаларды субсидиялау туралы ақпаратты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жiбередi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Субсидияларды төлеу тәртібі мен шарттары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z30" w:id="30"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Тасымалдаушы есептік айдан кейінгі әр айдың 15 күніне дейінгі мерзімде жергілікті атқарушы органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік маңызы бар қатынастары бойынша нақты тасымалданған жолаушылар туралы айлық ақпаратты (бұдан әрі – ай сайынғы есеп) жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың 4-тарауына сәйкес автокөлік құралдардың маршрут бойынша жалпы жылдық жүрісіне (километр) сүйене отырып айқындалған маршрут құны бойынша тасымалдаулар жүзеге асырылған кезде тасымалдаушы есептік айдан кейінгі әр айдың 10-шы күніне дейінгі мерзімде уәкілетті ұйымға ай сайынғы есеп жібереді, кейін уәкілетті ұйым есептік айдан кейінгі әр айдың 15-ші күніне дейінгі мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3011,298 +3154,650 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша орындалған жұмыс туралы ақпаратты жергілікті атқарушы органға айлық ақпаратты ұсынады. Уәкілетті ұйым болмаған жағдайда тасымалдаушы әр айдың 15-күніне дейін жергілікті атқарушы органға ай сайын ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ауданаралық (қалааралық облысішілік), ауданішілік, қалалық (ауылдық) және қала маңындағы әлеуметтік маңызы бар қатынастар бойынша автомобильдік жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушылардың шығындарын субсидиялау" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Тасымалдаушы (жеке немесе заңды тұлға) (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Ауданаралық (қалааралық облысішілік), ауданішілік, қалалық (ауылдық) және қала маңындағы қатынастарда әлеуметтік маңызы бар қатынастар бойынша автомобильдік жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушылардың залалдарын субсидиялау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көзделген тізбеге сәйкес құжаттар пакетін жолдайды.</w:t>
+      18. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың бірінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, қызметті көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі Тізбеде жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың үшінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсесі құжаттарды олар келіп түскен күні "цифрлық үкіметтің" шлюзі арқылы "Е-лицензиялау" мемлекеттік дерекқоры" цифрлық жүйесіне (бұдан әрі – ЕЛ МДҚ) тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші өтініш ЕЛ МДҚ келіп түскен сәттен бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың алтыншы абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкіметтің" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Төтенше жағдай және (немесе) карантиндік шектеулер енгізуге байланысты әлеуметтік маңызы бар хабарламалар бойынша тасымалдауды мәжбүрлеп тоқтата тұру кезеңінде ағымдағы қаржы жылындағы ең төменгі жалақысына сәйкес тасымалдаушының жүргізушілерге және (немесе) кондукторларға еңбекақы төлеуге және әлеуметтік аударымдарға шығыстары субсидиялауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...108 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың бірінші бөлігінде көрсетілген мән-жайлар туындаған жағдайда, көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін портал арқылы көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізушілердің және (немесе) кондукторлардың жалақы мен әлеуметтік аударымдары бойынша тасымалдаушының өтінішін және төлеуге жұмсалған шығыстары туралы ақпаратты жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Әлеуметтік маңызы бар субсидияланатын қатынастар бойынша жергілікті бюджеттен субсидияларды төлеуді жергілікті атқарушы орган тасымалдаушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес субсидия тағайындау туралы хабарлама жіберілген күннен бастап 5 (бес) жұмыс күнінен кешіктірмей Шарттың негізінде ай сайын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тасымалдаушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3359,790 +3854,1204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="35"/>
+    <w:bookmarkStart w:name="z86" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1. Тасымалдаушыда айдың 15-күніне дейін автокөлік құралдарына арналған лизинг шарты бойынша лизингтік төлемдерді төлеу бойынша міндеттемелер болған кезде жергілікті атқарушы органдардың субсидиялар төлеуі қаржыландыру жоспарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 20-1-тармақпен толықтырылды – ҚР Көлік министрінің м.а. 18.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік қызмет көрсетудің жалпы мерзімі 5 (бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көрсетілетін қызметті алушыдан Тізбенің 9-тармағында көзделген тізбеге сәйкес өтініш және құжаттар топтамасы түскен кезде, көрсетілетін қызметті берушінің кеңсе орындаушысы осы өтінішті және құжаттар топтамасын көрсетілетін қызметті берушінің басшысына немесе жетекшілік ететін басшының орынбасары және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесінің басшысы арқылы қарау үшін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 9-тармағында көзделген тізбеге сәйкес ұсынылған құжаттар топтамасының толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 20-1-тармақпен толықтырылды – ҚР Көлік министрінің м.а. 18.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 304</w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="36"/>
-[...35 lines deleted...]
-      22. Көрсетілетін қызметті алушыдан Тізбенің 8-тармағында көзделген тізбеге сәйкес өтініш және құжаттар топтамасы түскен кезде, көрсетілетін қызметті берушінің кеңсе орындаушысы осы өтінішті және құжаттар топтамасын көрсетілетін қызметті берушінің басшысына немесе жетекшілік ететін басшының орынбасары және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесінің басшысы арқылы қарау үшін жолдайды.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ұсынылған құжаттардың толық ұсынбау және (немесе) көрсетілетін қызметті алушының қолданылу мерзімі өтіп кеткен құжаттарды ұсыну фактісі анықталған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті бұдан әрі қараудан дәлелді бас тарту береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...33 lines deleted...]
-      23. Ұсынылған құжаттардың толық ұсынбау және (немесе) көрсетілетін қызметті алушының қолданылу мерзімі өтіп кеткен құжаттарды ұсыну фактісі анықталған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті бұдан әрі қараудан дәлелді бас тарту береді.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Көрсетілетін қызметті алушы Тізбенің 9-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті берушінің орындаушысы 3 (үш) жұмыс күні ішінде осы құжаттар топтамасының осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z38" w:id="39"/>
-[...15 lines deleted...]
-      24. Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті берушінің орындаушысы 3 (үш) жұмыс күні ішінде осы құжаттар топтамасының осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттар топтамасы Тізбенің 9-тармағында көзделген тізбеге сәйкес осы Қағидалардың талаптарына сәйкес келген кезде көрсетілетін қызметті берушінің орындаушысы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша субсидия тағайындау және төлеу туралы хабарламаны ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқарушыға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісуі бойынша жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушының электрондық цифрлық қолтаңбасы қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Тізбенің 10-тармағында көзделген негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша субсидия тағайындаудан бас тарту туралы хабарлама жіберу тәсілімен мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқарушыға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісімі бойынша жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушының ЭЦҚ қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының ЕЛ МДҚ "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Жылдың соңғы күнтізбелік айы үшін бюджеттік субсидияларды төлеу кейіннен келесі жылдың 25 қаңтар мерзімінен кешіктірмей нақты деректер бойынша жасалған есепті ұсына отырып, 20 желтоқсаннан кешіктірмей ұсынылған, болжамды деректер бойынша жасалған субсидияланатын қатынастар бойынша есеп негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ұсынылған құжаттар топтамасы Тізбенің 8-тармағында көзделген тізбеге сәйкес осы Қағидалардың талаптарына сәйкес келген кезде көрсетілетін қызметті берушінің орындаушысы осы Қағидаларға </w:t>
-[...55 lines deleted...]
-      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушының электрондық цифрлық қолтаңбасы қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің м.а. 10.12.2024 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 403</w:t>
+        <w:t xml:space="preserve">      27-тармақтың жетінші абзацы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Көлік министрінің 19.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 7</w:t>
+        <w:t xml:space="preserve">      28-тармақ жаңа редакцияда көзделген - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="41"/>
-[...187 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Жергілікті атқарушы орган Мемлекеттік қызмет көрсету сатысы туралы деректерді "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) бекітілген Мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізу қағидаларына сәйкес мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Автомобиль көлігі саласындағы уәкілетті орган заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жергілікті атқарушы органдарға, өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тұрақты тасымалдауды жүзеге асыру үшін маршруттың құнын анықтау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Құны жол жүру ақысын электронды жинау жүйесін пайдалана отырып, көлік құралдарының жалпы жылдық жүрісіне, белгілі бір кезеңдегі маршруттың құнын есептеуге немесе белгілі бір жұмыс көлемін орындауға негізделетін маршрут бойынша тасымалдауды жүзеге асыру кезінде (көрсетілетін қызметтері) мынадай түрдегі экономикалық-математикалық модельді пайдаланады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z43" w:id="44"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СМ = Зжқ + Зжэтж + Здисп + ( Зт + Зү ) * R</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4469,70 +5378,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Баптар бойынша нормативтік шығындардың іріленген есептері мынадай орындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Зпс – жылжымалы құрам бойынша тасымалдаушының жалпы құны кіреді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5403,85 +6312,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5885,85 +6760,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6855,90 +7696,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="48"/>
+    <w:bookmarkStart w:name="z87" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Маршруттың құны Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тасымалдаушының нақты шығындары оларға тәуелді емес баға факторлары бойынша 10%-дан астам өзгерген кезде, сондай-ақ маршруттың сипаттамаларына (рейс, автобустардың қозғалыс кестесі, маршруттың ұзақтығы, жылжымалы құрамды жаңарту) пайдалану шығыстарының баптары бойынша тасымалдаушының шығындарын ірілендірілген есептеу тәртібімен өзгерістер мен толықтырулар енгізілген кезде түзетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маршрут құны осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7222,68 +8063,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субсидиялауға жататын әлеуметтік маңызы бар автомобиль қатынастарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7352,97 +8193,177 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут атауы және (немесе) нөмірі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут түрі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7958,68 +8879,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әдістемеге сәйкес анықталған маршруттағы тариф есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы __________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8061,189 +8982,479 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут атауы және (немесе) нөмірі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут түрі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әдістемеге сәйкес анықталған 1 жолаушыға арналған тариф, теңге</w:t>
+              <w:t>Әдістемеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>анықталған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жолаушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тариф, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Болжалды тасымалдау көлемі жыл бойы жолаушылар, адам</w:t>
+              <w:t>Болжалды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жолаушылар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, адам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8579,68 +9790,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маршрут құнының есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы __________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8683,235 +9894,455 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут атауы және (немесе) нөмірі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут түрі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұзындығы маршрут, км</w:t>
+              <w:t>Ұзындығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маршрут, км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бағасы маршрут, теңге</w:t>
+              <w:t>Бағасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маршрут, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Болжалды тасымалдау көлемі жыл бойы жолаушылар, адам</w:t>
+              <w:t>Болжалды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жолаушылар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, адам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9279,68 +10710,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:bookmarkStart w:name="z73" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік маңызы бар субсидияланған қатынастар сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -9418,333 +10849,1023 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут атауы және (немесе) нөмірі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут түрі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут құны осы Қағидалардың 4-тарауына сәйкес айқындалады (теңге)</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қағидалардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-тарауына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айқындалады</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әдістемеге сәйкес белгіленген тариф (теңге)</w:t>
+              <w:t>Әдістемеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгіленген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тариф (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жергілікті атқарушы орган белгілейтін тариф номи (теңге)</w:t>
+              <w:t>Жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгілейтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тариф </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айырмашылық Әдістемеге сәйкес анықталған тарифтер арасында жергілікті атқарушы орган белгілейтін код пен тариф дене (теңге)</w:t>
+              <w:t>Айырмашылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әдістемеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>анықталған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тарифтер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгілейтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> код пен тариф </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дене</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әлеуметтік маңызы бар жол қозғалысын субсидиялау көлемі 3 жылға жыл сайынам</w:t>
+              <w:t>Әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маңызы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қозғалысын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сайынам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10653,68 +12774,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссия жұмысының және әлеуметтік маңызы бар қатынастарды субсидиялау нәтижелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10808,499 +12929,1959 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Маршрут атауы не нөмірі*, </w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ осы маршрутқа қызмет көрсететін тасымал даушының атауы</w:t>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маршрутқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсететін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут түрі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидалар дың 7-тармағына </w:t>
+              <w:t>Қағидалар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкес маршрутқа тариф бойынша есептеулер ұсынылған күні (күні: күн, ай, жыл)</w:t>
+              <w:t>дың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7-тармағына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маршрутқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тариф </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептеулер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсынылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ай, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Маршрутқа тариф бойынша </w:t>
+              <w:t>Маршрутқа</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есептеулерді себепті көрсете отырып қайта пысықтауға жіберілген күні (күні: күн, ай, жыл)</w:t>
+              <w:t xml:space="preserve"> тариф </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептеулерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>себепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсете</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пысықтауға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жіберілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ай, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әлеуметтік маңызы </w:t>
+              <w:t>Әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бар қатынастар тізбесін жасау күні (күні: күн, ай, жыл)</w:t>
+              <w:t>маңызы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатынастар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ай, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Комиссия жұмысы</w:t>
+              <w:t xml:space="preserve">Комиссия </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ның нәтижелері бойынша тарифті белгілеу күні (күні: күн, ай, жыл)</w:t>
+              <w:t>жұмысының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тарифті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгілеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ай, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бюджеттік өтінімді әзірлеу </w:t>
+              <w:t>Бюджеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күні (күні: күн, ай, жыл)</w:t>
+              <w:t>өтінімді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ай, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бюджетті бекіту күні </w:t>
+              <w:t>Бюджетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күні: күн, ай, жыл)</w:t>
+              <w:t>бекіту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ай, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әлеуметтік маңызы </w:t>
+              <w:t>Әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бар субсидияла натын қатынастар бойынша үш жылдық кезеңге сомманы бекіту күні (күні: күн, ай, жыл)</w:t>
+              <w:t>маңызы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидияла</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>натын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатынастар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомманы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекіту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ай, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13066,333 +16647,1173 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут атауы не нөмірі*, енгізілген әлеуметтік маңызы бар хабарламалар тізбесіне, сондай-ақ осы маршрутқа қызмет көрсететін тасымал даушының атауы</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маңызы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хабарламалар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маршрутқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсететін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут түрі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әдістемеге сәйкес айқындал ған тариф (теңге)</w:t>
+              <w:t>Әдістемеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айқындал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тариф (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жергілікті атқарушы органы белгілеген тариф (теңге)</w:t>
+              <w:t>Жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> органы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгілеген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тариф (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут бойынша үш жылдық кезеңге бөлінген субсидия көлемі әлеуметтік маңызы бар қатынастар тізіміне енгізілді</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> субсидия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маңызы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатынастар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Осы маршрутқа қажетті субсидия көлемі (теңге)</w:t>
+              <w:t xml:space="preserve">Осы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маршрутқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қажетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> субсидия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есептік кезеңде тасымалдаушыға осы маршрутқа төленген субсидия (теңге)</w:t>
+              <w:t>Есептік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдаушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маршрутқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төленген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> субсидия (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16114,85 +20535,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:drawing>
-[...33 lines deleted...]
-              </w:drawing>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -17721,85 +22108,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:drawing>
-[...33 lines deleted...]
-              </w:drawing>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -18981,50 +23334,176 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанның 5-бағанында маршруттың жалпы құны, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанның 6-бағанында жолаушыларды тасымалдаудан түскен қаражат, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19168,68 +23647,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жолаушылар мен багажды автомобильмен тұрақты тасымалдауды ұйымдастыру шарты (бұдан әрі – шарт):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19785,94 +24264,94 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ауданаралық (қалааралық облысішілік), ауданішілік, қалалық (ауылдық) және қала маңындағы қатынастарда әлеуметтік маңызы бар қатынастар бойынша автомобильдік жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушылардың залалдарын субсидиялау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 9-қосымша жаңа редакцияда – ҚР Көлік министрінің м.а. 10.12.2024 </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 403</w:t>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -20046,87 +24525,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арнасы)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-портал арқылы</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20159,87 +24638,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арнасы) және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (бес) жұмыс күні ішінде</w:t>
+"Е-лицензиялау "Мемлекеттік деректер қоры" порталы арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20272,87 +24751,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+5 (бес) жұмыс күні ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20385,123 +24864,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидия тағайындау және төлеу туралы хабарлама не субсидия тағайындаудан бас тарту туралы хабарлама жіберу тәсілімен мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушының электрондық цифрлық қолтаңбасы қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+Электронды (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20534,87 +24977,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Субсидия тағайындау және төлеу туралы хабарлама не субсидия тағайындаудан бас тарту туралы хабарлама жіберу тәсілімен мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушының электрондық цифрлық қолтаңбасы қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20647,123 +25126,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20796,291 +25239,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) әлеуметтік маңызы бар қатынастар бойынша іс жүзінде тасымалданған жолаушылар туралы ақпарат;</w:t>
-[...113 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жолаушыларды тасымалдаудан түскен қаржы қаражаты туралы ақпарат;</w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) тасымалдаулар ауданаралық (қалааралық облысішілік) немесе ауданішілік қатынастарда жүзеге асырылған кезде, осы маршрут бойынша орындалған рейстерді растайтын автовокзалдардың (автостанциялардың, жолаушыларға қызмет көрсету пункттерінің) диспетчерлік қызметінің құжаты және (немесе) автовокзалы (автостанциясы, жолаушыларға қызмет көрсету пункті) жоқ елді мекендерде диспетчерлік жүйенің құжаты;</w:t>
+Жергілікті атқарушы органдар үшін жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Қағидалардың 4-тарауына сәйкес айқындалған маршрут бойынша құны тасымалдауды жүзеге асыру кезінде маршрут (км) бойынша автокөлік құралдарының жалпы жылдық жүрісін негізгі ала отырып, елді мекеннің бірыңғай диспетчерлік қызметінен осы маршрут бойынша орындалған рейстерді растайтын құжат;</w:t>
+Астана қаласы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 7.30-дан 17.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) диспетчерлік қызметтің қалалық және қала маңындағы маршруттар бойынша рейстерді орындамағанын растайтын (бар болған жағдайда) құжаты.</w:t>
+Алматы қаласы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 14.00-ге дейін түскі үзіліспен сағат 8.30-дан 18.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы тармақтың 1), 2), 3), 4), 5), 6) және 7) тармақшаларында көрсетілген құжаттар электрондық көшірмеде немесе ұйым басшысының электрондық цифрлық қолтаңбасында ұсынылады.</w:t>
+Ақтөбе облысы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 13.30-ға дейін түскі үзіліспен сағат 8.30-дан 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
+Алматы облысы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 14.00-ге дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы-Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.00 - ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21113,123 +25496,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+1) әлеуметтік маңызы бар қатынастар бойынша іс жүзінде тасымалданған жолаушылар туралы ақпарат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+2) Қағидалардың 4-тарауына сәйкес автокөлік құралдарының маршрут бойынша жалпы жылдық жүрісіне (км.) сүйене отырып анықталған маршрут құны бойынша тасымалдаулар жүзеге асырылған кезде, орындалған жұмыс туралы ақпарат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болуы.</w:t>
+3) осы Тізбеге 1-қосымшаға сәйкес билеттерді сату жөніндегі ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Тізбеге 2-қосымшаға сәйкес жолаушыларды тасымалдаудан түскен қаржы қаражаты туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) тасымалдаулар ауданаралық (қалааралық облысішілік) немесе ауданішілік қатынастарда жүзеге асырылған кезде, осы маршрут бойынша орындалған рейстерді растайтын автовокзалдардың (автостанциялардың, жолаушыларға қызмет көрсету пункттерінің) диспетчерлік қызметінің құжаты және (немесе) автовокзалы (автостанциясы, жолаушыларға қызмет көрсету пункті) жоқ елді мекендерде диспетчерлік жүйенің құжаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Қағидалардың 4-тарауына сәйкес айқындалған маршрут бойынша құны тасымалдауды жүзеге асыру кезінде маршрут (км) бойынша автокөлік құралдарының жалпы жылдық жүрісін негізгі ала отырып, елді мекеннің бірыңғай диспетчерлік қызметінен осы маршрут бойынша орындалған рейстерді растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) диспетчерлік қызметтің қалалық және қала маңындағы маршруттар бойынша рейстерді орындамағанын растайтын (бар болған жағдайда) құжаты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақтың 1), 2), 3), 4), 5), 6) және 7) тармақшаларында көрсетілген құжаттар электрондық көшірмеде немесе ұйым басшысының электрондық цифрлық қолтаңбасында ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкіметтің" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21262,51 +25753,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ерекшеліктері ескеріле отырып, өзге де талаптар және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24980,68 +29620,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жүргізушілердің және (немесе) кондукторлардың жалақысы мен әлеуметтік аударымдары бойынша тасымалдаушының шығыстары туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы ________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25081,51 +29721,121 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маршрут атауы және (немесе) нөмірі</w:t>
+              <w:t xml:space="preserve">Маршрут </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25923,68 +30633,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субсидия тағайындау және төлеу туралы №____ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша жаңа редакцияда – ҚР Көлік министрінің м.а. 18.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26346,68 +31056,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субсидия тағайындаудан бас тарту туралы №____ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы: _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26826,550 +31536,550 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 13-қосымшамен толықтырылды – ҚР Көлік министрінің м.а. 18.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өндіріс шығындарына жатқызылатын салықтар мен алымдар (қосылған құн салығы мен корпоративтік табыс салығынан басқа).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z91" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Автокөлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін және тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыруға, сондай-ақ жұмыскерлерді жүргізушілердің және (немесе) кондуктор-бақылаушылардың, жылжымалы құрамға қызмет көрсететін тасымалдаушының өндірістік-техникалық персоналының еңбек (қызметтік) міндеттерін атқарған кезде оларды жазатайым оқиғалардан міндетті сақтандыруға арналған шығыстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z92" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жүргізушілерден, кондукторлардан және автокөлік құралдарына жөндеу және техникалық қызмет көрсетуді жүргізетін қызметкерлерден басқа, тасымалдауды ұйымдастыруға тартылған тасымалдаушы қызметкерлерінің жалақысына арналған шығыстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z93" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Автокөлік құралдарын міндетті техникалық байқаудан өтуге арналған шығыстар.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z91" w:id="60"/>
-[...15 lines deleted...]
-      2. Автокөлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін және тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыруға, сондай-ақ жұмыскерлерді жүргізушілердің және (немесе) кондуктор-бақылаушылардың, жылжымалы құрамға қызмет көрсететін тасымалдаушының өндірістік-техникалық персоналының еңбек (қызметтік) міндеттерін атқарған кезде оларды жазатайым оқиғалардан міндетті сақтандыруға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тасымалдау процесіне тартылған әкімшілік ғимараттар мен өндірістік-техникалық база объектілері бойынша коммуналдық төлемдерге арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z92" w:id="61"/>
-[...15 lines deleted...]
-      3. Жүргізушілерден, кондукторлардан және автокөлік құралдарына жөндеу және техникалық қызмет көрсетуді жүргізетін қызметкерлерден басқа, тасымалдауды ұйымдастыруға тартылған тасымалдаушы қызметкерлерінің жалақысына арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік маңызы бар маршруттарда тасымалдау процесіне тартылған тасымалдаушының әкімшілік ғимараттары мен өндірістік-техникалық базасының объектілері бойынша жалға алу, амортизация (автокөлік құралдарынан басқа), жылыту, сумен жабдықтау, кәріз және жарықтандыру, күтіп ұстау және ағымдағы жөндеу шығыстары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z93" w:id="62"/>
-[...15 lines deleted...]
-      4. Автокөлік құралдарын міндетті техникалық байқаудан өтуге арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жүргізушілердің және (немесе) кондуктор-бақылаушылардың, жылжымалы құрамға қызмет көрсететін тасымалдаушының әкімшілік-басқару және өндірістік-техникалық персоналын даярлауға және біліктілігін арттыруға, еңбекті және қауіпсіздік техникасын қорғауға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z94" w:id="63"/>
-[...15 lines deleted...]
-      5. Тасымалдау процесіне тартылған әкімшілік ғимараттар мен өндірістік-техникалық база объектілері бойынша коммуналдық төлемдерге арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әкімшілік ғимараттар мен өндірістік-техникалық база объектілері, жылжымалы құрам бойынша өртке қарсы іс-шараларға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z95" w:id="64"/>
-[...15 lines deleted...]
-      6. Әлеуметтік маңызы бар маршруттарда тасымалдау процесіне тартылған тасымалдаушының әкімшілік ғимараттары мен өндірістік-техникалық базасының объектілері бойынша жалға алу, амортизация (автокөлік құралдарынан басқа), жылыту, сумен жабдықтау, кәріз және жарықтандыру, күтіп ұстау және ағымдағы жөндеу шығыстары.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тасымалдаушының өндірістік-техникалық және әкімшілік-басқару персоналы үшін кеңсе тауарларына арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z96" w:id="65"/>
-[...15 lines deleted...]
-      7. Жүргізушілердің және (немесе) кондуктор-бақылаушылардың, жылжымалы құрамға қызмет көрсететін тасымалдаушының әкімшілік-басқару және өндірістік-техникалық персоналын даярлауға және біліктілігін арттыруға, еңбекті және қауіпсіздік техникасын қорғауға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тасымалдау процесіне байланысты тасымалдаушы қызметкерлерінің Қазақстан Республикасының аумағы шегіндегі іссапарларға арналған шығыстары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z97" w:id="66"/>
-[...15 lines deleted...]
-      8. Әкімшілік ғимараттар мен өндірістік-техникалық база объектілері, жылжымалы құрам бойынша өртке қарсы іс-шараларға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кәсіпорындардың қауіпсіздігін және әкімшілік ғимараттар мен өндірістік-техникалық база объектілерінің сақталуын қамтамасыз ету үшін күзетті ұстауға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z98" w:id="67"/>
-[...15 lines deleted...]
-      9. Тасымалдаушының өндірістік-техникалық және әкімшілік-басқару персоналы үшін кеңсе тауарларына арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Автоинформаторларды, Бейнебақылау жүйелерін ұстауға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z99" w:id="68"/>
-[...15 lines deleted...]
-      10. Тасымалдау процесіне байланысты тасымалдаушы қызметкерлерінің Қазақстан Республикасының аумағы шегіндегі іссапарларға арналған шығыстары.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жабдықтарды, станоктарды, стенділерді, электр қозғалтқыштарды, көтергіштерді, күш және технологиялық жабдықтарды, шығыс материалдарын, қосалқы бөлшектер мен майлау материалдарын ұстауға және жөндеуге арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z100" w:id="69"/>
-[...15 lines deleted...]
-      11. Кәсіпорындардың қауіпсіздігін және әкімшілік ғимараттар мен өндірістік-техникалық база объектілерінің сақталуын қамтамасыз ету үшін күзетті ұстауға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тез тозатын құралдар мен мүкәммалды жөндеуге және қалпына келтіруге арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z101" w:id="70"/>
-[...15 lines deleted...]
-      12. Автоинформаторларды, Бейнебақылау жүйелерін ұстауға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Автокөлік құралдарына техникалық қызмет көрсету және жөндеу жүргізуге арналған қосалқы материалдарға (оттегі, ацетилен, кальций карбиді, сүрту материалдары) арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z102" w:id="71"/>
-[...15 lines deleted...]
-      13. Жабдықтарды, станоктарды, стенділерді, электр қозғалтқыштарды, көтергіштерді, күш және технологиялық жабдықтарды, шығыс материалдарын, қосалқы бөлшектер мен майлау материалдарын ұстауға және жөндеуге арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тасымалдау процесіне байланысты технологиялық қажеттіліктер үшін отын мен электр энергиясына арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z103" w:id="72"/>
-[...15 lines deleted...]
-      14. Тез тозатын құралдар мен мүкәммалды жөндеуге және қалпына келтіруге арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Шаруашылық және техникалық қызмет көрсету автомобильдерін, бензовоздарды, техникалық көмек автомобильдерін, қызметтік автокөлік құралдарын ұстауға арналған шығыстар (техникалық қызмет көрсету және ағымдағы жөндеу үшін отын, майлау және пайдалану материалдары, автомобиль резеңкесін жөндеу, қалпына келтіруге және күрделі жөндеуге амортизация).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z104" w:id="73"/>
-[...15 lines deleted...]
-      15. Автокөлік құралдарына техникалық қызмет көрсету және жөндеу жүргізуге арналған қосалқы материалдарға (оттегі, ацетилен, кальций карбиді, сүрту материалдары) арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Пайдалану, техникалық және өндірістік құжаттама бланкілеріне, жол парақтарына, автобус билеттеріне, түбіртектерге, билеттік құжаттама бланкілеріне, техникалық паспорттарға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z105" w:id="74"/>
-[...15 lines deleted...]
-      16. Тасымалдау процесіне байланысты технологиялық қажеттіліктер үшін отын мен электр энергиясына арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тасымалдау процесіне тартылған әкімшілік ғимараттар мен өндірістік-техникалық база объектілері бойынша қоқыс пен қарды әкетуге арналған шығыстар, шаруашылық мұқтаждарға арналған материалдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z106" w:id="75"/>
-[...15 lines deleted...]
-      17. Шаруашылық және техникалық қызмет көрсету автомобильдерін, бензовоздарды, техникалық көмек автомобильдерін, қызметтік автокөлік құралдарын ұстауға арналған шығыстар (техникалық қызмет көрсету және ағымдағы жөндеу үшін отын, майлау және пайдалану материалдары, автомобиль резеңкесін жөндеу, қалпына келтіруге және күрделі жөндеуге амортизация).</w:t>
+    <w:bookmarkStart w:name="z109" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отынды, майлау материалдарын тасымалдауға және оларды сақтауға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z107" w:id="76"/>
-[...15 lines deleted...]
-      18. Пайдалану, техникалық және өндірістік құжаттама бланкілеріне, жол парақтарына, автобус билеттеріне, түбіртектерге, билеттік құжаттама бланкілеріне, техникалық паспорттарға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Кәсіпорынның балансында тұрмайтын орталықтандырылған бухгалтериялар орындайтын жұмыстарға ақы төлеуге арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z108" w:id="77"/>
-[...15 lines deleted...]
-      19. Тасымалдау процесіне тартылған әкімшілік ғимараттар мен өндірістік-техникалық база объектілері бойынша қоқыс пен қарды әкетуге арналған шығыстар, шаруашылық мұқтаждарға арналған материалдар.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Тасымалдаушының жылжымалы құрамын тасымалдау процесінде туындаған пайдаланылған өнімдер мен өндірістік қалдықтарды кәдеге жаратуға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z109" w:id="78"/>
-[...15 lines deleted...]
-      20. Отынды, майлау материалдарын тасымалдауға және оларды сақтауға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Тасымалдаушының балансындағы және тасымалдау процесіне тартылған автокөлік құралдарын ерікті сақтандыруға арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z110" w:id="79"/>
-[...15 lines deleted...]
-      21. Кәсіпорынның балансында тұрмайтын орталықтандырылған бухгалтериялар орындайтын жұмыстарға ақы төлеуге арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Тасымалдаушының теңгеріміндегі және тасымалдау процесіне тартылған машиналардың, жабдықтардың, жиһаздың, компьютерлік техниканың, аспаптардың және өзге де негізгі құралдардың амортизациясына арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z111" w:id="80"/>
-[...15 lines deleted...]
-      22. Тасымалдаушының жылжымалы құрамын тасымалдау процесінде туындаған пайдаланылған өнімдер мен өндірістік қалдықтарды кәдеге жаратуға арналған шығыстар.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Тасымалдаушының теңгеріміндегі және тасымалдау процесіне тартылған машиналарды, жабдықтарды, жиһаздарды, компьютерлік техниканы, құралдарды және өзге де негізгі құралдарды ұстауға және ағымдағы жөндеуге арналған шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z112" w:id="81"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үстеме шығыстардың есептік сомасы құны осы Қағидалардың 4-тарауына сәйкес айқындалатын әлеуметтік маңызы бар маршрутқа қызмет көрсетуге ғана қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -27425,55 +32135,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27795,35 +32505,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>