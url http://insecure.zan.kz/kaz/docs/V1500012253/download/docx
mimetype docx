--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="03fadba" w14:textId="03fadba">
+    <w:p w14:paraId="b622fea" w14:textId="b622fea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -702,54 +702,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шығыс Қазақстан облысы бойынша департаменті (бұдан әрі – Департамент) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) аумақтық органы болып табылады. Барлау, қарсы барлау, жедел-іздестіру қызметі, террорлық актілердің және жеке адамға, қоғам мен мемлекетке қауіп төндіретін өзге де аса қауіпті қылмыстардың жолын кесу, мемлекеттік құпияларды қорғау салаларында басшылықты жүзеге асырады және Шығыс Қазақстан облысы аумағында мемлекеттік құпияларды қорғау бойынша уәкілетті орган болып табылады.</w:t>
+      1. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шығыс Қазақстан облысы бойынша департаменті (бұдан әрі – Департамент) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) аумақтық органы болып табылады. Барлау, қарсы барлау, жедел-іздестіру қызметі, терроризм актілерінің және жеке адамға, қоғам мен мемлекетке қауіп төндіретін өзге де аса қауіпті қылмыстардың жолын кесу, сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру, мемлекеттік құпияларды қорғау салаларында басшылықты жүзеге асырады және Шығыс Қазақстан облысының аумағында мемлекеттік құпияларды қорғау бойынша уәкілетті орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -861,179 +923,179 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат санының лимитін Қазақстан Республикасының заңнамасына сәйкес ҰҚК Төрағасы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент оның құрылымын құрайтын басқармалардан, бөлімдерден, топтардан тұрады. Оның құрамына мынадай оқшауланған құрылымдық бөлімшелер кіреді:</w:t>
-[...53 lines deleted...]
-      3) Күршім аудандық бөлімі. Қызмет көрсету аймағы – Шығыс Қазақстан облысының Күршім, Самар және Марқакөл аудандары;</w:t>
+      Департамент оның құрылымын құрайтын басқармалардан, бөлімдерден, бөлімшелерден, топтардан тұрады. Оның құрамына мынадай оқшауланған құрылымдық бөлімшелер кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Алтай аудандық бөлімі. Қызмет көрсету аймағы – Шығыс Қазақстан облысының Алтай, Үлкен Нарын және Қатон-Қарағай аудандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Зайсан аудандық басқармасы. Қызмет көрсету аймағы – Шығыс Қазақстан облысының Зайсан, Тарбағатай және Марқакөл аудандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Күршім аудандық бөлімі. Қызмет көрсету аймағы – Шығыс Қазақстан облысының Күршім және Самар аудандары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Риддер қалалық бөлімі. Қызмет көрсету аймағы – Шығыс Қазақстан облысының Риддер қаласы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Шемонайха аудандық бөлімі. Қызмет көрсету аймағы – Шығыс Қазақстан облысының Шемонайха ауданы.</w:t>
+      5) Шемонаиха аудандық бөлімі. Қызмет көрсету аймағы – Шығыс Қазақстан облысының Шемонаиха ауданы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 17.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 16/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1150,71 +1212,109 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджетке жіберіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Міндеттері:</w:t>
+      13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке адамның, қоғам мен мемлекеттің қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік саясатты құруға және жүзеге асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
@@ -1390,54 +1490,152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жасырын тергеу әрекеттерін ұйымдастыру және жүргізу, сондай-ақ оларды жүргізуді қамтамасыз етуге жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) мемлекеттік құпияларды қорғау саласындағы бірыңғай мемлекеттік саясатты іске асыру.</w:t>
+      9) мемлекеттік құпияларды қорғау саласындағы бірыңғай мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңдарымен және Қазақстан Республикасы Президентінің актілерімен қарастырылған өзге де мақсаттарды орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1900,124 +2098,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлері мен жұмыскерлерін қызметтік іссапарларға, оның ішінде Қазақстан Республикасынан тыс жерлерге жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ұлттық қауіпсіздік органдарының қызметіне жататын архивтік жедел, тергеу және басқа да материалдарды сақтауды және пайдалануды жүзеге асыру; Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының және өзге де ұйымдарының қызметтік үй-жайларын, көлік және өзге де техникалық құралдарын, сондай-ақ жеке және заңды тұлғалардың үй-жайларын, көлік құралдары мен өзге мүлкін шарттық негізде пайдалану;</w:t>
+        <w:t xml:space="preserve">
+      Департаменттің қызметіне жататын архивтік жедел, тергеу және басқа да материалдарды сақтауды және пайдалануды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының және өзге де ұйымдарының қызметтік үй-жайларын, көлік және өзге де техникалық құралдарын, сондай-ақ жеке және заңды тұлғалардың үй-жайларын, көлік құралдары мен өзге мүліктерін шарттық негізде пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент объектілері мен үй-жайларына кіру (көлікпен кіру) және олардан шығу (көлікпен шығу) кезінде жеке тұлғалардың (Қазақстан Республикасының заңнамасында айқындалған күзетілетін және өзге де адамдарды қоспағанда) жеке басын куәландыратын құжаттарын тексеру, олардың өзімен алып жүрген заттарын жете тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құпиялық режимін, мемлекеттік құпиялардың сақталуын қамтамасыз ету, Департаментте іс жүргізуді ұйымдастыру және жүргізу жөніндегі жұмыстың жай-күйін бақылауды жүзеге асыру, тексеруді ұйымдастыру;</w:t>
+      құпиялылық режимін, мемлекеттік құпиялардың сақталуын қамтамасыз ету, Департаментте іс жүргізуді ұйымдастыру және жүргізу жөніндегі жұмыстың жай-күйін бақылауды жүзеге асыру, тексеруді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлерінің жеке басын, олардың бөлімшелерінің, үй-жайлары мен көлік құралдарының ведомстволық тиесілілігін немесе құпия негізде ұлттық қауіпсіздік органдарына жәрдем көрсететін азаматтардың жеке басын шифрлау мақсатында басқа мемлекеттік органдардың, сондай-ақ ұйымдардың құжаттарын пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы техникалық және өзге де құралдарды қоса алғанда, арнаулы байланыс, қару-жарақ және жарақтандыру құралдарын, сатып алу және пайдалану;</w:t>
+      арнайы техникалық және өзге де құралдарды қоса алғанда, арнайы байланыс, қару-жарақ және жарақтандыру құралдарын, сатып алу және пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірлескен нормативтік құқықтық актілерде немесе келісімдерде айқындалған тәртіппен мемлекеттік органдар мен өзге де ұйымдардың бейнекамераларын және электрондық жабдығының өзге де түрлерін пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2064,50 +2280,122 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлеріне арнайы тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының азаматтарын ерікті негізде штаттан тыс жедел қызметкерлер ретінде тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген тәртіппен уақытша ұстау изоляторларын, тергеу изоляторларын пайдалану; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген жағдайларда уәкілетті органдардан, лауазымды адамдардан және квазимемлекеттік сектор субъектілерінен ревизиялар, салықтық және басқа да тексерулер, аудит және бағалау жүргізуді талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасына сәйкес өзіне жүктелген міндеттерді шешуді қамтамасыз ететін ақпараттық жүйелерді пайдалану, заңнамада белгіленген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша сотқа дейінгі тергеп-тексеру, іс жүргізу барысында зерттеуді ұйымдастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұстап алынған және қамауға алынған адамдарды айдауылмен алып жүру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2609,99 +2897,209 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаментте жауынгерлік қызметті ұйымдастыру және атқару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңдарында, Қазақстан Республикасының Президенті актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасын бұзушылықтар анықталған жағдайда өз құзыреті шегінде заңнамада белгіленген тәртіппен оларды жою жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өз құзыреті шегінде қарсы барлау және жедел-іздестіру іс-шараларын, жасырын тергеу әрекеттерін өткізу және олардың нәтижелерін қылмыстық процесте пайдалану үшін тіркеу арқылы қылмыстарды анықтауды, жолын кесуді, ашуды және тергеп-тексеруді қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалған немесе дайындалып жатқан қылмыстар туралы өтініштер мен хабарламаларды қабылдау, тіркеу және қарау, оларды дер кезінде тоқтату, ашу, оларды жасаған адамдарды ұстау және қоғамдық қауіпті әрекеттерді болдырмау жөнінде уақтылы шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуді жүзеге асыру, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді қамтамасыз ету шараларын қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін іздеуде жүрген адамдардың тұрған жерін анықтау және ұстау бойынша іс-шараларды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында, Қазақстан Республикасының Президенті мен ҰҚК Төрағасының актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3630,100 +4028,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) қарсы барлау, жедел-іздестіру қызметін жүзеге асыратын барлық органдардың міндеттерді шешу мүддесінде байланыс желісін пайдалануға байланысты қарсы барлау, арнаулы жедел-іздестіру іс-шараларын техникалық жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) ғимараттардың, объектілердің күзетін, сондай-ақ өткізу және ішкі объектілік режимді қамтамасыз ету.</w:t>
+      44) ғимараттардың, объектілердің күзетін, сондай-ақ өткізу және ішкі объектілік режимді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45) сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе Қазақстан Республикасының заңнамасында белгіленген тәртіппен сыбайлас жемқорлыққа қарсы іс-қимылға өзге де жолмен жәрдем көрсететін (көрсеткен) адамдарды қорғау және көтермелеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін тергеуден, анықтаудан немесе соттан жасырынған іздестірудегі адамдардың тұрған жерін анықтау және оларды ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) қылмыстық құқық бұзушылықтар туралы арыздарды, хабарламаларды және өзге де ақпаратты қабылдау, тіркеу және қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) аумақтық қорғаныс іс-шараларын жоспарлау мен өткізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Қазақстан Республикасының заңдарымен, Қазақстан Республикасы Президенті мен ҰҚК Төрағасының актілерімен көзделген өзге де функциялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 07.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>