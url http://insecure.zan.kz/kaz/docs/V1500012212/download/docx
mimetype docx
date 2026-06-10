--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5faf9e3" w14:textId="5faf9e3">
+    <w:p w14:paraId="9117654" w14:textId="9117654">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -710,54 +710,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z1300" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Ақтөбе облысы бойынша департаменті (бұдан әрі – Департамент) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) аумақтық органы болып табылады. Барлау, қарсы барлау, жедел-іздестіру қызметі, терроризм актілерінің және жеке адамға, қоғам мен мемлекетке қауіп төндіретін өзге де аса қауіпті қылмыстардың жолын кесу, мемлекеттік құпияларды қорғау салаларында басшылықты жүзеге асырады және Ақтөбе облысының аумағында мемлекеттік құпияларды қорғау бойынша уәкілетті орган болып табылады.</w:t>
+      1. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Ақтөбе облысы бойынша департаменті (бұдан әрі – Департамент) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) аумақтық органы болып табылады. Барлау, қарсы барлау, жедел-іздестіру қызметі, терроризм актілерінің және жеке адамға, қоғам мен мемлекетке қауіп төндіретін өзге де аса қауіпті қылмыстардың жолын кесу, сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру, мемлекеттік құпияларды қорғау салаларында басшылықты жүзеге асырады және Ақтөбе облысының аумағында мемлекеттік құпияларды қорғау бойынша уәкілетті орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1301" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -850,216 +912,234 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамада белгіленген тәртіппен Департамент бастығының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z1306" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Департаменттің құрылымы мен штат санының лимитін Қазақстан Республикасының заңнамасына сәйкес ҰҚК Төрағасы бекітеді.</w:t>
+      7. Департаменттің құрылымын және штат санының лимитін Қазақстан Республикасының заңнамасына сәйкес ҰҚК Төрағасы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент оның құрылымын құрайтын басқармалардан, бөлімдерден, бөлімшелерден, топтардан тұрады. Оның құрамына мынадай оқшауланған құрылымдық бөлімшелер кіреді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Мәртөк аудандық бөлімі, орналасқан жері: Ақтөбе облысы, Мәртөк кенті. Қызмет көрсету аймағы – Мәртөк, Қобда және Қарғалы аудандары;</w:t>
-[...89 lines deleted...]
-      6) Байғанин аудандық бөлімшесі, орналасқан жері: Ақтөбе облысы, Қарауылкелді кенті. Қызмет көрсету аймағы – Байғанин және Ойыл аудандары.</w:t>
+      1) Мәртөк аудандық бөлімі. Қызмет көрсету аймағы – Мәртөк, Қобда және Қарғалы аудандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мұғалжар аудандық бөлімі. Қызмет көрсету аймағы – Мұғалжар ауданы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Темір аудандық бөлімі. Қызмет көрсету аймағы – Темір ауданы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Шалқар аудандық бөлімі. Қызмет көрсету аймағы – Шалқар және Ырғыз аудандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Хромтау аудандық бөлімі. Қызмет көрсету аймағы – Хромтау және Әйтеке би аудандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Байғанин аудандық бөлімшесі. Қызмет көрсету аймағы – Байғанин және Ойыл аудандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Алға аудандық бөлімшесі. Қызмет көрсету аймағы – Алға ауданы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 24.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 87/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420/қе-қа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1396,54 +1476,152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жасырын тергеу әрекеттерін ұйымдастыру және жүргізу, сондай-ақ оларды жүргізуді қамтамасыз етуге жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z1330" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) мемлекеттік құпияларды қорғау саласындағы бірыңғай мемлекеттік саясатты іске асыру.</w:t>
+      9) мемлекеттік құпияларды қорғау саласындағы бірыңғай мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңдарымен және Қазақстан Республикасы Президентінің актілерімен қарастырылған өзге де мақсаттарды орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1331" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z1332" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2136,50 +2314,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлеріне арнайы тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының азаматтарын ерікті негізде штаттан тыс жедел қызметкерлер ретінде тарту;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген тәртіппен уақытша ұстау изоляторларын, тергеу изоляторларын пайдалану; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген жағдайларда уәкілетті органдардан, лауазымды адамдардан және квазимемлекеттік сектор субъектілерінен ревизиялар, салықтық және басқа да тексерулер, аудит және бағалау жүргізуді талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасына сәйкес өзіне жүктелген міндеттерді шешуді қамтамасыз ететін ақпараттық жүйелерді пайдалану, заңнамада белгіленген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша сотқа дейінгі тергеп-тексеру, іс жүргізу барысында зерттеуді ұйымдастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұстап алынған және қамауға алынған адамдарды айдауылмен алып жүру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1366" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z1367" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2683,99 +2933,209 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаментте жауынгерлік қызметті ұйымдастыру және атқару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңдарында, Қазақстан Республикасының Президенті актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасын бұзушылықтар анықталған жағдайда өз құзыреті шегінде заңнамада белгіленген тәртіппен оларды жою жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде қарсы барлау және жедел-іздестіру іс-шараларын, жасырын тергеу әрекеттерін өткізу және олардың нәтижелерін қылмыстық процесте пайдалану үшін тіркеу арқылы қылмыстарды анықтауды, жолын кесуді, ашуды және тергеп-тексеруді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалған немесе дайындалып жатқан қылмыстар туралы өтініштер мен хабарламаларды қабылдау, тіркеу және қарау, оларды дер кезінде тоқтату, ашу, оларды жасаған адамдарды ұстау және қоғамдық қауіпті әрекеттерді болдырмау жөнінде уақтылы шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуді жүзеге асыру, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді қамтамасыз ету шараларын қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін іздеуде жүрген адамдардың тұрған жерін анықтау және ұстау бойынша іс-шараларды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында, Қазақстан Республикасының Президенті мен ҰҚК Төрағасының актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1389" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3684,100 +4044,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) қарсы барлау, жедел-іздестіру қызметін жүзеге асыратын барлық органдардың міндеттерді шешу мүддесінде байланыс желісін пайдалануға байланысты қарсы барлау, арнаулы жедел-іздестіру іс-шараларын техникалық жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z1433" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) ғимараттардың, объектілердің күзетін, сондай-ақ өткізу және ішкі объектілік режимді қамтамасыз ету.</w:t>
+      44) ғимараттардың, объектілердің күзетін, сондай-ақ өткізу және ішкі объектілік режимді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45) сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе Қазақстан Республикасының заңнамасында белгіленген тәртіппен сыбайлас жемқорлыққа қарсы іс-қимылға өзге де жолмен жәрдем көрсететін (көрсеткен) адамдарды қорғау және көтермелеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін тергеуден, анықтаудан немесе соттан жасырынған іздестірудегі адамдардың тұрған жерін анықтау және оларды ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) қылмыстық құқық бұзушылықтар туралы арыздарды, хабарламаларды және өзге де ақпаратты қабылдау, тіркеу және қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) аумақтық қорғаныс іс-шараларын жоспарлау мен өткізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Қазақстан Республикасының заңдарымен, Қазақстан Республикасы Президенті мен ҰҚК Төрағасының актілерімен көзделген өзге де функциялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 07.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1434" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4133,55 +4603,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4507,31 +4977,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>