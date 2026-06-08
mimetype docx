--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ecca2c" w14:textId="8ecca2c">
+    <w:p w14:paraId="7893b61" w14:textId="7893b61">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1264,51 +1264,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жеке шот – субсидиялауға арналған электрондық тізілімде қамтылған, субсидиялауға арналған өтінімдерді тіркеу және олар бойынша операцияларды есепке алу мақсатында тіркелген тұлғаны сәйкестендіруге мүмкіндік беретін жазбалар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z314" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) кепілгер – "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы;</w:t>
+      6) кепілгер – "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z315" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кепілдік – кепілгердің қарыз алушының міндеттемелері бойынша кредитордың алдындағы ортақ жауапкершілігін ішінара растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z316" w:id="19"/>
     <w:p>
@@ -1424,71 +1424,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) кепілдендіру бойынша субсидия алуға арналған өтінім – қарыз алушының кредиттері бойынша берілген комиссияның бір бөлігін субсидиялауға берілетін кепілгердің электрондық өтінімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z322" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) кредит – банктің, агроөнеркәсіптік кешен саласындағы ұлттық басқарушы холдингтің еншілес ұйымдарының, кредиттік серіктестіктердің, аймақтық инвестициялық орталықтарымен, әлеуметтік-кәсіпкерлік корпорациялармен, микроқаржы ұйымдарымен Қазақстан Республикасының ұлттық валютасында ақылылық, мерзімділік, қайтарымдылық, қамтамасыз етілу және нысаналы мақсат шарттарымен кредит шарты бойынша қарыз алушыға беретін қарыз қаражаты;</w:t>
+      14) кредит – банктің, агроөнеркәсіптік кешен саласындағы ұлттық инвестициялық холдингтің еншілес ұйымдарының, кредиттік серіктестіктердің, аймақтық инвестициялық орталықтарымен, әлеуметтік-кәсіпкерлік корпорациялармен, микроқаржы ұйымдарымен Қазақстан Республикасының ұлттық валютасында ақылылық, мерзімділік, қайтарымдылық, қамтамасыз етілу және нысаналы мақсат шарттарымен кредит шарты бойынша қарыз алушыға беретін қарыз қаражаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z323" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) кредитор – екінші деңгейдегі банктер, агроөнеркәсіптік кешен саласындағы ұлттық басқарушы холдингтің банктік операцияларды жүзеге асыру құқығына тиісті лицензиясы бар еншілес ұйымдары (бұдан әрі − еншілес ұйымдар), аймақтық инвестициялық орталықтары, әлеуметтік-кәсіпкерлік корпорациялары, сондай-ақ агроөнеркәсіптік кешен саласындағы лизингтік компаниялар, кредиттік серіктестіктер мен микроқаржы ұйымдары;</w:t>
+      15) кредитор – екінші деңгейдегі банктер, агроөнеркәсіптік кешен саласындағы ұлттық инвестициялық холдингтің банктік операцияларды жүзеге асыру құқығына тиісті лицензиясы бар еншілес ұйымдары (бұдан әрі − еншілес ұйымдар), аймақтық инвестициялық орталықтары, әлеуметтік-кәсіпкерлік корпорациялары, сондай-ақ агроөнеркәсіптік кешен саласындағы лизингтік компаниялар, кредиттік серіктестіктер мен микроқаржы ұйымдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z324" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) кредиттiк серiктестiк – жеке және (немесе) заңды тұлғалар өз қатысушыларының кредиттерге және басқа қаржылық, соның iшiнде банктiк қызмет көрсетуге деген қажеттерiн олардың ақшаларын жинақтау жолымен және Қазақстан Республикасының заңдарында тыйым салынбаған басқа да көздер есебiнен қанағаттандыру үшiн құрған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z325" w:id="28"/>
     <w:p>
@@ -1751,71 +1751,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.06.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z336" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2232,966 +2252,984 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z338" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдік беру бойынша комиссияның бір бөлігін субсидиялау мынадай талаптарға сәйкес келетін кредиттік шарттар бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z352" w:id="50"/>
-[...15 lines deleted...]
-      1) банктер, еншілес ұйымдар, аймақтық инвестициялық орталықтар, әлеуметтік-кәсіпкерлік корпорациялар, кредиттік серіктестіктер және микроқаржы ұйымдар айналым қаражатын толықтыруға беретін;</w:t>
+    <w:bookmarkStart w:name="z380" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктер, еншілес ұйымдар, өңірлік инвестициялық орталықтар, әлеуметтік-кәсіпкерлік корпорациялар, кредиттік серіктестіктер және микроқаржы ұйымдары айналым қаражатын толықтыруға беретін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z353" w:id="51"/>
+    <w:bookmarkStart w:name="z381" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредит мерзімі – ұзарту мүмкіндігімен, 18 (он сегіз) айдан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z354" w:id="52"/>
-[...15 lines deleted...]
-      3) сыйақы мөлшерлемесі жылдық 7,5 (жеті бүтін оннан бес) %-ға ұлғайта отырып Қазақстан Республикасының Ұлттық Банкі белгілеген сыйақының базалық мөлшерлемесінен аспайтын мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z382" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыйақы мөлшерлемесі жылдық 7,5 (жеті бүтін оннан бес) %-ға ұлғайтылған, Қазақстан Республикасының Ұлттық Банкі белгілеген сыйақының базалық мөлшерлемесінен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z355" w:id="53"/>
+    <w:bookmarkStart w:name="z383" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредит валютасы – теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z356" w:id="54"/>
+    <w:bookmarkStart w:name="z384" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кредитті өтеу – кредиттік шарттың талаптарына сәйкес төлемдерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z357" w:id="55"/>
+    <w:bookmarkStart w:name="z385" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кредиттің ең жоғары сомасын кепілгер кепілгердің ішкі құжаттары негізінде айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z358" w:id="56"/>
-[...15 lines deleted...]
-      7) нысаналы мақсаты көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге, агроөнеркәсіптік кешен субъектілерін кейіннен өсімдік шаруашылығы өнімдерін сатып алуға алғы төлем жолымен қаржыландыру үшін айналым қаражатын толықтыруға қайта өңдеу кәсіпорындарына несие беруді қоса алғанда (бұдан әрі – көктемгі дала және/немесе егін жинау жұмыстары) айналым қаражатын толықтыру болып табылады;</w:t>
+    <w:bookmarkStart w:name="z386" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) нысаналы мақсаты агроөнеркәсіптік кешен субъектілерін кейіннен өсімдік шаруашылығы өнімдерін сатып алуға аванс төлем жолымен қаржыландыру үшін айналым қаражатын толықтыруға қайта өңдеу кәсіпорындарына кредит беруді қоса алғанда көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге (бұдан әрі – көктемгі дала және/немесе егін жинау жұмыстары) айналым қаражатын толықтыру болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z359" w:id="57"/>
+    <w:bookmarkStart w:name="z387" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кепілдік мерзімі – ұзарту мүмкіндігімен, кредиттік шарттың мерзімінен 4 (төрт) айға асатын мерзім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z360" w:id="58"/>
-[...15 lines deleted...]
-      9) кепілдік мөлшері – негізгі борыш сомасының 85 (сексен бес) %-нан аспайды;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кепілдік мөлшері – негізгі борыш сомасының 85 (сексен бес) %-і (қоса алғанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z361" w:id="59"/>
-[...15 lines deleted...]
-      10) кепілдік бергені үшін комиссия кепілдік сомасының 10 (он) %-нан аспайды, бұл ретте кепілдік сомасының 9,99 (тоғыз бүтін жүзден тоқсан тоғыз) %-нан аспайтын бір реттік субсидиялау жүзеге асырылады, ал қарыз алушы кепілдік сомасының 0,01 (нөл бүтін жүзден бір) %-ын төлейді;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кепілдік бергені үшін комиссия кепіл сомасының 10 (он) %-нан аспайды, бұл ретте кепіл сомасының 9,99 (тоғыз бүтін жүзден тоқсан тоғыз) %-нан аспайтын бір реттік субсидиялау жүзеге асырылады, ал қарыз алушы кепіл сомасының 0,01 (нөл бүтін жүзден бір) %-ын төлейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z380" w:id="60"/>
-[...15 lines deleted...]
-      11) соңғы қарыз алушы кредит қаражатын бөлу мақұлданған егіс алаңдарын сақтандыру бойынша міндеттемелерді қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-      Кепілгер кредит берушімен портфельдік кепілдік беру туралы келісім жасаса отырып, көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге арналған кредиттік шарттар бойынша портфельдік кепілдік беру әдісін қолданады және осы Қағидалардың шарттарына сәйкес келісімде кепілгердің ішкі құжаттары негізінде қарыз алушыға кредит пен кепілдіктің ең жоғары сомасын белгілейді. Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге арналған кредиттер бойынша портфельдік кепілдік беру әдісін қолданған кезде кредиттік шарттар дербес кредиттік шарттар ретінде, оның ішінде кредиттік желіні ашу туралы келісім шеңберінде ресімделеді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақша 01.01.2027 бастап қолданысқа енгізіледі - ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1-тармақтың екінші бөлігі 01.01.2027 бастап қолданысқа енгізіледі - ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілгер кредитормен портфельдік кепілдік беру туралы келісім жасаса отырып, көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге арналған кредиттік шарттар бойынша портфельдік кепілдік беру әдісін қолданады және осы Қағидалардың шарттарына сәйкес келісімде кепілгердің ішкі құжаттары негізінде қарыз алушыға кредит пен кепілдіктің ең жоғары сомасын белгілейді. Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге арналған кредиттер бойынша портфельдік кепілдік беру әдісін қолданған кезде кредиттік шарттар дербес кредиттік шарттар ретінде, оның ішінде кредиттік желіні ашу туралы келісім шеңберінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер кредиттік шарт бойынша кредитор қарыз алушыларды одан әрі қаржыландыру мақсатында еншілес ұйымның қаражаты есебінен қаржыландырылған кредиттік серіктестік немесе әлеуметтік-кәсіпкерлік корпорация болған жағдайда, портфельді кепілдендіру туралы келісім кепілгер, еншілес ұйым және кредиттік серіктестік немесе әлеуметтік-кәсіпкерлік корпорация арасында жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитордың ішкі құжаттарында белгіленген рәсімге сәйкес кредитор қарыз алушының қаржыландыруға арналған өтінішін дербес қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор кепілгер кепілдігімен көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кредит беру туралы оң шешімді қабылдаған жағдайда, кредиторкредиттік шартқа қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде кепілгерге кредиттік шарттың көшірмесін, кредитордыңушінің уәкілетті органының қаржыландыру туралы шешімін, осы Қағидаларға сәйкес кепілдік жөніндегі комиссияның бір бөлігіне ақы төлеу туралы құжатты ұсынады, олардың негізінде кепілгер 2 (екі) жұмыс күні ішінде кепілдік міндеттемені ресімдейді және кредиторға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдік бойынша талап қою тәртібін және кепілдік міндеттемелері бойынша кепілгердің оны орындауын кепілгер осы Қағидаларда белгіленген талаптарды сақтай отырып, портфельдік кепілдік беру туралы келісімге сәйкес жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 15.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z373" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2. Кепілдік бойынша комиссияның бір бөлігін субсидиялау осы Қағидаларға 1-қосымшаға сәйкес қызмет түрлері бойынша және мынадай шарттарға сәйкес келетін кредиттік шарттар бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z365" w:id="62"/>
+    <w:bookmarkStart w:name="z391" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиторлар айналым қаражатын толықтыруға беретін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z392" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредит мерзімі – ұзарту мүмкіндігімен, 18 (он сегіз) айдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z393" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыйақы мөлшерлемесі немесе ислам қағидаттарында қаржыландыруға қолданылатын кірістілік мөлшерлемесі жылдық 7,5 (жеті бүтін оннан бес) %-ға ұлғайта отырып, Қазақстан Республикасының Ұлттық Банкі белгілеген базалық сыйақы мөлшерлемесінен аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z394" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредит валютасы – теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z395" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кредитті өтеу – кредиттік шарттың талаптарына сәйкес төлемдерді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z396" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кредиттің ең жоғары сомасын кепілгер кепілгердің ішкі құжаттары негізінде айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z397" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кепілдік мерзімі – ұзарту мүмкіндігімен, кредиттік шарттың мерзімінен 4 (төрт) айға асатын мерзім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z398" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кепілдік мөлшері – негізгі борыш сомасының 85 (сексен бес) %-на (қоса алғанда) дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z399" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кепілдік бергені үшін комиссия кепілдік сомасының 10 (он) %-нан аспайды, бұл ретте кепілдік сомасының 9,99 (тоғыз бүтін жүзден тоқсан тоғыз) % мөлшерінде бір реттік субсидиялау жүзеге асырылады және қарыз алушы кепілдік сомасының 0,01 (нөл бүтін жүзден бір) %-ын төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілгер кредитормен портфельдік кепілдік беру туралы келісім жасаса отырып, айналым қаражатын толықтыруға арналған кредиттік шарттар бойынша портфельдік кепілдік беру әдісін қолданады және осы Қағидалардың шарттарына сәйкес келісімде кепілгердің ішкі құжаттары негізінде қарыз алушыға кредит пен кепілдіктің ең жоғары сомасын белгілейді. Айналым қаражатын толықтыруға арналған кредиттер бойынша портфельдік кепілдік беру әдісін қолданған кезде кредиттік шарттар дербес кредиттік шарттар ретінде, оның ішінде кредиттік желіні ашу туралы келісім шеңберінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер кредиттік шарт бойынша кредит беруші қарыз алушыларды одан әрі қаржыландыру мақсатында еншілес ұйымның қаражаты есебінен қаржыландырылған кредиттік серіктестік немесе әлеуметтік-кәсіпкерлік корпорация болған жағдайда, портфельді кепілдендіру туралы келісім кепілгер, еншілес ұйым және кредиттік серіктестік немесе әлеуметтік-кәсіпкерлік корпорация арасында жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитордың ішкі құжаттарында белгіленген рәсімге сәйкес кредитор қарыз алушының қаржыландыруға өтінішін дербес қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор беруші кепілгер кепілдігімен айналым қаражатын толықтыруға кредит беру туралы оң шешім қабылдаған жағдайда, кредитор кредиттік шартқа қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде кепілгерге кредиттік шарттың көшірмесін, кредитордың уәкілетті органының қаржыландыру туралы шешімін, осы Қағидаларға сәйкес кепілдік жөніндегі комиссияның бір бөлігіне ақы төлеу туралы құжатты ұсынады, оның негізінде кепілгер 2 (екі) жұмыс күні ішінде кепілдік міндеттемені ресімдейді және кредиторға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдік бойынша талап қою тәртібін және кепілдік міндеттемелері бойынша оны кепілгердің орындауын кепілгер осы Қағидаларда белгіленген талаптарды сақтай отырып, портфельдік кепілдік беру туралы келісімге сәйкес жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 162</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-2-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 216</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="66"/>
-[...375 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="67"/>
+    <w:bookmarkStart w:name="z50" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кепілдік мөлшері – негізгі борыш сомасынан 50 (елу) % - ға дейін (қоса алғанда), бірақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, 1 500 000 000 (бір миллиард бес жүз миллион) теңгеден артық емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3210,90 +3248,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен 10 күн өткесін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="68"/>
+    <w:bookmarkStart w:name="z51" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Басым инвестициялық жобалар бойынша кепілдік мөлшері жоба пайдалануға берілгенге дейін негізгі қарыз сомасынан 85 (сексен бес) %-ға (қоса алғанда) дейін, бірақ 2 550 000 000 (екі миллиард бес жүз елу миллион) теңгеден аспайды. Жоба пайдалануға берілгеннен кейін және оны қарыз алушы кредиторға кепілге бергеннен кейін кепілдік мөлшері осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мөлшерге дейін төмендейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басым инвестициялық жобалардың тізбесі осы қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3386,90 +3424,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z339" w:id="69"/>
+    <w:bookmarkStart w:name="z339" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. Егер қарыз алушы кредиттік шарт бойынша негізгі борыш сомасын өтеу жөніндегі міндеттемелерді орындамаған/тиісінше орындамаған күннен бастап күнтізбелік 120 (жүз жиырма) күн ішінде қарыз алушы кредиттік шарт бойынша негізгі борыш сомасын өтеу жөніндегі міндеттемелерді орындамаған/тиісінше орындамаған болса, онда кредиторға кепілгерге талап қоюға жол беріледі. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 3-2-тармақтарында көрсетілген кредиттік шарттар бойынша көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге, айналым қаражатын толықтыруға кепілдік беру шеңберінде кредиттік шарттар бойынша кепілгерге қарыз алушы кредиттік шарт бойынша негізгі борыш сомасын өтеу жөніндегі міндеттемелерді орындамаған/тиісінше орындамаған күннен бастап күнтізбелік 90 (тоқсан) күн өткеннен кейін талаптар қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредитор кредитордың қолданыстағы ішкі құжаттарының талаптарына сәйкес қарыз алушыларды қарыздар бойынша қайта құрылымдауды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3526,51 +3564,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="70"/>
+    <w:bookmarkStart w:name="z340" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-2. Кепілгер кредиттік шарттар бойынша кепілдіктерді талап алған сәттен бастап 20 (жиырма) жұмыс күні ішінде, ал осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3585,51 +3623,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген кредиттік шарттар бойынша көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге, айналым қаражатын толықтыруға кепілдік беру шеңберінде кредиттік шарттар бойынша − талап алған сәттен бастап 10 (он) жұмыс күні ішінде төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, кредиттік шарт бойынша кредиторлар қарыз алушыларды одан әрі қаржыландыру мақсатында еншілес ұйымдардың қаражаты есебінен қаржыландырылған кредиттік серіктестіктер немесе әлеуметтік-кәсіпкерлік корпорациялар болған жағдайда, кредиттік шарт бойынша міндеттемелерді кредиттік серіктестіктер немесе әлеуметтік-кәсіпкерлік корпорациялар еншілес ұйымдардың алдында өтейтін жағдайларды қоспағанда, кепілдік бойынша төлемді кепілгер еншілес ұйымдардың пайдасына жүргізеді. Мұндай жағдайларда кепілдік бойынша төлемді кепілгер кредиттік серіктестіктердің немесе әлеуметтік-кәсіпкерлік корпорациялардың пайдасына жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3686,70 +3724,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="71"/>
+    <w:bookmarkStart w:name="z341" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-3. Кредитті нысаналы пайдаланбау фактілері анықталған кезде, кепілгер кепілдік сомасын нысаналы мақсаты бойынша пайдаланылмаған кредит сомасына барабар төмендету туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредит толықтай нысаналы мақсатына сай пайдаланылмаған жағдайда, кепілгер кепілдікті тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3806,90 +3844,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="72"/>
+    <w:bookmarkStart w:name="z54" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шеңберінде кредиттік шарттарға кепілдік беру үшін комиссия кепілдік сомасының 20 (жиырма) %-нан аспайды, бұл ретте кепілдік сомасының 19,99 (он тоғыз бүтін жүзден тоқсан тоғыз) % мөлшерінде бір реттік субсидиялау жүзеге асырылады және қарыз алушы кепілдік сомасының 0,01 (нөл бүтін жүзден бір) %-ын төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3908,70 +3946,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="73"/>
+    <w:bookmarkStart w:name="z55" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сақтандыру сыйлықақысы бойынша комиссияның бір бөлігін субсидиялау мынадай шарттарға сәйкес келетін қарыз шарты бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыйақы мөлшерлемесі немесе ислам қағидаттарында қаржыландыруға қолданылатын кірістілік мөлшерлемесі теңгемен жылдық 17 (он жеті) %-дан аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4044,190 +4082,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="74"/>
+    <w:bookmarkStart w:name="z59" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сақтандыру сомасы кредит бойынша негізгі берешек сомасының 50 (елу) %-нан артық болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z60" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z60" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сақтандыру сыйлықақысы сақтандыру сомасының 30 (отыз) %-ынан артық болмауы тиіс, бұл ретте сақтандыру сыйлықақысының 50 (елу) %-дан аспайтын бір реттік субсидиялау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z61" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z61" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кредитордың сақтандыру шарты бойынша талап ету құқығы қарызды өтеудің екінші кезегінде басталады. Егер қарыздың өтелмеген/мерзімі өткен бөлігінің мөлшері берілген қарыз сомасының 50 (елу) %-ынан артық болмаса, сақтандыру шарты сақтандыру төлемін жүзеге асыруды көздемейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z62" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z62" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер қарыздың өтелмеген/мерзімі өткен бөлігінің мөлшері берілген қарыз сомасының 50 (елу) %-нан артық болса, сақтандыру ұйымы берілген қарыздың 50 (елу) %-ы мен өтелмеген/мерзімі өткен бөлік мөлшері арасындағы айырмашылықтан аспайтын мөлшерде сақтандыру төлемін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z63" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z63" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Субсидиялау шарты сақтандыру шартының мерзімі аяқталғанға дейін бұзылған жағдайда субсидиялау шартын қайта жасасуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z64" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z64" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ұсыныс берілгенге дейін 30 (отыз) жұмыс күнінен ерте жасалған сақтандыру шарттары субсидиялауға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z65" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z65" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші)/уәкілетті орган (көрсетілетін қызметті беруші) агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау жөніндегі жеке ай сайынғы қаржыландыру жоспарын (бұдан әрі – Қаржыландыру жоспары)/агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау жөніндегі жеке ай сайынғы қаржыландыру жоспарын (бұдан әрі – Қаржыландыру жоспары) бекіткеннен кейін 3 (үш) жұмыс күні ішінде оны веб-порталда орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4246,144 +4284,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="81"/>
+    <w:bookmarkStart w:name="z66" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Субсидия алу шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z67" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z67" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Кепілдендіру бойынша субсидиялар мынадай шарттар сақталған кезде төленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) кепілгердің кепілдік шарты жасалғаннан кейін немесе портфельдік кепілдік беру әдісін қолданған кезде осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша кепілдендіру бойынша субсидия алуға арналған өтінімді, осы Қағидаларға </w:t>
+      1) кепілгердің кепілдік шарты жасалған күннен бастап 5 (бес) жұмыс күні ішінде немесе портфельдік кепілдік беру әдісін қолданған кезде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қосымшаға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сәйкес нысан бойынша кепілдендіру бойынша субсидия алуға арналған өтінімді, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінімді және осы Қағидаларға 3-2-қосымшаға сәйкес нысан бойынша айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінімді "электрондық үкіметтің" веб-порталының СМАЖ-бен өзара іс-қимылы арқылы электронды түрде беруі;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінімді және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінімді "электрондық үкіметтің" веб-порталының СМАЖ-бен өзара іс-қимылы арқылы электронды түрде беруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) СМАЖ-да кепілдендіру бойынша субсидия алуға арналған өтінімді тіркеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4483,123 +4541,143 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="83"/>
+    <w:bookmarkStart w:name="z71" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сақтандыру бойынша субсидиялар мынадай шарттар сақталған кезде төленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) сақтандыру ұйымының осы Қағидаларға </w:t>
+      1) қарыз алушыны субсидиялау графигі қалыптастырылған күннен бастап 5 (бес) жұмыс күні ішінде сақтандыру ұйымының осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандыру бойынша субсидиялауға арналған өтінімді "электрондық үкімет" веб-порталының СМАЖ-бен өзара іс-қимылы арқылы электронды түрде беруі;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандыру бойынша субсидиялауға арналған өтінімді "электрондық үкіметтің" веб-порталының СМАЖ-бен өзара іс-қимылы арқылы электронды түрде беруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сақтандыру бойынша субсидиялауға арналған өтінімді СМАЖ-да тіркеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4677,107 +4755,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 438</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="84"/>
+    <w:bookmarkStart w:name="z76" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Веб-портал мен СМАЖ-дың ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4834,70 +4932,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="85"/>
+    <w:bookmarkStart w:name="z78" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Субсидиялар беру үшін қажетті мәліметтерді қамтитын СМАЖ істен шыққан жағдайда, ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші) туындаған жағдай туралы уәкілетті органды (көрсетілетін қызметті берушіні) дереу хабардар етеді, ол оны жоюға кіріседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, туындаған ақауды жою бойынша жұмыстар жүргізілгеннен кейін уәкілетті орган (көрсетілетін қызметті беруші) 3 (үш) жұмыс күні ішінде техникалық проблема туралы хаттама жасайды және оны СМАЖ-ға орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4972,106 +5070,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="86"/>
+    <w:bookmarkStart w:name="z81" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субсидияларды төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z82" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z82" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Кепілдендіру бойынша субсидиялар төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z83" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z83" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Веб-портал (бұдан әрі – жеке кабинет) арқылы тізілім деректеріне қолжетімділік беру үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кепілгер СМАЖ-да өз бетінше тіркеу үшін ЭЦҚ алады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5144,151 +5242,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="89"/>
+    <w:bookmarkStart w:name="z88" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жеке кабинетте тіркелу үшін кепілгер мынадай мәліметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z89" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z89" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бизнес сәйкестендіру нөмірі, толық атауы, бірінші басшының тегі, аты, әкесінің аты (бар болса) және жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z90" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z90" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) байланыс деректері (почталық мекенжайы, телефоны, электрондық почта мекенжайы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z91" w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z91" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) екінші деңгейдегі банктің ағымдағы шотының деректемелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z92" w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z92" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген мәліметтер өзгерген жағдайда, кепілгер 1 (бір) жұмыс күні ішінде жеке кабинетке енгізілген жеке шот деректерін өзгертеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z93" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z93" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5323,51 +5421,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған алдын ала өтінімді/осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған алдын ала өтінімді қалыптастыру және тіркеу мынадай тәртіптердің бірі бойынша жеке кабинетте жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қарыз алушыдан кредиторға кредит алуға өтінім келіп түскен кезде (кепілгерге кепілдендіру өтінімімен одан әрі жүгіну ниетімен) кредитор кепілдендіру үшін қажетті құжаттарды қоса бере отырып, кепілгерді хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5447,51 +5545,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоба осы Қағидалардың шарттарына сәйкес келмеген, сондай-ақ қарыз алушылар кредитордың шешімімен белгіленген қарыз алушыларға қойылатын талаптарға сәйкес келмеген жағдайда, кепілгердің кепілдік беруден бас тартуына жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кепілгер кепілдік беру туралы оң шешім қабылдаған кезде СМАЖ-да кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім/көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім/айналым қаражатын толықтыруға кепілдік беру бойынша субсидия алуға арналған алдын ала өтінім қалыптастырылады;</w:t>
+      Кепілгер кепілдік беру туралы оң шешім қабылдаған кезде 5 (бес) жұмыс күні ішінде СМАЖ-да кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім/көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім/айналым қаражатын толықтыруға кепілдік беру бойынша субсидия алуға арналған алдын ала өтінім қалыптастырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кепілгердің ішкі нормативтік құжаттарында айқындалған тізбе бойынша құжаттарды қоса бере отырып, қарыз алушыдан кепілдік алуға кепілгерге тікелей өтінім келіп түскен кезде соңғысы кредитордың пайдасына кепіл беру туралы мәселені қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5585,68 +5683,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5661,51 +5779,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кепілдендіру бойынша субсидия алуға арналған өтінімді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінімді/осы Қағидаларға 3-2-қосымшаға сәйкес нысан бойынша айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінімді қалыптастыру және тіркеу жеке кабинетте мынадай тәртіппен жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) СМАЖ-ды тексеру үшін қажетті мәліметтерді енгізе отырып, кепілдендіру бойынша субсидия алуға арналған өтінім/көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінім айналым қаражаты толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінім қалыптастырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5760,70 +5878,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkStart w:name="z100" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші)/уәкілетті орган (көрсетілетін қызметті беруші) кепілдендіру бойынша субсидия алуға арналған өтінім/көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінім/айналым қаражатын толықтыруға кепілдік беру бойынша бойынша субсидия алуға арналған өтінім тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде тиісті хабарламаға ЭЦҚ қою арқылы оның қабылданғанын растайды. Субсидиялауға арналған өтінімді растау туралы хабарлама электрондық құжат нысанында СМАЖ-да кепілгердің жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші)/уәкілетті орган (көрсетілетін қызметті беруші) төлем шоттарын қалыптастырған сәтке дейін кепілдендіру бойынша субсидиялауға тіркелген өтінімде/көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінімде/айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінімде деректердің сәйкессіздігінің болуы анықталса, онда кепілгер кері қайтарып алу себебін көрсете отырып, кепілдік беру бойынша субсидия алуға арналған өтінімді/көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінімді/айналым қаражатын толықтыруға кепілдік беру бойынша бойынша субсидия алуға арналған өтінімді кері қайтарып алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5860,228 +5978,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші)/уәкілетті орган (көрсетілетін қызметті беруші) кепілдендіру бойынша субсидиялауға арналған өтінім/көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінім/айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінім берілген сәттен бастап 2 (екі) жұмыс күні ішінде мыналарды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z400" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінімдердің осы Қағидаларда белгіленген талаптарға сәйкестігін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z401" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидаларда белгіленген талаптарға сәйкес болған жағдайда, көрсетілетін қызметті берушінің ЭЦҚ-мен куәландырылған өтінімді мақұлдау туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z402" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтінімді мақұлдау туралы шешім қабылдау қорытындылары бойынша көрсетілетін қызметті беруші Қаржыландыру жоспарына сәйкес "Қазынашылық-Клиент" ақпараттық жүйесіне жүктелетін кепілдендіру бойынша субсидияларды төлеуге арналған төлем шоттарын СМАЖ-да қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z403" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші)/уәкілетті орган (көрсетілетін қызметті беруші) осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде осы Қағидаларға </w:t>
+      4) осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидияны аудару туралы хабарламаны (бұдан әрі – субсидияны аудару туралы хабарлама) не Тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден бас тарту туралы хабарламаны (бұдан әрі – мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама) дайындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидияны аудару туралы хабарлама не мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама электрондық құжат нысанында СМАЖ-да тіркеу кезінде кепілгер көрсеткен электрондық почта мекенжайына, сондай-ақ кепілгердің СМАЖ-дағы жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімдер осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде қаралған кезде келесі өтінім оның келіп түскен күні мен уақытына сәйкес кезектілік бойынша қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 396</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Осы қағидалардың 1 және 2-қосымшасына сәйкес қызмет түрлері бойынша жобаларға кепілдік беру үшін бюджет қаражаты болмаған/жетіспеген жағдайда, кепілгер қосымша бюджет қаражатын алғанға дейін жобаларға кепілдік беруді тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге арналған жобалар бойынша жобаларға кепілдік беру үшін бюджет қаражаты болмаған/жетіспеген жағдайда кепілдік беруді, оның ішінде бюджеттен қаражаттың кейіннен өтелуін ескере отырып, кепілдік шарттарын жасасу жолымен жүзеге асыруды жалғастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6136,90 +6334,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="99"/>
+    <w:bookmarkStart w:name="z283" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25-1. Ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші), кепілгер тоқсан сайын, есептік тоқсаннан кейінгі айдың 15 (он бесінші) күнінен кешіктірмей, сондай-ақ жыл сайын, есептік жылдан кейінгі айдың 20 (жиырмасыншы) күнінен кешіктірмей уәкілетті органға (көрсетілетін қызметті берушіге) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қарыздарға кепілдік беру жөніндегі субсидиялардың нақты пайдаланылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6258,328 +6456,328 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Субсидиялау мынадай жағдайларда тоқтатылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z108" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңды күшіне енген сот шешімі бойынша кепілгердің шоттарына тыйым салынуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z109" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кепілгердің субсидия алудан бас тарту туралы жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z110" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кепілдік шартының бұзылуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z111" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Сақтандыру бойынша субсидияларды төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z112" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Сақтандыру бойынша субсидиялау мынадай процестерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z113" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсыныс қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z114" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) субсидиялау шартын жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z115" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қарыз алушыны субсидиялау кестесін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z116" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтандыру бойынша субсидиялауға өтінім беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z117" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) субсидияларды төлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z118" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) субсидиялау шартын өзгерту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z119" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) субсидиялау шартын тоқтату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z120" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. СМАЖ-да жеке шот ашу үшін қарыз алушыда және сақтандыру ұйымында ЭЦҚ болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарыз алушы және сақтандыру ұйымы жеке шоттар ашқан кезде тіркелу үшін мынадай мәліметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6706,130 +6904,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұсыныстар қабылдау веб-портал арқылы тиісті жылдың 1 ақпанынан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Ұсынысты қарыз алушы береді және ол сақтандыру ұйымының ЭЦҚ-сымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) жауапты орындаушысы ұсынысты алған күннен бастап 2 (екі) жұмыс күні ішінде веб-порталда мынадай іс-қимылдарды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынысты СМАЖ-да тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6922,290 +7120,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) ұсыныс бойынша шешімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру ұйымының атауын және орналасқан жерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтінімі бойынша субсидиялау шартын жасасу/жасасудан бас тарту туралы шешім қабылданған қарыз алушының атауы мен орналасқан жерін және, бас тартылған жағдайда, осындай бас тарту себептерінің тізбесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кредит (қарыз) сомасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыйақы мөлшерлемесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кредит беру мерзімін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кредиттің нысаналы мақсатын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сақтандыру сомасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сақтандыру мерзімін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) субсидиялау мерзімін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ағымдағы жылы төленетін субсидиялау сомасын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Ұсыныс бойынша шешімге ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) бірінші басшысының не оны алмастыратын адамның ЭЦҚ-сы қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсыныс бойынша шешім қарыз алушының және сақтандыру ұйымының СМАЖ-дағы жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7242,250 +7440,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Субсидиялау шарты веб-порталда ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) шешімі негізінде қарыз алушы, сақтандыру ұйымы және ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) арасында 3 (үш) жұмыс күні ішінде қарыз алушы, сақтандыру ұйымы ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) ұсыныс бойынша оң шешім туралы хабарламасын алған күннен бастап электрондық нысанда жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z147" w:id="130"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Қарыз алушы, сақтандыру ұйымы немесе ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші) ұсыныс бойынша шешім қабылдаған күннен бастап 10 (он) жұмыс күні ішінде субсидиялау шартына қол қоймаған жағдайда, ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) бұрын қабылдаған шешімі жойылады. Қайталама ұсынысты қалыптастыру осы Қағидалардың талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Субсидиялау шарты мынадай жағдайларда оны бұзуды көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z149" w:id="132"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қарыз алушының немесе сақтандыру ұйымының субсидиялар алудан бас тартуы туралы жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z150" w:id="133"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қарыз алушының қарыз шарты бойынша кредитор алдындағы міндеттемелерін толық өтеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z151" w:id="134"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қарыз алушының сақтандыру сыйлықақысының субсидияланбайтын бөлігін өтеу бойынша сақтандыру ұйымы алдындағы міндеттемелерін орындамауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z152" w:id="135"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтандыру шартын бұзу немесе тоқтату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Сақтандыру ұйымы субсидиялау шартына қол қойылғаннан кейін 14 (он төрт) жұмыс күні ішінде веб-порталда сақтандыру ұйымы және ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші) ЭЦҚ қоятын, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қарыз алушыны субсидиялау кестесін қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сақтандыру бойынша субсидиялауға арналған өтінімді сақтандыру ұйымы тиісті жылдың 1 ақпанынан бастап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) жауапты орындаушысы сақтандыру бойынша субсидиялауға арналған өтінімді алған сәттен бастап 1 (бір) жұмыс күні ішінде тиісті хабарламаға ЭЦҚ қою арқылы оның қабылданғанын растайды. Субсидиялауға арналған өтінімді растау туралы хабарлама электрондық құжат нысанында СМАЖ-ғы сақтандыру ұйымының жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7540,70 +7738,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="138"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) жауапты орындаушысы сақтандыру бойынша субсидиялауға арналған өтінім берілген сәттен бастап 2 (екі) жұмыс күні ішінде оның осы Қағидаларда белгіленген талаптарға сәйкестігін тексеруді жүзеге асырады және тексеру қорытындылары бойынша Қаржыландыру жоспарына сәйкес СМАЖ-да сақтандыру сыйлықақысы бойынша субсидияны сақтандыру ұйымының банктік шотына аудару үшін "Қазынашылық-Клиент" ақпараттық жүйесіне жүктелетін субсидияларды төлеуге арналған төлем шоттарын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің) жауапты орындаушысы осы тармақтың бірінші бөлігінде көрсетілген мерізім ішінде субсидияны аудару туралы хабарламаны не мемлекеттік қызметті көрсетуден бас тарту туралы хабарламаны дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7658,90 +7856,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Субсидиялар көлемі тиісті айға арналған Қаржыландыру жоспарында көзделген бюджет қаражатының көлемінен асатын сақтандыру бойынша субсидия алуға субсидия алуға арналған өтінімдер бойынша субсидияларды төлеу өтінімдер келіп түскен күнге сәйкес кезектілік бойынша келесі айда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Сақтандыру ұйымы субсидиялау шартын өзгерту/бұзу үшін негіз болып табылатын оқиға туындаған кезде СМАЖ-да ауыл шаруашылығы мәселелері жөніндегі ЖАО-ны (көрсетілетін қызметті берушіні) осындай оқиға туралы 3 (үш) жұмыс күні ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7760,70 +7958,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші) сақтандыру ұйымынан хабарлама алған күннен бастап 5 (бес) жұмыс күні ішінде субсидиялау шартын өзгертуге/бұзуға шешім қабылдайды және ресімдейді және бұл туралы қабылданған шешімнің көшірмесін қоса бере отырып, қарыз алушыны және сақтандыру ұйымын СМАЖ-да хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7842,128 +8040,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Сақтандыру ұйымы субсидиялау шарты өзгергеннен кейін 5 (бес) жұмыс күні ішінде веб-порталда сақтандыру ұйымы және ауыл шаруашылығы мәселелері жөніндегі ЖАО (көрсетілетін қызметті беруші) ЭЦҚ-мен қол қойылатын қарыз алушыны субсидиялау кестесіне өзгерістер қалыптастырады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Субсидиялау шарты қарыз алушы мен сақтандыру ұйымы ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның тиісті шешімі туралы хабарламаны алған күннен бастап өзгертілген/бұзылған болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселесі бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Ауыл шаруашылығы мәселелері жөніндегі ЖАО-ның (көрсетілетін қызметті берушінің)/уәкілетті органның (көрсетілетін қызметті берушіге) мемлекеттік қызметтер көрсету мәселелері жөніндегі шешіміне, әрекетіне (әрекетсіздігіне) шағым облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы (бұдан әрі – жергілікті атқарушы орган) басшысының атына, уәкілетті органға (көрсетілетін қызметті беруші), мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘПК) 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8020,90 +8218,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="146"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы органның, уәкілетті органның (көрсетілетін қызметті берушінің) атына келіп түскен қарыз алушының, кепілгердің, сақтандыру ұйымының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен қарыз алушының, кепілгердің, сақтандыру ұйымының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8326,68 +8524,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="147"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызмет түрлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12125,68 +12323,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="148"/>
+    <w:bookmarkStart w:name="z178" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басым инвестициялық жобалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13440,1218 +13638,1740 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="149"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z404" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z405" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z406" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Кепілдендіру бойынша субсидия алуға арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z407" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № ЗСГ-1 нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z408" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z409" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z410" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: кепілдік шарты жасалған күннен бастап 5 (бес) жұмыс күні ішінде немесе портфельдік кепілдік беру әдісін қолданғанда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z411" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z414" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z415" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Кімге) ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z416" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы/агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z417" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кімге) ______________________________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      (кімнен) _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z418" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (кепілгердің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z419" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы / </w:t>
-[...107 lines deleted...]
-      шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
+      Осымен "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдік беру жөніндегі еншілес ұйымы (бұдан әрі – Кепілгер) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 болып тіркелген) бекітілген Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларына сәйкес Кепілгер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z420" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z421" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – қарыз алушының </w:t>
-[...1 lines deleted...]
-    </w:p>
+      (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – қарыз </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z422" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      аты-жөні)/атауы) және_______________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+       алушының аты-жөні)/атауы) және _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z423" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (кредитордың атауы (бұдан әрі – кредитор)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z424" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арасында кепілдік шартына қол қойылғанын хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z425" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кредитордың атауы (бұдан әрі – кредитор) </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Кепілдік кредиттік шарт бойынша ___________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z426" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (қарыз алушының аты-жөні/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z427" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      арасында кепілдік шартына қол қойылғанын хабарлайды. </w:t>
-[...559 lines deleted...]
-    </w:p>
+      _______________________________ алдындағы міндеттемелердің орындалуын </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z428" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (кредитордың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z429" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз ету ретінде берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z430" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда баяндалғанға байланысты сізден __________________ (кепілдеме сомасынан 19,99 (он тоғыз бүтін жүзден тоқсан тоғыз) пайыз (бұдан әрі – %) мөлшеріндегі субсидияны мынадай деректемелер бойынша аударуды сұраймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z431" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем тағайындауында қарыз алушының аты-жөнін/атауын және кепілдік комиссиясы аударылатын кепілдік шартының күнін көрсетуді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z432" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтінім беруші туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z433" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты-жөні/атауы_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z434" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН)/бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z435" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі – БСН) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z436" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының аты-жөні ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z437" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z438" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z439" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z440" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЭҚТЖК): _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z441" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісінің санаты ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z442" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Екінші деңгейлі банктегі шот бойынша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z443" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z444" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар коды (бұдан әрі – Кбе) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z445" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор деректемелері: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z446" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор атауы: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z447" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК (банктік сәйкестендіру коды) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z448" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК (жеке сәйкестендіру коды) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z449" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z450" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z451" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Кредитор мен қарыз алушы арасында жасалған кредиттік шарт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z452" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі – КШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z453" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КШ (нөмірі және күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КШ (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім (қаржыландыру) түрі (кредит немесе кредит желісі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z459" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14920,277 +15640,493 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z471" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z472" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің сомасы және валютасы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредит беру мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кредит беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыйақы мөлшерлемесі, %</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыйақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерлемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z477" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15391,351 +16327,677 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Кепіл шарты (бұдан әрі – КепШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z488" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КепШ (нөмірі және күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КепШ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/ БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік мерзімі, жыл</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z495" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16072,194 +17334,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z509" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймыз, Қазақстан Республикасының заңдарына сәйкес дұрыс емес мәліметтер ұсынғанымыз үшін жауапкершілік туралы хабардармыз және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге келісім береміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z510" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілгер 20__ жылғы "__" __________ сағат ____ қол қойып, жіберді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z511" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z512" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z513" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z514" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы 20__ жылғы "__" ___________сағат ____ қабылдады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z515" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-дан алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z516" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z517" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16293,50 +17591,639 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> негізде жинауға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Кепілдендіру бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">субсидия алуға арналған өтінім" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нысанына қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z519" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын толтыру бойынша түсіндірме (индекс: № ЗСГ-1 нысан, кезеңділік: бір мезгілде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z520" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z521" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z522" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z523" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z524" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z525" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z526" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z527" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z528" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-кестенің 2-бағанында кредиттік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z529" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z530" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 1-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z531" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 1-кестенің 5-бағанында өнім (қаржыландыру) түрі (кредит немесе кредит желісі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z532" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 1-кестенің 6-бағанында кредиттің/кредит желісінің сомасы және валютасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z533" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 1-кестенің 7-бағанында кредиттің мақсаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z534" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 1-кестенің 8-бағанында кредиттің/кредит желісінің мерзімі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z535" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 1-кестенің 9-бағанында сыйақы мөлшерлемесі (жылдық пайызбен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z536" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 2-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z537" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 2-кестенің 2-бағанында кепілдік шартының нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z538" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 2-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z539" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. 2-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z540" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 2-кестенің 5-бағанында кепілдік сомасы теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z541" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 2-кестенің 6-бағанында кепілдік мерзімі жылмен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Агроөнеркәсіптік кешен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінің қарыздарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -16429,1220 +18316,1721 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="150"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-1-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z542" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z543" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кімге)_______________________________________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z544" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы / </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Әкімшілік нысанның атауы: Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінім </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z545" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № ЗСГ-2 нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z546" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z547" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z548" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: кепілдік шарты жасалған күннен бастап 5 (бес) жұмыс күні ішінде немесе портфельдік кепілдік беру әдісін қолданғанда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z549" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z552" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z553" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кімге) _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z554" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы/агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z555" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган) </w:t>
-[...1 lines deleted...]
-    </w:p>
+      (кімнен) _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z556" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (кепілгердің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z557" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кімнен)________________________________________________________ </w:t>
-[...71 lines deleted...]
-      шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
+      Осымен "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдік беру жөніндегі еншілес ұйымы (бұдан әрі – Кепілгер) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 болып тіркелген) бекітілген Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларына сәйкес Кепілгер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z558" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z559" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – қарыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z560" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – қарыз алушының </w:t>
-[...1 lines deleted...]
-    </w:p>
+      алушының аты-жөні)/атауы) және _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z561" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (кредитордың атауы (бұдан әрі – кредитор)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z562" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арасында кепілдік шартына қол қойылғанын хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z563" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      аты-жөні)/атауы) және_______________________________________ </w:t>
-[...73 lines deleted...]
-    </w:p>
+      Кепілдік кредиттік шарт бойынша ___________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z564" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (қарыз алушының аты-жөні/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z565" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________ алдындағы міндеттемелердің орындалуын </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z566" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (кредитордың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z567" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қамтамасыз ету ретінде берілді. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...448 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z568" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда баяндалғанға байланысты Сізден __________________ (кепілдеме сомасынан 9,99 (тоғыз бүтін жүзден тоқсан тоғыз) пайыз (бұдан әрі – %) мөлшеріндегі субсидияны мынадай деректемелер бойынша аударуды сұраймыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z569" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем тағайындауында кезде қарыз алушының аты-жөні/атауын және кепілдік комиссиясы аударылатын кепілдік шартының күнін көрсетуді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z570" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтінім беруші туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z571" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты-жөні/атауы ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z572" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН)/бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z573" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі – БСН) ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z574" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының аты-жөні ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z575" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z576" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z577" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша код (ЭҚТЖК): _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z578" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісінің санаты _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z579" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Екінші деңгейлі банктегі шот бойынша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z580" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z581" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар коды (бұдан әрі – Кбе) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z582" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор деректемелері: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z583" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор атауы: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z584" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК (банктік сәйкестендіру коды) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z585" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК (жеке сәйкестендіру коды) _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z586" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z587" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z588" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Кредитор мен қарыз алушы арасындағы жасалған кредиттік шарт (бұдан әрі – КШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z589" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КШ (нөмірі мен күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КШ (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім (қаржыландыру) түрі (кредит немесе микрокредит)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микрокредит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z595" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17911,277 +20299,543 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z607" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z608" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің сомасы және валютасы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредит беру мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кредит беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің мерзімі (күн/ай/жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ай/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыйақы мөлшерлемесі, %</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыйақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерлемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z613" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18382,351 +21036,687 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z623" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Кепіл шарты туралы мәліметтер: (бұдан әрі – КепШ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z624" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КепШ (нөмірі мен күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КепШ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/ БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік мерзімі (күн/ай/жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ай/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z631" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19063,194 +22053,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z645" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймыз, Қазақстан Республикасының заңдарына сәйкес дұрыс емес мәліметтер ұсынғанымыз үшін жауапкершілік туралы хабардармыз және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге келісім береміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z646" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілгер 20__ жылы "__" __________ сағат ____ қол қойып, жіберді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z647" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z648" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z649" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z650" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы 20__ жылы "__" ___________сағат ____ қабылдады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z651" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-дан алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z652" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z653" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19284,50 +22310,652 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> негізде жинауға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Көктемгі дала және/немесе егін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жинау жұмыстарын жүргізуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кепілдендіру бойынша субсидия </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алуға арналған өтінім" нысанына қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z655" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын толтыру бойынша түсіндірме (индекс: № ЗСГ-2 нысан, кезеңділік: бір мезгілде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z656" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z657" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z658" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы (бұдан әрі – гарант) толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z659" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z660" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z661" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z662" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z663" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z664" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-кестенің 2-бағанында кредиттік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z665" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z666" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 1-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z667" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 1-кестенің 5-бағанында өнім (қаржыландыру) түрі (кредит немесе кредит желісі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z668" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 1-кестенің 6-бағанында кредиттің/кредит желісінің сомасы және валютасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z669" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 1-кестенің 7-бағанында кредиттің мақсаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z670" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 1-кестенің 8-бағанында кредиттің/кредит желісінің мерзімі, аяқталу күнімен бірге (күн/ай/жыл форматында) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z671" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 1-кестенің 9-бағанында сыйақы мөлшерлемесі (жылдық пайызбен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z672" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 2-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z673" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 2-кестенің 2-бағанында кепілдік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z674" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 2-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z675" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. 2-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z676" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 2-кестенің 5-бағанында кепілдік сомасы теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z677" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 2-кестенің 6-бағанында кепілдік мерзімі, аяқталу күнімен бірге (күн/ай/жыл форматында) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Агроөнеркәсіптік кешен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">субъектілерінің қарыздарын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -19424,1194 +23052,1736 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-2-қосымшамен толықтырылды – ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z678" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z679" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z680" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z681" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № ЗСГ-3 нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z682" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z683" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z684" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: кепілдік шарты жасалған күннен бастап 5 (бес) жұмыс күні ішінде немесе портфельдік кепілдік беру әдісін қолданғанда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z685" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z688" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z689" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кімге) _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z690" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы / агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z691" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кімге)_______________________________________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      (кімнен) _________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z692" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (Кепілгердің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z693" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы / </w:t>
-[...107 lines deleted...]
-      шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
+      Осымен "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдік беру жөніндегі еншілес ұйымы (бұдан әрі – Кепілгер) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 болып тіркелген) бекітілген Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларына сәйкес Кепілгер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z694" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z695" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – қарыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z696" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – қарыз алушының </w:t>
-[...1 lines deleted...]
-    </w:p>
+      алушының аты-жөні)/атауы) және _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z697" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (кредитордың атауы (бұдан әрі – кредитор)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z698" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арасында кепілдік шартына қол қойылғанын хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z699" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      аты-жөні)/атауы) және_______________________________________ </w:t>
-[...109 lines deleted...]
-    </w:p>
+      Кепілдік кредиттік шарт бойынша ___________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z700" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (қарыз алушының аты-жөні/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z701" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ алдындағы міндеттемелердің орындалуын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z702" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (кредитордың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z703" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қамтамасыз ету ретінде берілді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z704" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жоғарыда баяндалғанға байланысты Сізден _________________________ </w:t>
-[...433 lines deleted...]
-    </w:p>
+      Жоғарыда баяндалғанға байланысты Сізден ______________________ (кепілдеме сомасынан 9,99 (тоғыз бүтін жүзден тоқсан тоғыз) пайыз (бұдан әрі – %) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z705" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөлшеріндегі субсидияны мынадай деректемелер бойынша аударуды сұраймыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z706" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем тағайындауында кезде қарыз алушының аты-жөні/атауын және кепілдік комиссиясы аударылатын кепілдік шартының күнін көрсетуді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z707" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтінім беруші туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z708" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты-жөні/атауы___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z709" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН)/бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z710" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі – БСН) ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z711" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының аты-жөні ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z712" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z713" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z714" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша код</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z715" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЭҚТЖК):____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z716" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісінің санаты_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z717" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Екінші деңгейлі банктегі шот бойынша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z718" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z719" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар коды (бұдан әрі – Кбе) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z720" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор деректемелері: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z721" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор атауы: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z722" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК (банктік сәйкестендіру коды) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z723" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК (жеке сәйкестендіру коды) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z724" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z725" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z726" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Кредитор мен қарыз алушы арасындағы жасалған кредиттік шарт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z727" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі – КШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z728" w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="377"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КШ (нөмірі мен күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КШ (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім (қаржыландыру) түрі (кредит немесе микрокредит)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микрокредит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z734" w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="378"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20880,277 +25050,543 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z746" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="379"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z747" w:id="380"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің сомасы және валютасы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="380"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредит беру мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кредит беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің мерзімі (күн/ай/жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ай/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыйақы мөлшерлемесі, %</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыйақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерлемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z752" w:id="381"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="381"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21351,351 +25787,687 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z762" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Кепіл шарты туралы мәліметтер: (бұдан әрі – КепШ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z763" w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="383"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КепШ (нөмірі мен күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КепШ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/ БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік мерзімі (күн/ай/жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ай/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z770" w:id="384"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="384"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22032,226 +26804,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z784" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймыз, Қазақстан Республикасының заңдарына сәйкес дұрыс емес мәліметтер ұсынғанымыз үшін жауапкершілік туралы хабардармыз және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге келісім береміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z785" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілгер 20__ жылы "__" __________ сағат ____ қол қойып, жіберді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z786" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z787" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z788" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z789" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы 20__ жылы "__" ___________сағат ____ қабылдады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z790" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-дан алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z791" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z792" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22285,529 +27061,588 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Агроөнеркәсіптік кешен</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субъектілерінің қарыздарын</w:t>
+              <w:t xml:space="preserve"> негізде жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кепілдендіру мен сақтандыру</w:t>
+              <w:t xml:space="preserve">"Айналым қаражатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шеңберінде субсидиялау</w:t>
+              <w:t xml:space="preserve">толықтыруға кепілдендіру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t xml:space="preserve">бойынша субсидия алуға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
-[...389 lines deleted...]
-              <w:t>басқармасы</w:t>
+              <w:t xml:space="preserve">арналған өтінім" нысанына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="151"/>
+    <w:bookmarkStart w:name="z794" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру бойынша субсидиялауға арналған өтінім</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын толтыру бойынша түсіндірме (индекс: № ЗСГ-3 нысан, кезеңділік: бір мезгілде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z795" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z796" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z797" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы (бұдан әрі – гарант) толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z798" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z799" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z800" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z801" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z802" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z803" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-кестенің 2-бағанында кредиттік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z804" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z805" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 1-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z806" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 1-кестенің 5-бағанында өнім (қаржыландыру) түрі (кредит немесе кредит желісі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z807" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 1-кестенің 5-бағанында кредиттің/кредит желісінің сомасы және валютасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z808" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 1-кестенің 7-бағанында кредиттің мақсаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z809" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 1-кестенің 8-бағанында кредиттің/кредит желісінің мерзімі, аяқталу күнімен бірге (күн/ай/жыл форматында) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z810" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 1-кестенің 9-бағанында сыйақы мөлшерлемесі (жылдық пайызбен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z811" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 2-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z812" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 2-кестенің 2-бағанында кепілдік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z813" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 2-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z814" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. 2-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z815" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 2-кестенің 5-бағанында кепілдік сомасы теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z816" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 2-кестенің 6-бағанында кепілдік мерзімі, аяқталу күнімен бірге (күн/ай/жыл форматында) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22841,342 +27676,529 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__жылғы "____" __________</w:t>
+              <w:t>Агроөнеркәсіптік кешен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінің қарыздарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілдендіру мен сақтандыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облыстың, республикалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маңызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бар қаланың және астананың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқармасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="152"/>
-[...284 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сақтандыру бойынша субсидиялауға арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23210,464 +28232,342 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Агроөнеркәсіптік кешен</w:t>
-[...389 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>20__жылғы "____" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="159"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z183" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен, _________________________ сақтандыру ұйымы "Облыстық бюджеттерге, республикалық маңызы бар қалалар және астана бюджеттеріне берілетін агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялауға арналған нысаналы ағымдағы трансферттер" тиісті бюджеттік бағдарлама шеңберінде 20__ жылғы "____" __________ №__________ субсидиялау шартына сәйкес №____________ шотына (шоттың нөмірі көрсетілсін) 20__ жылғы "__" _______ бастап 20__ жылғы "__" _______ дейінгі кезеңге _______________________ теңге сомасына субсидия төлеуді сұрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z184" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z185" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сақтандыру шарты Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1 / 71 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 тіркелген) бекітілген Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларында белгіленген сақтандыру шарттарына қойылатын талаптарға сәйкес келсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z186" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушының қызметі қаржылық берешекті және жеделдетілген оңалту рәсімін қайта құрылымдау жағдайларын қоспағанда, ұйымдық-құқықтық нысанын өзгерту, тарату немесе банкроттық сатысында емес, сондай-ақ қызметі Қазақстан Республикасының қолданыстағы заңнамасына сәйкес тоқтатылмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z187" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз алушыда кредиттік шарт бойынша қаражатты мақсатсыз пайдалану фактілері болмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z188" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қарыз алушыда кредиттік шарт бойынша негізгі борышты және/немесе сыйақыны өтеу бойынша мерзімі өткен міндеттемелер болмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z189" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қарыз алушы сақтандыру сыйлықақысының субсидияланбайтын бөлігін толық көлемде төлегені расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру ұйымы 20__ жылы "__" __________ сағат ____ қол қойып, жіберді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ қою күні мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді қабылдау туралы хабарлама:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы 20__ жылы "__" ___________сағат ____ қабылдады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ-дан алынған деректері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ қою күні мен уақыты</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23701,860 +28601,1351 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________ қаласы                                          20__ жылғы "___"_________</w:t>
+              <w:t>Агроөнеркәсіптік кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінің қарыздарын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілдендіру мен сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде субсидиялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z191" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Агроөнеркәсіптік кешен субъектілерінің қарыздарын сақтандыру шеңберінде субсидиялау шарты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________ қаласы                                          20__ жылғы "___"_________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан әрі ауыл шаруашылығы мәселелері жөніндегі ЖАО деп аталатын ________________ облысының (қаланың) басқармасының атынан 20___ жылғы "____" __________ №__________ сенімхаттың негізінде әрекет ететін ________________ бір тараптан, бұдан әрі "Сақтандыру ұйымы" деп аталатын ________________ атынан ________________ негізінде әрекет ететін ________________ екінші тараптан, бұдан әрі "Қарыз алушы" деп аталатын ________________ атынан ________________ негізінде әрекет ететін ________________ үшінші тараптан, бұдан әрі бірлесіп "Тараптар", ал жеке-жеке "Тарап" деп аталатындар, төмендегілер туралы осы Сақтандыру сыйақысының бір бөлігін субсидиялау шартын (бұдан әрі – шарт) жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="160"/>
+    <w:bookmarkStart w:name="z192" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Терминдер мен айқындамалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z193" w:id="161"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z193" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шартта Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1 / 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 болып тіркелген) бекітілген Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларына (бұдан әрі – Субсидиялау қағидалары) сәйкес ұғымдар пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z194" w:id="162"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z194" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Шарттың нысанасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z195" w:id="163"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z195" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шарт сақтандыру ұйымына қаражат аудару тәртібі мен талаптарын, сақтандыру ұйымының субсидиялау қаражатын пайдалануын ауыл шаруашылығы мәселелері жөніндегі ЖАО мониторингтеу талаптарын, Тараптардың жауапкершілігін және өзгеде талаптарды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z196" w:id="164"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z196" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шарттың талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z197" w:id="165"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z197" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шарт бойынша ауыл шаруашылығы мәселелері жөніндегі ЖАО шартта айқындалатын талаптарда Субсидиялау қағидаларына 12-қосымшаға сәйкес нысан бойынша қарыз алушыны субсидиялау кестесіне (бұдан әрі – субсидиялау кестесі) сәйкес "Облыстық бюджеттерге, республикалық маңызы бар қалалар және астана бюджеттеріне берілетін агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялауға арналған нысаналы ағымдағы трансферттер" тиісті бюджеттік кіші бағдарламасы бойынша бөлінген ақша сомасы шегінде субсидиялауды жүзеге асыруға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z198" w:id="166"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z198" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сақтандыру ұйымы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялауға арналған өтінімді ауыл шаруашылығы мәселелері жөніндегі ЖАО-ға жолдайды, бұл ретте субсидиялар сомасы субсидиялау кестесіне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z199" w:id="167"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z199" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ауыл шаруашылығы мәселелері жөніндегі ЖАО субсидиялауға арналған өтінімді алғаннан кейін 2 (екі) жұмыс күні ішінде оның субсидиялау кестесіне сәйкестігін тексеруді жүзеге асырады және тиісті төлем шоттарын қазынашылық органдарына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z200" w:id="168"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z200" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z201" w:id="169"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z201" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ауыл шаруашылығы мәселелері жөніндегі ЖАО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z202" w:id="170"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z202" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы шартта белгіленген, Тараптар үшін көзделген міндеттемелерді орындау мерзімдерінің сақталуын бақылауды жүзеге асыруға және олардың уақтылы орындалуын талап етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z203" w:id="171"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z203" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сақтандыру ұйымынан қарыз алушының өтеу кестесіне сәйкес төлемдерді жүзеге асыру бойынша кредитордың алдындағы міндеттемелерін орындау барысы туралы құжаттар мен ақпаратты сұратуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z204" w:id="172"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z204" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзінің құқықтарын және өзіне жүктелген міндеттерді іске асыру үшін сақтандыру ұйымынан қажетті ақпаратты, оның ішінде коммерциялық және банк құпиясы қамтылған мәліметтерді, субсидиялау рәсіміне қатысатын қарыз алушы туралы құжаттар мен ақпаратты сұратуға және оларды алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z205" w:id="173"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z205" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ауыл шаруашылығы мәселелері жөніндегі ЖАО шартта көзделген мерзімдерде субсидиялардың сомаларын сақтандыру ұйымының арнайы шотына аударуға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z206" w:id="174"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z206" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қарыз алушы мен сақтандыру ұйымы қарыз алушыны субсидиялауды тоқтату жағдайын қоспағанда, ауыл шаруашылығы мәселелері жөніндегі ЖАО-дан осы шарт шеңберінде көзделген сақтандыру сыйақысының субсидияланатын бөлігін уақтылы аударуды талап етуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z207" w:id="175"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z207" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сақтандыру ұйымы , ауыл шаруашылығы мәселелері жөніндегі ЖАО-ға Субсидиялау қағидаларына 8-қосымшаға сәйкес нысан бойынша субсидиялауға арналған өтінімді ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z208" w:id="176"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z208" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z209" w:id="177"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z209" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы шарт бойынша Тараптар осы шартқа және Қазақстан Республикасының заңдарына сәйкес осы шарттан туындайтын міндеттемелерді орындамағаны және/немесе тиісінше орындамағаны үшін жауапкершілікте болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z210" w:id="178"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z210" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Еңсерілмейтін күштің мән-жайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z211" w:id="179"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z211" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тараптар, егер орындай алму еңсерілмейтін күштің мән-жайлары салдарынан болса, осы шарт бойынша өз міндеттемелерін орындамағаны, не тиісінше орындамағаны үшін жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z212" w:id="180"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z212" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Еңсерілмейтін күштің мән-жайларының басталуынан Тараптар осы шарт бойынша міндеттемелерін орындай алмаса, басталу сәтінен бастап 10 (он) жұмыс күні ішінде екінші Тарапты осындай мән-жайлар туралы уақтылы хабардар етуі тиіс. Бұл ретте еңсерілмейтін күштің мән-жайларының сипаты, әрекет ету кезеңі, басталу фактісі уәкілетті мемлекеттік органдардың тиісті құжаттарымен расталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z213" w:id="181"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z213" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уақтылы хабарламаған жағдайда, Тарап екінші Тарапқа хабарламау немесе уақтылы хабарламаудан келтірілген зиянды өтеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z214" w:id="182"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z214" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Еңсерілмейтін күштің мән-жайларының басталуы олардың әрекет ету кезеңіне осы шарттың орындалу мерзімін ұлғайтуға алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z215" w:id="183"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z215" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Егер осындай мән-жайлар қатарынан 3 (үш) ай бойы жалғасатын болса, онда Тараптардың кез келгені осы шарт бойынша міндеттемелерін одан әрі орындаудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z216" w:id="184"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z216" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z217" w:id="185"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z217" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Хат-хабар тиісті түрде ресімделген жағдайда (хат-хабар бланкінде ұсынылса, басшының қолы қойылса және тіркеу нөмірі, күні бар болса, ол тиісті түрде ресімделген болып саналады), қолма-қол табысталса, почта арқылы немесе қатысушы Тараптың мекенжайына курьерлік байланыс арқылы жеткізілсе, тиісті түрде ұсынылған немесе жолданған болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z218" w:id="186"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z218" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы шарт талаптарын, оның ішінде осы шарттың қолданылу мерзімін кез келген өзгерту, тоқтату субсидиялау шартын өзгерту/бұзу үшін негіз болып табылатын оқиғаның басталғаны туралы кепілгерден/сақтандыру ұйымынан ауыл шаруашылығы мәселелері жөніндегі ЖАО хабарламаны алған күннен бастап 5 (бес) жұмыс күні ішінде ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z219" w:id="187"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z219" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Осы шарт бойынша туындайтын барлық талаптар Қазақстан Республикасының заңнамасына және осы шартқа сәйкес қойылады. Бұл ретте Тараптар дауларды, наразылықтарды міндетті түрде сотқа дейінгі тәртіппен шешу туралы уағдаласты. Барлық жағдайларда қолданылатын заңнама Қазақстан Республикасының заңнамасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z220" w:id="188"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z220" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Осы шартқа қол қойған кезде қарыз алушы дербес деректерді жинауға, өңдеуге, сондай-ақ оларды бизнесті мемлекеттік қолдау шараларының субъектілік мониторингі бойынша ақпараттық жүйесін құру жөніндегі жоба шеңберінде бюджетті атқару жөніндегі уәкілетті органға сұрау салу бойынша беруге келісім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z221" w:id="189"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z221" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Осы шарт барлық Тараптардың уәкілетті өкілдері қолдарын қойған күннен бастап күшіне енеді және субсидиялау кестесіне сәйкес сақтандыру шарттары мерзімінің соңына дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z222" w:id="190"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z222" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Шарт мынадай жағдайларда бұзылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z223" w:id="191"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z223" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қарыз алушының немесе сақтандыру ұйымының субсидиялар алудан бас тарту туралы жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z224" w:id="192"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z224" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қарыз алушының қарыз шарты бойынша кредитор алдындағы міндеттемелерін толық өтеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z225" w:id="193"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z225" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қарыз алушының сақтандыру сыйақысының субсидияланбайтын бөлігін төлеу бойынша сақтандыру ұйымы алдындағы міндеттемелерін орындамауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z226" w:id="194"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z226" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кепілдендіру/сақтандыру шартын бұзу немесе тоқтату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z227" w:id="195"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z227" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Осы шартта реттелмеген мәселелер Қазақстан Республикасының заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z228" w:id="196"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z228" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Осы шарт заңды күші бірдей мемлекеттік және орыс тілдерінде 6 (алты) данада, Тараптардың әрқайсысы үшін мемлекеттік және орыс тілдерінде бір-бірден екі данадан жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z229" w:id="197"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z229" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тараптардың мекенжайлары, банктік деректемелері, қолтаңбалары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="463"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25020,68 +30411,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="198"/>
+    <w:bookmarkStart w:name="z231" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26734,1164 +32125,1640 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="199"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z817" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z818" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z819" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z820" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № ЗСГ-5 нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z821" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z822" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z823" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: кепілгер кепілдік беру туралы оң шешім қабылдаған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z824" w:id="472"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="472"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z827" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z828" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кімге) _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z829" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыстық жергілікті атқарушы орган / агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z830" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кімнен) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z831" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Кепілгердің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z832" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кімге)_______________________________________________________________ </w:t>
-[...125 lines deleted...]
-      шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
+      Осымен "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдік беру жөніндегі еншілес ұйымы (бұдан әрі – Кепілгер) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...163 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 болып тіркелген) бекітілген Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларына сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z833" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z834" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – аты-жөні)/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z835" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z836" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кредитордың (бұдан әрі – кредитор) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z837" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредитке өтінім берді, ол өтінім мақұлданған жағдайда кепілдендіруге өтінім беру жоспарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z838" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кепілдік кредиттік шарт бойынша __________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...466 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z839" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (қарыз алушының аты-жөні/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z840" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ алдындағы міндеттемелердің орындалуын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z841" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (кредитордың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z842" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз ету ретінде берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z843" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда баяндалғанға байланысты Сізден __________________________ (кепілдеме сомасынан 19,99 (он тоғыз бүтін жүзден тоқсан тоғыз) пайыз (бұдан әрі – %) ) мөлшерінде субсидия (сомасын ағымдағы жылға арналған бюджетте көздеуді сұраймыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z844" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтінім беруші туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z845" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты-жөні/атауы ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z846" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН)/бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z847" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z848" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының аты-жөні _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z849" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z850" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z851" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісінің санаты _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z852" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредитор шот бойынша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z853" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z854" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар коды (бұдан әрі – Кбе) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z855" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор деректемелері: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z856" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор атауы: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z857" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК (банктік сәйкестендіру коды) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z858" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК (жеке сәйкестендіру коды) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z859" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z860" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z861" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Кредитор мен қарыз алушы арасындағы жасалған кредиттік шарт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z862" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі – КШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z863" w:id="509"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="509"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КШ (нөмірі мен күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КШ (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім (қаржыландыру) түрі (кредит немесе микрокредит)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микрокредит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z869" w:id="510"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="510"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28160,277 +34027,493 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z881" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="511"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z882" w:id="512"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің сомасы және валютасы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="512"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредит беру мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кредит беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыйақы мөлшерлемесі, %</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыйақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерлемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z887" w:id="513"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="513"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28631,351 +34714,657 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z897" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-кесте. Кепіл шарты (бұдан әрі – КепШ) туралы мәліметтер: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z898" w:id="515"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="515"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КепШ (нөмірі мен күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КепШ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/ БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік мерзімі, жыл</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z905" w:id="516"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="516"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29312,226 +35701,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z919" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймыз, Қазақстан Республикасының заңдарына сәйкес дұрыс емес мәліметтер ұсынғанымыз үшін жауапкершілік туралы хабардармыз және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге келісім береміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z920" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілгер 20__ жылы "__" __________ сағат ____ қол қойып, жіберді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z921" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z922" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z923" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z924" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы 20__ жылы "__" ___________сағат ____ қабылдады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z925" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-дан алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z926" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z927" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29565,50 +35958,671 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> негізде жинауға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Кепілдендіру бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">субсидия алуға арналған алдын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ала өтінім" нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z929" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын толтыру бойынша түсіндірме  (индекс: № ЗСГ-5 нысан, кезеңділік: бір мезгілде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z930" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z931" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z932" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Нысанды "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы (бұдан әрі – гарант) толтырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z933" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z934" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z935" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z936" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z937" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z938" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-кестенің 2-бағанында кредиттік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z939" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z940" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 1-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z941" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 1-кестенің 5-бағанында өнім (қаржыландыру) түрі (кредит немесе кредит желісі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z942" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 1-кестенің 5-бағанында кредиттің/кредит желісінің сомасы және валютасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z943" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 1-кестенің 7-бағанында кредиттің мақсаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z944" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. 1-кестенің 8-бағанында кредиттің/кредит желісінің мерзімі көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z945" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 1-кестенің 9-бағанында сыйақы мөлшерлемесі (жылдық пайызбен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z946" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 2-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z947" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. 2-кестенің 2-бағанында кепілдік шарттың нөмірі мен күні көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z948" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. 2-кестенің 3-бағанында қарыз алушының атауы көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z949" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. 2-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z950" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. 2-кестенің 5-бағанында кепілдік сомасы теңгеде көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z951" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 2-кестенің 6-бағанында кепілдік мерзімі жылмен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Агроөнеркәсіптік кешен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінің қарыздарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -29705,1196 +36719,1676 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 7-1-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z952" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z953" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z954" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кімге) _______________________________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Әкімшілік нысанның атауы: Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z955" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № ЗСГ-6 нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z956" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: бірмезгілде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z957" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы / </w:t>
-[...19 lines deleted...]
-    </w:p>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z958" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: кепілгер кепілдік беру туралы оң шешім қабылдаған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z959" w:id="556"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="556"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z962" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z963" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кімге) ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z964" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы / агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z965" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (кімнен) _________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z966" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (кепілгердің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z967" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кепілгердің толық атауы) </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Осымен "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдік беру жөніндегі еншілес ұйымы (бұдан әрі – Кепілгер) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 болып тіркелген) бекітілген Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларына сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z968" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________ (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – аты-жөні)/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z969" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z970" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кредитордың (бұдан әрі – кредитор) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z971" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осымен "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының кепілдік </w:t>
-[...1 lines deleted...]
-    </w:p>
+      кредитке өтінім берді, ол өтінім мақұлданған жағдайда кепілдендіруге өтінім </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z972" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       беру жоспарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z973" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      беру жөніндегі еншілес ұйымы (бұдан әрі – Кепілгер) Қазақстан Республикасы Ауыл </w:t>
-[...705 lines deleted...]
-    </w:p>
+      Кепілдік кредиттік шарт бойынша ___________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z974" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (қарыз алушының аты-жөні/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z975" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________ алдындағы міндеттемелердің орындалуын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z976" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (кредитордың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z977" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз ету ретінде берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z978" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда баяндалғанға байланысты сізден ___________________________ (кепілдеме сомасынан 9,99 (тоғыз бүтін жүзден тоқсан тоғыз) пайыз (бұдан әрі – %) мөлшеріндегі субсидияны мынадай деректемелер бойынша аударуды сұраймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z979" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді тағайындаған кезде қарыз алушының аты-жөні/атауын және кепілдік құны аударылатын кепілдік шартының күнін көрсетуді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z980" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтінім беруші туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z981" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты-жөні/атауы_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z982" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН)/бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z983" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі –БСН) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z984" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының аты-жөні ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z985" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z986" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z987" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісінің санаты______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z988" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредитордың шот бойынша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z989" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z990" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар коды (бұдан әрі – Кбе) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z991" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор деректемелері: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z992" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор атауы: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z993" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК (банктік сәйкестендіру коды) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z994" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК (жеке сәйкестендіру коды) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z995" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z996" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z997" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Кредитор пен қарыз алушы арасында жасалған кредит шарты (бұдан әрі – КШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z998" w:id="593"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="593"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КШ (нөмірі және күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КШ (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім (қаржыландыру) түрі (кредит немесе микрокредит)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микрокредит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1004" w:id="594"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="594"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31163,295 +38657,563 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1016" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="595"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1017" w:id="596"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің сомасы және валютасы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="596"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредит беру мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кредит беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1019" w:id="597"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің мерзімі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="597"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(күн/ай/жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ай/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыйақы мөлшерлемесі, %</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыйақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерлемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1023" w:id="598"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="598"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31652,351 +39414,707 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1033" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Кепіл шарты (бұдан әрі – КепШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1034" w:id="600"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="600"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КепШ (нөмірі және күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КепШ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/ БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік мерзімі, (күн/ай/жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ай/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1041" w:id="601"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="601"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32333,194 +40451,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1055" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймыз, Қазақстан Республикасының заңдарына сәйкес дұрыс емес мәліметтер ұсынғанымыз үшін жауапкершілік туралы хабардармыз және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге келісім береміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z1056" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілгер 20__ жылы "__" __________ сағат ____ қол қойып, жіберді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z1057" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z1058" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z1059" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z1060" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы 20__ жылы "__" ___________сағат ____ қабылдады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z1061" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-дан алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z1062" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z1063" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32554,50 +40708,665 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> негізде жинауға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Көктемгі дала және/немесе егін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жинау жұмыстарын жүргізуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кепілдендіру бойынша субсидия </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алуға арналған алдын ала </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтінім" нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1065" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын толтыру бойынша түсіндірме (индекс: № ЗСГ-6 нысан, кезеңділік: бір мезгілде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z1066" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z1067" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Көктемгі дала және/немесе егін жинау жұмыстарын жүргізуге кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z1068" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы (бұдан әрі – гарант) толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z1069" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z1070" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z1071" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z1072" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z1073" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z1074" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-кестенің 2-бағанында кредиттік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z1075" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z1076" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 1-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z1077" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 1-кестенің 5-бағанында өнім (қаржыландыру) түрі (кредит немесе кредит желісі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z1078" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 1-кестенің 5-бағанында кредиттің/кредит желісінің сомасы және валютасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z1079" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 1-кестенің 7-бағанында кредиттің мақсаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z1080" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 1-кестенің 8-бағанында кредиттің/кредит желісінің мерзімі, аяқталу күнімен бірге (күн/ай/жыл форматында) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z1081" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 1-кестенің 9-бағанында сыйақы мөлшерлемесі (жылдық пайызбен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z1082" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 2-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z1083" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 2-кестенің 2-бағанында кепілдік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z1084" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 2-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z1085" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. 2-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z1086" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 2-кестенің 5-бағанында кепілдік сомасы теңгеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z1087" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 2-кестенің 6-бағанында кепілдік мерзімі, аяқталу күнімен бірге (күн/ай/жыл форматында) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Агроөнеркәсіптік кешен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">субъектілерінің қарыздарын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -32694,1176 +41463,1676 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-2-қосымшамен толықтырылды – ҚР Ауыл шаруашылығы министрінің 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1088" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z1089" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z1090" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z1091" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № ЗСГ-7 нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z1092" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: бірмезгілде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z1093" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z1094" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: кепілгер кепілдік беру туралы оң шешім қабылдаған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1095" w:id="641"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="641"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1098" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z1099" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кімге) __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z1100" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыстың, республикалық маңызы қаланың, астананың жергілікті атқарушы органы / агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z1101" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (кімнен) _________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z1102" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (кепілгердің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z1103" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (кепілгердің толық атауы) </w:t>
-[...53 lines deleted...]
-      шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
+      Осымен "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдік беру жөніндегі еншілес ұйымы (бұдан әрі – Кепілгер) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...127 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 болып тіркелген) бекітілген Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларына сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z1104" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z1105" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (қарыз алушының аты, әкесінің аты (бар болса), тегі (бұдан әрі – аты-жөні)/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z1106" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________ (кредитордың (бұдан әрі – кредитор) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z1107" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кредитке өтінім берді, ол өтінім мақұлданған жағдайда кепілдендіруге өтінім </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z1108" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беру жоспарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z1109" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдік кредиттік шарт бойынша __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z1110" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (қарыз алушының аты-жөні/атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z1111" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________ алдындағы міндеттемелердің орындалуын </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...448 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z1112" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (кредитордың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z1113" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз ету ретінде берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z1114" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда баяндалғанға байланысты сізден __________________________ (кепілдеме сомасынан 9,99 (тоғыз бүтін жүзден тоқсан тоғыз) пайыз (бұдан әрі – %) мөлшеріндегі субсидияны мынадай деректемелер бойынша аударуды сұраймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z1115" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлемді тағайындаған кезде қарыз алушының аты-жөні/атауын және кепілдік құны аударылатын кепілдік шартының күнін көрсетуді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z1116" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтінім беруші туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z1117" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты-жөні/атауы________________________________________________ жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z1118" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмірі (бұдан әрі – ЖСН)/бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z1119" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі –БСН) ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z1120" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының аты-жөні _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z1121" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z1122" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z1123" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісінің санаты_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z1124" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредитордың шот бойынша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1125" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1126" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар коды (бұдан әрі – Кбе) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z1127" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор деректемелері: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z1128" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор атауы: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z1129" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК (банктік сәйкестендіру коды) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z1130" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК (жеке сәйкестендіру коды) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z1131" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z1132" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z1133" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Кредитор пен қарыз алушы арасында жасалған кредит шарты (бұдан әрі – КШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1134" w:id="678"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="678"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КШ (нөмірі және күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КШ (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім (қаржыландыру) түрі (кредит немесе микрокредит)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микрокредит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1140" w:id="679"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="679"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34132,277 +43401,543 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1152" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="680"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1153" w:id="681"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің сомасы және валютасы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="681"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредит беру мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кредит беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттің/ кредит желісінің мерзімі (күн/ай/жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ай/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыйақы мөлшерлемесі, %</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыйақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерлемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1158" w:id="682"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="682"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34603,351 +44138,707 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1168" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Кепіл шарты (бұдан әрі – КепШ) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1169" w:id="684"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="684"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КепШ (нөмірі және күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КепШ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының ЖСН-сы/ БСН-сы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ БСН-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік мерзімі (күн/ай/жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/ай/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1176" w:id="685"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="685"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35284,194 +45175,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1190" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймыз, Қазақстан Республикасының заңына сәйкес дұрыс емес мәліметтер ұсынғанымыз үшін жауапкершілік туралы хабардармыз және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ деректерді жинауға, өңдеуге келісім береміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z1191" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілгер 20__ жылы "__" __________ сағат ____ қол қойып, жіберді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z1192" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z1193" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z1194" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z1195" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы 20__ жылы "__" ___________сағат ____ қабылдады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1196" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-дан алынған деректер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z1197" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z1198" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35505,258 +45432,588 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Агроөнеркәсіптік кешен</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субъектілерінің қарыздарын</w:t>
+              <w:t xml:space="preserve"> негізде жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кепілдендіру мен сақтандыру</w:t>
+              <w:t xml:space="preserve">"Айналым қаражатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шеңберінде субсидиялау</w:t>
+              <w:t xml:space="preserve">толықтыруға кепілдендіру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t xml:space="preserve">бойынша субсидия алуға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">арналған алдын ала өтінім" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="200"/>
+    <w:bookmarkStart w:name="z1200" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Субсидияны аудару туралы хабарлама</w:t>
-[...56 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын толтыру бойынша түсіндірме  (индекс: № ЗСГ-7 нысан, кезеңділік: бір мезгілде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z1201" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z1202" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Айналым қаражатын толықтыруға кепілдендіру бойынша субсидия алуға арналған алдын ала өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z1203" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы (бұдан әрі – гарант) толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z1204" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z1205" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға немесе облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z1206" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z1207" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z1208" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-кестенің 1-бағаыннда реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z1209" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-кестенің 2-бағанында кредиттік шарттың нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z1210" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-кестенің 3-бағанында қарыз алушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z1211" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 1-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z1212" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 1-кестенің 5-бағанында өнім (қаржыландыру) түрі (кредит немесе кредит желісі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z1213" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 1-кестенің 5-бағанында кредиттің/кредит желісінің сомасы және валютасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z1214" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 1-кестенің 7-бағанында кредиттің мақсаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z1215" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. 1-кестенің 8-бағанында кредиттің/кредит желісінің мерзімі, аяқталу күнімен бірге (күн/ай/жыл форматында) көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z1216" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 1-кестенің 9-бағанында сыйақы мөлшерлемесі (жылдық пайызбен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z1217" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 2-кестенің 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z1218" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. 2-кестенің 2-бағанында кепілдік шарттың нөмірі мен күні көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z1219" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. 2-кестенің 3-бағанында қарыз алушының атауы көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z1220" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. 2-кестенің 4-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z1221" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. 2-кестенің 5-бағанында кепілдік сомасы теңгеде көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z1222" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 2-кестенің 6-бағанында кепілдік мерзімі, аяқталу күнімен бірге (күн/ай/жыл форматында) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35855,51 +46112,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -35926,156 +46183,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="201"/>
+    <w:bookmarkStart w:name="z235" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама</w:t>
-[...18 lines deleted...]
-      Құрметті______________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> Субсидияны аудару туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (кепілгердің/сақтандыру ұйымының атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сіздің 20 ___ жылғы "__" _________ № __________ өтініміңіз бойынша мемлекеттік қызмет көрсетуден:</w:t>
-[...35 lines deleted...]
-      _________________________________________себепті бас тартылды.</w:t>
+      Сіздің 20 ___ жылғы ______ № ________ өтініміңіз бойынша мемлекеттік қызмет көрсетілді және Сіздің № __________есептік шотыңызға 20 ___ жылғы "____"_________төлем шотымен _________ теңге мөлшерінде комиссия бөлігі сомасы аударылғаны туралы хабарлаймыз.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36176,51 +46397,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-1-қосымша</w:t>
+              <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -36241,712 +46462,1411 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
-[...12 lines deleted...]
-              <w:t>жинауға арналған нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z237" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кепілгердің/сақтандыру ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің 20 ___ жылғы "__" _________ № __________ өтініміңіз бойынша мемлекеттік қызмет көрсетуден:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________себепті бас тартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Агроөнеркәсіптік кешен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінің қарыздарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілдендіру мен сақтандыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="202"/>
+    <w:bookmarkStart w:name="z289" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Қарыздарға кепілдік беру жөніндегі субсидиялардың нақты пайдаланылуы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 9-1-қосымшамен толықтырылды – ҚР Ауыл шаруашылығы министрінің 27.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 03.06.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 188</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1223" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ГЗ нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z1224" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: тоқсан сайын, жыл сайын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z1225" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20 __ жылғы ___ тоқсан, 20 __ жыл</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z1226" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі, "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z1227" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: тоқсан сайын, есепті айдан кейінгі айдың он бесінші күнінен кешіктірмей, сондай-ақ жыл сайын, күнтізбелік жылдың жиырмасыншы қаңтарынан кешіктірмей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="725"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1228" w:id="726"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бизнес-сәйкестендіру нөмірі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="726"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="5880100" cy="584200"/>
+                  <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4"/>
+                          <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5880100" cy="584200"/>
+                            <a:ext cx="5346700" cy="431800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1231" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="727"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1232" w:id="728"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="728"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/бизнес </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредитордың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредитордың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржыландыру мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарыз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шағын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/орта/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік беру туралы шарттың нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1239" w:id="729"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="729"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37283,880 +48203,1457 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1253" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="730"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1254" w:id="731"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік беру туралы шарттың күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="731"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі борыш сомасынан кепілдік мөлшері, %</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредит сомасы,</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>борыш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасынан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1257" w:id="732"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілдік сомасы,</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кредит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="732"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мың теңге</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1259" w:id="733"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комиссия сомасы,</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="733"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мың теңге</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1261" w:id="734"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комиссия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="734"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1264" w:id="735"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="735"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1278" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z1279" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы _____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z1280" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы ________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z1281" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны __________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z1282" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы _______________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z1283" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы тұлға</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z1284" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z1285" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z1286" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z1287" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты және әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z1288" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Қарыздарға кепілдік беру жөніндегі субсидиялардың нақты пайдаланылуы туралы есеп" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38203,476 +49700,502 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде жинауға арналған</w:t>
+              <w:t xml:space="preserve"> негізде жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қарыздарға кепілдік</w:t>
+              <w:t xml:space="preserve">"Қарыздарға кепілдік беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру жөніндегі</w:t>
+              <w:t xml:space="preserve">жөніндегі субсидиялардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидиялардың нақты</w:t>
+              <w:t>нақты пайдаланылуы туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдаланылуы туралы есеп"</w:t>
-[...25 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t xml:space="preserve"> есеп" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z377" w:id="203"/>
+    <w:bookmarkStart w:name="z1290" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Қарыздарға кепілдік беру жөніндегі субсидиялардың нақты пайдаланылуы туралы есеп" толтыру бойынша түсіндірме (индекс: № 1-ГЗ нысан, кезеңділік: тоқсан сайын, жыл сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z378" w:id="204"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Қарыздарға кепілдік беру жөніндегі субсидиялардың нақты пайдаланылуы туралы есеп" нысанын толтыру бойынша түсіндірме (индекс: № 1-ГЗ нысан, кезеңділік: тоқсан сайын, жыл сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z1291" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z1292" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Қарыздарға кепілдік беру жөніндегі субсидиялардың нақты пайдалануы туралы есеп" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z1293" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының ауыл шаруашылығы саласындағы функцияларды іске асыратын құрылымдық бөлімшесі (бұдан әрі – ауыл шаруашылығы мәселелері жөніндегі ЖАО), "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамының кепілдіктер беруге уәкілетті еншілес ұйымы (бұдан әрі – гарант) толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z1294" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z1295" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды: ауыл шаруашылығы мәселелері жөніндегі ЖАО және гарант уәкілетті органға (көрсетілетін қызметті берушіге) тоқсан сайын, есепті айдан кейінгі айдың он бесінші күнінен кешіктірмей, сондай-ақ жыл сайын, күнтізбелік жылдың жиырмасыншы қаңтарынан кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z1296" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ немесе орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z379" w:id="205"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z1297" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z1298" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-бағанда реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z1299" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 2-бағанда қарыз алушының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z1300" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 3-бағанда қарыз алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z1301" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 4-бағанда кредитордың атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z1302" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 5-бағанда қарыз алушының санаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z1303" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 6-бағанда қаржыландыру мақсаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z1304" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 7-бағанда кепілдік беру туралы шарттың нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z1305" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 8-бағанда кепілдік беру туралы шарттың күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z1306" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. 9-бағанда негізгі борыш сомасынан кепілдік мөлшері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z1307" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 10-бағанда кредит сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z1308" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 11-бағанда кепілдік сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z1309" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 12-бағанда комиссия сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38842,68 +50365,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="206"/>
+    <w:bookmarkStart w:name="z239" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұсыныс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарыз алушы: ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39872,168 +51395,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="207"/>
+    <w:bookmarkStart w:name="z241" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру шарттарына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z244" w:id="208"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z244" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру шарты мынадай талаптарға сәйкес болуы тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z245" w:id="209"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z245" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру қаражаты агроөнеркәсіптік кешен саласында пайдаланылған қарыз шарттары бойынша жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z246" w:id="210"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z246" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мерзімін ұзарту құқығымен сақтандыру шарты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z247" w:id="211"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z247" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандыру сомасы кредит бойынша негізгі борыш сомасының 50 (елу) %-ынан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z248" w:id="212"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z248" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтандыру сыйлықақысы сақтандыру сомасының 30 (отыз) %-ынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="773"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40463,68 +51986,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="213"/>
+    <w:bookmarkStart w:name="z243" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарыз алушыны субсидиялау кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агроөнеркәсіптік кешен субъектісінің атауы ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41508,55 +53031,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41878,35 +53401,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>