--- v2 (2026-03-13)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="038fa48" w14:textId="038fa48">
+    <w:p w14:paraId="821e301" w14:textId="821e301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1313,130 +1313,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Уәкілетті орган жыл сайын, 1 шілдеден және 1 желтоқсаннан кешіктірмей тізілімге өзгерістер және (немесе) толықтырулар енгізуді көздейтін, оның ішінде орталық мемлекеттік органдар мен жергілікті атқарушы органдар ұсынған мемлекеттік көрсетілетін қызметтер туралы мәліметтердің негізінде Қазақстан Республикасының Үкіметі қаулысының жобасын әзірлейді және Қазақстан Республикасының заңнамасында белгіленген тәртіппен Қазақстан Республикасының Үкіметіне енгізеді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z18" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10059 болып тіркелген, 2015 жылғы 2 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1449,71 +1543,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын техникалық тексеруді жүзеге асыратын сарапшылар үшін өткізіледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z19" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z19" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1528,51 +1622,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық экономика министрінің 30.09.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10.10.2016 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1709,190 +1803,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="26"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Жергілікті атқарушы органдардың 2014-2016 жылдарға арналған мемлекеттік концессиялық міндеттемелерінің лимиттері туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 22 желтоқсандағы № 156 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10098 болып тіркелген, 2015 жылғы 4 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z73" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z73" w:id="27"/>
-[...15 lines deleted...]
-      1-тармақ мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Жергілікті атқарушы органдардың 2014-2016 жылдарға арналған мемлекеттік концессиялық міндеттемелерінің лимиттерін бекіту.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z74" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:bookmarkStart w:name="z75" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Жергілікті атқарушы органдардың 2014-2016 жылдарға арналған мемлекеттік концессиялық міндеттемелерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лимиттерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z76" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазақ тіліндегі оң жақ бұрыштағы мәтін мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z76" w:id="30"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Ұлттық экономика министрінің 2014 жылғы 22 желтоқсандағы № 156 бұйрығымен бекітілді".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1939,150 +2033,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="31"/>
+    <w:bookmarkStart w:name="z25" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасында жер мониторингін жүргізу және оның деректерін пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 23 желтоқсандағы № 159 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10148 болып тіркелген, 2015 жылғы 20 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z112" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z112" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасында жер мониторингін жүргізу және оның деректерін пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z113" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-тармақтың үшінші абзацының орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z113" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2111,90 +2205,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="34"/>
+    <w:bookmarkStart w:name="z30" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасына еттің кейбір түрлерін әкелуге арналған тарифтік квоталардың көлемдерін сыртқы экономикалық қызметке қатысушылар арасында бөлу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қаңтардағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10181 болып тіркелген, 2015 жылғы 12 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2207,150 +2301,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="35"/>
+    <w:bookmarkStart w:name="z139" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Сауда қызметін реттеу департаменті:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z31" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тарифтік квота көлемін тарихи өнім берушілер арасында бөлуді осы Қағидаларға сәйкес жүзеге асыруды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z31" w:id="36"/>
-[...15 lines deleted...]
-      1) тарифтік квота көлемін тарихи өнім берушілер арасында бөлуді осы Қағидаларға сәйкес жүзеге асыруды;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еттің кейбір түрлерін әкелуге арналған тарифтік квота көлемдері (бекітілген, қолданылған, бөлінбей қалғандары) туралы мәліметтерді Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында жариялауды, тиісті ақпаратты орналастыруды және осы Қағидаларда көрсетілген басқа рәсімдерді қамтамасыз етсін.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z32" w:id="37"/>
-[...15 lines deleted...]
-      2) еттің кейбір түрлерін әкелуге арналған тарифтік квота көлемдері (бекітілген, қолданылған, бөлінбей қалғандары) туралы мәліметтерді Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында жариялауды, тиісті ақпаратты орналастыруды және осы Қағидаларда көрсетілген басқа рәсімдерді қамтамасыз етсін.";</w:t>
+    <w:bookmarkStart w:name="z140" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген бұйрықпен бекітілген Қазақстан Республикасына еттің кейбір түрлерін әкелуге арналған тарифтік квоталардың көлемдерін сыртқы экономикалық қызметке қатысушылар арасында бөлу қағидаларында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z140" w:id="38"/>
-[...15 lines deleted...]
-      көрсетілген бұйрықпен бекітілген Қазақстан Республикасына еттің кейбір түрлерін әкелуге арналған тарифтік квоталардың көлемдерін сыртқы экономикалық қызметке қатысушылар арасында бөлу қағидаларында:</w:t>
+    <w:bookmarkStart w:name="z141" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z141" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2363,170 +2457,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="40"/>
+    <w:bookmarkStart w:name="z143" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "15. Импортқа арналған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лицензияны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа өнім берушілер үшін көзделген тарифтік квоталар көлемдері таусылғанға дейін сауда қызметін реттеу саласындағы уәкілетті орган береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z144" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z144" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z145" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-бағанның 3 жолы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z145" w:id="42"/>
-[...15 lines deleted...]
-      1-бағанның 3 жолы мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Пісірілген шұжықтар, жіңішке шұжықтар, сарделькалар".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z146" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2609,170 +2703,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="44"/>
+    <w:bookmarkStart w:name="z34" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Мемлекеттік материалдық резервтің материалдық құндылықтарын сақтау нормативтерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қаңтардағы № 44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10323 болып тіркелген, 2015 жылғы 1 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z162" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z162" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Мемлекеттік материалдық резервтің материалдық құндылықтарын сақтау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативтерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z163" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 тармақтың 1-тармақшасының екінші абзацының орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z163" w:id="46"/>
-[...15 lines deleted...]
-      20 тармақтың 1-тармақшасының екінші абзацының орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      702, 705, 706-тармақтардың орыс тіліндегі мәтіндеріне өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z164" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2850,55 +2944,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>