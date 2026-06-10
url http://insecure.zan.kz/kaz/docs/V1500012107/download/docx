--- v1 (2025-12-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="53cea4e" w14:textId="53cea4e">
+    <w:p w14:paraId="c92062f" w14:textId="c92062f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -541,130 +541,254 @@
         <w:t>
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Өсімдік шаруашылығы өнімдерін өндіру мен қайта өңдеу және фитосанитариялық қауіпсіздік департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z23" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z24" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша алып тастау көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z25" w:id="5"/>
+    <w:bookmarkStart w:name="z25" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің ресми интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z26" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z26" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z27" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z27" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1354,68 +1478,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурста орналастырылған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="8"/>
+    <w:bookmarkStart w:name="z3" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Өткізілген шикізат көлемі туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1794,373 +1918,1163 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасының кодына сәйкес шикізат түрі</w:t>
+              <w:t>Еуразиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>одақтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыртқы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірыңғай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тауар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номенклатурасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шикізат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шикiзаттың келiп түскенi, тонна</w:t>
+              <w:t>Шикiзаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келiп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түскенi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Биоотын өндiрiсiнде пайдаланылған өзi өсiрген тамақ шикiзаты</w:t>
+              <w:t>Биоотын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндiрiсiнде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдаланылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өсiрген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тамақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шикiзаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тамақ шикiзатын жеткiзушiнiң атауы, орналасқан жерi (облыс, аудан)</w:t>
+              <w:t>Тамақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шикiзатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеткiзушiнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналасқан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жерi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тамақ шикiзатын жеткiзу шартының күнi, нөмiрi</w:t>
+              <w:t>Тамақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шикiзатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеткiзу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шартының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күнi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмiрi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қолданылған қалдықта, тонна</w:t>
+              <w:t>Қолданылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалдықта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қайта өңделген шикiзат, тонна</w:t>
+              <w:t>Қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңделген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шикiзат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шикiзаттың бүлiнгенi, жоғалғаны, тонна</w:t>
+              <w:t>Шикiзаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бүлiнгенi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғалғаны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3441,384 +4355,384 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="9"/>
+    <w:bookmarkStart w:name="z42" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме  "Өткізілген шикізат көлемі туралы есеп" (нысанның индексі: ОРС-1 нысаны, кезеңділігі: тоқсан сайын)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z43" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z43" w:id="10"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="11"/>
+    <w:bookmarkStart w:name="z44" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы түсіндірме "Өткізілген шикізат көлемі туралы есеп" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z45" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z45" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды биоотын өндіруші толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z46" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z46" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Нысанға биоотын өндірушінің басшысы немесе оның міндетін атқарушы адам, бас бухгалтер қол қояды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z47" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z47" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Нысанды биоотын өндіруші облыстың, республикалық маңызы бар қаланың және астаналардың жергілікті атқарушы органына тоқсан сайын, есепті тоқсаннан кейінгі айдың 20 (жиырмасыншы) күніне дейін ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z48" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z48" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z49" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z49" w:id="16"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="17"/>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-бағанда реті бойынша нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z51" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z51" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. 2-бағанда Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасының кодына сәйкес шикізат түрі көрсетіледі. Бидай үшін бидайдың осы партиясына техникалық реттеу саласындағы сәйкестікті бағалау жөніндегі құжаттың нөмірі мен күні қосымша көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z52" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z52" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 3-бағанда шикізаттың түсімі тоннамен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z53" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z53" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 4-бағанда, егер оны өсіру көзделген жағдайда, биоотын өндірісінде пайдаланылған, өздерінде өсірілген тамақ шикізатының мөлшері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z54" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z54" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 5-бағанда тамақ шикізатын жеткізушінің атауы, шыққан жері (облысы, ауданы) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z55" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z55" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. 6-бағанда тамақ шикізатын жеткізу шартының күні, нөмірі көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z56" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. 7-бағанда қолданылған қалдықтар тоннамен көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z57" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z57" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 8-бағанда өңделген шикізаттың саны тоннамен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z58" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 9-бағанда бүлінген, жоғалған шикізаттың саны тоннамен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4040,68 +4954,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурста орналастырылған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Өндірілген биоотын көлемі туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 1-1-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4503,192 +5417,352 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дербес сәйкестендіру нөмірі - биоотын коды</w:t>
+              <w:t>Дербес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>биоотын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндiрушiнiң өткізгені, тонна</w:t>
+              <w:t>Өндiрушiнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізгені</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бүлiнгенi, жоғалғаны, литр</w:t>
+              <w:t>Бүлiнгенi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғалғаны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, литр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өнiмдi қайтару, литр</w:t>
+              <w:t>Өнiмдi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қайтару</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, литр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6176,70 +7250,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті өткізген күні 20___ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="27"/>
+    <w:bookmarkStart w:name="z59" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Өндірілген биоотын көлемі туралы есеп" осы нысанның қосымшасында келтірілген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6344,404 +7418,404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі туралы есеп"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="28"/>
+    <w:bookmarkStart w:name="z61" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме  "Өндірілген биоотын көлемі туралы есеп" (нысанның индексі: ОПБ-2 нысаны, кезеңділігі: тоқсан сайын)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z62" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z62" w:id="29"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Өндірілген биоотын көлемі туралы есеп" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z64" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z64" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды биоотын өндіруші толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z65" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z65" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Нысанға биоотын өндірушінің басшысы немесе оның міндетін атқарушы адам, бас бухгалтер қол қояды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z66" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z66" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Нысанды биоотын өндіруші облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына тоқсан сайын, есепті тоқсаннан кейінгі айдың 20 (жиырмасыншы) күніне дейін ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z67" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z67" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z68" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z68" w:id="35"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="36"/>
+    <w:bookmarkStart w:name="z69" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-бағанда реті бойынша нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z70" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z70" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. 2-бағанда дербес сәйкестендіру нөмірі-биоотын коды көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z71" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 3-бағанда өткізілген биоотынның жалпы саны (3-баған = 4-баған + 5-баған + 6-баған + 7-баған+ 8-баған) литрмен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z72" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. 4-бағанда, биоотын өндіретін тұлғаларға өткізілген биоотынның мөлшері литрмен көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z73" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 5-бағанда мұнай өнімдерін компаундирлеуге өткізілген биоотынның мөлшері литрмен көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z74" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z74" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 6-бағанда химия және онымен байланысты өнеркәсіп өнімдерін өндіруге өткізілген биоотын мөлшері литрмен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z75" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. 7-бағанда меншікті өндірістік мұқтаждарға пайдаланылған биоотын мөлшері литрмен көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z76" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z76" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 8-бағанда экспортқа өткізілген биоотынның мөлшері литрмен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z77" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 9-бағанда өндіруші бүлдірген, жоғалтқан биоотынның мөлшері литрмен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z78" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z78" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 10-бағанда өндірушіге қайтарылған биоотынның мөлшері, литрмен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6911,122 +7985,122 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="46"/>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурста орналастырылған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="47"/>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы:  Басқа жеткізушілерден биоотынның келуі туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 1-2-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7428,380 +8502,800 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеткiзу түрi</w:t>
+              <w:t>Жеткiзу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеткiзу мақсаты</w:t>
+              <w:t>Жеткiзу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеткiзушi туралы мәлiмет</w:t>
+              <w:t>Жеткiзушi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәлiмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеткiзілген өнiм көлемi, литр</w:t>
+              <w:t>Жеткiзілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнiм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, литр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бюджеттік сыныптама коды</w:t>
+              <w:t>Бюджеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыныптама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасының коды</w:t>
+              <w:t>Еуразиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>одақтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыртқы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірыңғай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тауар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номенклатурасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауарларға арналған декларация нөмірі №</w:t>
+              <w:t>Тауарларға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> декларация </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тауарларға арналған декларация күнi</w:t>
+              <w:t>Тауарларға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> декларация </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күнi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9197,70 +10691,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті өткізген күні 20___ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="48"/>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Басқа жеткізушілерден биоотынның келуі туралы есеп" осы нысанның қосымшасында келтірілген </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9391,404 +10885,404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп" нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="49"/>
+    <w:bookmarkStart w:name="z83" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме  "Басқа жеткізушілерден биоотынның келуі туралы есеп" (нысанның индексі: ПБП-2 нысаны, кезеңділігі: тоқсан сайын)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z84" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z84" w:id="50"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="51"/>
+    <w:bookmarkStart w:name="z85" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Басқа жеткізушілерден биоотынның келуі туралы есеп" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z86" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z86" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды биоотын өндіруші толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z87" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z87" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Нысанға биоотын өндірушінің басшысы немесе оның міндетін атқарушы адам, бас бухгалтер қол қояды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z88" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z88" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Нысанды биоотын өндіруші облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына тоқсан сайын, есепті тоқсаннан кейінгі айдың 20 (жиырмасыншы) күніне дейін ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z89" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z89" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z90" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z90" w:id="56"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="57"/>
+    <w:bookmarkStart w:name="z91" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-бағанда реті бойынша нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z92" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z92" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. 2-бағанда биоотынды жеткізу түрі (импорт, ішкі нарықты жеткізу) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z93" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z93" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 3-бағанда биоотынды жеткізу мақсаты (биоотынның басқа түрлеріне қайта өңдеу үшін, техникалық қажеттіліктер үшін, бұрын жеткізілген өнімді қайтару) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z94" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z94" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. 4-бағанда, биоотын жеткізушінің жеке сәйкестендіру нөмірі / бизнес-сәйкестендіру нөмірі көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z95" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z95" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 5-бағанда биоотын берушінің атауы көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z96" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z96" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 6-бағанда импорттық және ішкі өндірістің есепті кезеңі ішінде жеткізуші жеткізген биоотынның көлемі литрмен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z97" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z97" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. 7-бағанда бюджеттік сыныптаманың коды көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z98" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z98" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 8-бағанда Еуразиялық экономикалық одақтың кедендік шекарасын кесіп өткен кезде тауарға берілетін Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасының коды көрсетіледі. Баған жеткізілген биоотын импорт болған жағдайда толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z99" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z99" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 9-бағанда әкелінетін биоотынға тауарларға арналған декларацияның (бұдан әрі – ТД) нөмірі көрсетіледі. Баған жеткізілген биоотын импорт болған жағдайда толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z100" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z100" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 10-бағанда әкелінетін биоотынға ТД ресімделген күні көрсетіледі. Баған жеткізілген биоотын импорт болған жағдайда толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9893,182 +11387,185 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="67"/>
+    <w:bookmarkStart w:name="z14" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Биоотын өндірушілердің биоотын өндірісінің мониторингін жүзеге асыру үшін қажетті есептерді облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына ұсыну қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="68"/>
+    <w:bookmarkStart w:name="z15" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z101" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Биоотын өндірушілердің биоотын өндірісінің мониторингін жүзеге асыру үшін қажетті есептерді облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына ұсыну қағидалары (бұдан әрі – Қағидалар) "Биоотын өндірісі мен айналымын мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-2) тармақшасына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына сәйкес әзірленді және биоотын өндірушілердің облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына қажетті есептерді ұсыну тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Биоотын өндірушілер облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10103,50 +11600,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша биоотын өндірісінің мониторингін жүзеге асыру үшін қажетті есептерді (бұдан әрі – биоотын өндірісі бойынша есептер) ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10165,192 +11663,326 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z103" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұсынылған есептерді мониторингтеу нәтижелері бойынша облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы биоотын өндірісі саласындағы уәкілетті органға жыл қорытындысы бойынша талдамалық ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z104" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Биоотын өндірушілердің облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына биоотын өндірісінің мониторингін жүзеге асыру үшін қажетті есептерді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z105" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Биоотын өндірісі туралы есептерді жасау кезінде түзетуге, өшіруге және тазалауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Биоотын өндіру жөніндегі есептерді биоотын өндірушілер ақпараттық жүйе, тапсырылғаны туралы хабарламасы бар тапсырыс хатпен почта арқылы жібереді не облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының құжаттамалық қамтамасыз ету қызметіне қолма-қол енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z107" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Биоотын өндірісі бойынша есептер облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына тоқсан сайын, есепті тоқсаннан кейінгі айдың 20-на дейін ұсынылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10676,31 +12308,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>