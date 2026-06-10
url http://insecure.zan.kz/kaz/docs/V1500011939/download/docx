--- v0 (2025-10-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed1a278" w14:textId="ed1a278">
+    <w:p w14:paraId="fa02299" w14:textId="fa02299">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу, оларды пайдалану орындары мен мерзімдерін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 2015 жылғы 24 шілдедегі № 190 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 25 тамызда № 11939 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 3 наурыздағы № 78 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Ауыл шаруашылығы министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану туралы Қазақстан Республикасының 2004 жылғы 9 шілдедегі № 593 Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62) тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1069,51 +1147,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1665,51 +1743,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1839,51 +1917,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 30.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/156</w:t>
       </w:r>
       <w:r>
@@ -1941,51 +2019,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 01.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 30.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/156</w:t>
       </w:r>
       <w:r>
@@ -2009,1975 +2087,1970 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  3. Балқаш-Алакөл балық шаруашылығы бассейнi бойынша шектеу мен тыйым салу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Балық ресурстары мен басқа да су жануарларының уылдырық шашу және көбеюі кезеңінде мынадай орындар мен мерзімдерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Балқаш көлінің батыс бөлігінде, Алакөл шығанағының оңтүстік шетінен Ұзынарал түбегіне дейін 15 сәуірден 1 маусымды қоса алғандағы аралықта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балқаш көлінің шығыс бөлігінде Ұзынарал түбегінен Аягөз өзенінің сағасына дейін 25 сәуірден 10 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Балқаш көліне құятын сағалардан ағыспен жоғарғы бағытта өзеннің жалпы ұзындығымен және оның негізгі сағалары ,сондай-ақ Балқаш көлінің ішкі бағыттарында және екі жақтағы 5 км кеңістіктегі сағаларды, жылғаларды және жайылымдарды қоса алғанда Қаратал, Ақсу, Лепсі, Аягөз өзендерінде 15 сәуірден 1 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қапшағай су қоймасында және оған келіп құятын барлық өзендерінде және су ағындарында 5 сәуірден 20 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Алакөл, Сасықкөл, Қошқаркөл көлдерінде және олардың құяр сағалары мен шығанақтарында, Үржар, Бесқопа, Ырғайты, Теректі, Тентек, Қатынсу, Емел, Ұялы, Қаракөл, Жіңішкесу, Шынжылы өзендерінде 10 сәуірден 1 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қапшағай СЭС бөгетiнен 6-шы балық қабылдау пунктіне (Аралтөбе ауылы) дейінгі Іле өзенінде кәсіпшілік емес балық аулау құралдарын қолдана отырып 5 сәуірден 5 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Іле өзенінің барлық атырауында кәсіпшілік емес балық аулау құралдарын қолдана отырып 15 сәуірден 1 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Шарын өзенінің сағасынан Қытай Халық Республикасының (бұдан әрі – ҚХР) мемлекеттік шекарасына дейінгі Іле өзенінде кәсіпшілік емес балық аулау құралдарын қолдана отырып, 25 наурыздан 5 шілдені қоса алғандағы аралықта балық аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...159 lines deleted...]
-      7) Шарын өзенінің сағасынан Қытай Халық Республикасының (бұдан әрі – ҚХР) мемлекеттік шекарасына дейінгі Іле өзенінде кәсіпшілік емес балық аулау құралдарын қолдана отырып, 25 наурыздан 5 шілдені қоса алғандағы аралықта балық аулауға тыйым салу енгізілсін.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 16.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-9/49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тыныштық аймағын құру мақсатында мынадай орындарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіпшілік балық аулау құралдарын қолдана отырып Қапшағай СЭС бөгетiнен 6-шы балық қабылдау пунктіне (Аралтөбе кенті) дейінгі Іле өзенінде және Іле өзенінің барлық атырауында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпшілік балық аулау құралдарын қолдана отырып Шарын өзенінің сағасынан ҚХР мемлекеттік шекарасына дейін Іле өзенінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қапшағай су қоймасының сол жақ жағалауындағы Үтік шоқысын (аңшылық шаруашылығы кордоны) және оң жақ жағалаудағы бұрынғы 90 км (қорықшылар үйі) және қосатын тік сызықтан Іле өзенінің ағысымен жоғарғы бағытта Шарын өзенінің сағасына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жалаңашкөл көлінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қаратал, Ақсу, Лепсі, Аягөз өзендерінде кәсіптік аулау құралдарын қолдана отырып, осы өзендердің сағаларын, ағындарын және жайылмаларын олардың Балқаш көліне құятын сағасынан және өзендердің барлық ұзындығы мен олардың негізгі ағындарының ағысы бойынша жоғары қарай пайдалана отырып жыл бойы балық аулауға тыйым салу енгізілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 16.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30-9/49</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-5-6/72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Балқаш көлінде жылымдарды қолдана отырып қанаттары толық ашылғаннан кейін екі қанатын бір уақытта моторлы тарту (тралдау тәсілі) арқылы балық аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Ертiс балық шаруашылығы бассейнi бойынша шектеу мен тыйым салу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Балық ресурстары мен басқа да су жануарларының уылдырық шашу және көбеюі кезеңінде мынадай орындар мен мерзімдерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жайсан көлінде және Қарақастан бірінші Батин шоқысына дейінгі Бұқтырма су қоймасының көл-өзен бөлігінде 16 сәуiрден 30 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші Батин шоқысынан Бұқтырма СЭС дейiн Бұқтырма су қоймасының терең бөлігінде 1 мамырдан 15 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Өскемен су қоймасында, Ертіс өзені Өскемен СЭС-нан Шүлбі су қоймасына дейін 10 мамырдан 10 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шүлбі су қоймасында, Ертіс өзенінде Шүлбі СЭС-нан Павлодар облысының әкімшілік шекарасына 16 сәуірден 30 мамыр қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Павлодар облысының арқалық, тұщы су айдындарында, Шығыс Қазақстан облысының әкімшілік шекарасынан Ресей Федерациясының мемлекеттік шекарасына дейінгі аралықтағы Ертіс өзенінде және оның жайылмалы су айдындарында 15 сәуірден 30 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бекітілген балық шаруашылығы учаскелерінде торта, табан, алабұға, мөңке және шортан балық түрлерін әуесқойлық (спорттық) балық аулауды қоспағанда, барлық су тораптарын (су қоймаларын) қоса алғанда, Қаныш Сәтпаев атындағы каналдың барлық ұзындығы бойынша 15 сәуірден бастап 30 мамырды қоса алғандағы аралықта балық аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 04.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-9/64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="22"/>
-[...106 lines deleted...]
-      5) Қаратал, Ақсу, Лепсі, Аягөз өзендерінде кәсіптік аулау құралдарын қолдана отырып, осы өзендердің сағаларын, ағындарын және жайылмаларын олардың Балқаш көліне құятын сағасынан және өзендердің барлық ұзындығы мен олардың негізгі ағындарының ағысы бойынша жоғары қарай пайдалана отырып жыл бойы балық аулауға тыйым салу енгізілсін.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ақсаха балық түрлері уылдырық шашу және артемияның көбеюі кезеңінде мынадай орындар мен мерзімдерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бұқтырма және Өскемен су қоймаларында және Өскемен СЭС-нан Шүлбі су қоймасына дейін және Шүлбі СЭС-нан Павлодар облысының әкімшілік шекарасына дейінгі Ертіс өзенінде, Қаныш Сәтпаев атындағы № 1 каналдың су торабының су қоймасында ақсаха балық түрлерін 10 қарашадан 10 желтоқсанды қоса алғандағы аралықта аулауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Павлодар облысының тұзды су айдындарында артемия жұмыртқаларын 1 наурыздан 15 маусымды қоса алғандағы аралықта жинауға және дайындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Бұқтырма су қоймасында Казнаковка өткелінен ағыстан төмен Бұқтырма СЭС-не дейін 10 қарашадан 10 желтоқсанды қоса алғандағы аралықта аулауға тыйым салу енгізілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 30.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-5-6/156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тыныштық аймағын құру мақсатында мынадай орындарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлтарақ мүйiсiн бұрынғы Ескi Қарақас кентімен байланыстыратын сызығынан батысқа қарай Жайсан көлiнiң солтүстiк-батыс бөлiгiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Аманат-Сақтаған-Қамысзауыт сызығынан шығысқа қарай Қара Ертiс өзенiнің атырауында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қара Ертіс өзенінде Зайсан көліне құйылудан ҚХР Мемлекеттік шекарасына дейін және Кендірлік және Ақсу өзендерінде Қара Ертіс өзеніне құйылудан Зайсан-Майқапшағай автожолына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ойран-Жасыл сызығынан шығысқа қарай (Торанғы шығанағы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қозғалмалы механикаландырылған колона мүйісімен Қуандық мүйiсін байланыстыратын сызықтан шығысқа қарай Үлкеннарым шығанағында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіпшілік балық аулау құралдарын қолдана отырып бастауынан сағасына дейінгі аралықтағы Боқан, Көкпектi, Күршiм, Бұқтырма, Нарым, Калжыр, Ақ-Қаба, Қара-Қаба өзендерiнде және олардың құймаларында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кәсіпшілік балық аулау құралдарын қолдана отырып Шүлбі су қоймасының Қызыл-Су, Шүлбi, Ковалевский, Осиха шығанақтарында, Өскемен су қоймасының Таловский шығанағында және Оба өзенінің жылғасында жыл бойы балық аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бекіре тұқымдас балық түрлерін аулауға жыл бойы тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Ертiс балық шаруашылығы бассейнi бойынша шектеу мен тыйым салу</w:t>
-[...130 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 5. Есіл балық шаруашылығы бассейні бойынша шектеу мен тыйым салу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Балық ресурстары мен басқа да су жануарларының уылдырық шашу және көбеюі кезеңінде мынадай орындар мен мерзімдерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Есіл бассейнінің су айдындарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шортан, аққайран және көксерке – 15 сәуірден 15 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы) – 20 мамырдан 20 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гамарус – 1 тамыздан 14 қыркүйекті қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      артемия жұмыртқалары – 1 наурыздан 15 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзен шаяндары – 1 маусымнан 15 шілдені қоса алғандағы аралықта аулауға (жинауға, дайындауға);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ақмола және Солтүстік Қазақстан облыстарының шегіндегі Есіл, Нұра, Сілеті өзендерінде және олардың барлық құймалары мен су қоймаларында 20 сәуірден 20 мамырды қоса алғандағы аралықта балық аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Нұра-Сарысу балық шаруашылығы бассейні бойынша шектеу мен тыйым салу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Балық ресурстары мен басқа да су жануарларының уылдырық шашу және көбеюі кезеңінде Нұра-Сарысу бассейнінің су айдындарында мынадай орындар мен мерзімдерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көксерке - 20 сәуірден 20 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы) - 15 мамырдан 30 маусымды қоса алғандағы аралықта аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30-9/64</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 30.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-5-6/156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="26"/>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Тыныштық аймағын құру мақсатында мынадай орындарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Шерубай-Нұра су қоймасы – Шерубай-Нұра өзенiнiң сағасынан 1 км, Шерубай-Нұра өзенінің сағасынан су қойманың оңтүстік жағалауымен 2 км және сағадан солтүстiк жағалаумен 1 км жердегі Шерубай-Нұра өзенiнің саға алды учаскесінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Самарқанд су қоймасы – солтүстiк жағалаумен 2 км бойы және оңтүстiк жағалаумен 1,5 км бойы су қойманың шығыс бөлігінде, сондай-ақ 500 метр (бұдан әрі – м) сағадан шығысқа қарай Нұра өзенiнiң арнасында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Шалқар және Рудный көлдерi – өзара байланыстыратын жылғада, шығанаққа дейiнгi Рудный көлiнде, 500 м Шалқар көлінің iшкі бағытындағы учаскеде жыл бойы балық аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Тобыл-Торғай балық шаруашылығы бассейні бойынша шектеу мен тыйым салу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 1) Қостанай облысының Арқалық қаласы мен Амангелдi, Жангелдi аудандарының су айдындарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шортан - 20 наурыз бен 20 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы), табан, оңғақ, көксерке - 20 сәуірден 30 мамырды қоса алғандағы аралықта аулауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қостанай облысының басқа аудандары мен қалаларының су айдындарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөңке - 20 мамырдан 10 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шортан, аққайран - 10 сәуірден 10 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы), табан, оңғақ, көксерке - 20 мамырдан 30 маусымды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәлім - 1 желтоқсаннан 31 қаңтарды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаян - 15 қазан мен 30 маусымды қоса алғандағы аралықта аулауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ақтөбе облысының су айдындарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шортан, көксерке, берiш, аққайран, ақмарқа, қызыл көз, торта, алабұға, тұрпа, тарақ балық - 10 сәуірден 10 мамыр қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы), мөңке, оңғақ, жайын, қызыл қанатты шұбар балық, айнакөз, табан -10 мамырдан 5 маусымды алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәлім - 1 желтоқсаннан 31 қаңтарды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақсаха балық түрлері - 20 қазан мен 30 қарашаны қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаян - 1 ақпаннан 5 маусымға қоса алғандағы аралықта аулауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіпшілік емес балық аулау құралдарын қолдана отырып 15 сәуірден 1 шілдені қоса алғандағы аралықта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сағадан (Демалыс үйі мүйісі) Котюбок шығанағының жоғарғы жағына дейінгі Жоғарғы-Тобыл су қоймасында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халвай кентінен Аят бұлағының бөгетiне (Тобыл қолтығы) дейiнгі аралықта және автожол көпірінен (Рудный қаласы - Тобыл станциясы тас жолы) Майский ауылына (Аят қолтығы) дейiнгі Қаратомар су қоймасында балық аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 30.07.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 30.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="27"/>
-[...144 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тыныштық аймағын құру мақсатында мынадай орындарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сағадан (Демалыс үйі мүйісі) Котюбок шығанағының жоғарғы жағына дейінгі Жоғарғы-Тобыл су қоймасында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Халвай кентінен Аят бұлағының бөгетiне (Тобыл қолтығы) дейiнгі аралықта және автожол көпірінен (Рудный қаласы – Тобыл станциясы тас жолы) Майский ауылына (Аят қолтығы) дейiнгі Қаратомар су қоймасында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ырғыз-Торғай жүйесінің көлдері арасындағы жылғаларда, сондай-ақ сағадан Дүкен аулына дейінгі Өлкейік өзенінде, Ақтөбе облысы шегіндегі Телқара және Торғай өзендерінде жыл бойы кәсiпшілік балық аулау құралдарын қолдана отырып балық аулауға тыйым салу енгізілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Есіл балық шаруашылығы бассейні бойынша шектеу мен тыйым салу</w:t>
-[...852 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 8. Жайық-Каспий балық шаруашылығы бассейні және Қиғаш өзені бойынша шектеу мен тыйым салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда – ҚР Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының 14.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 17-5-6/135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Балық ресурстары мен басқа да су жануарларының уылдырық шашу және көбеюі кезеңінде мынадай орындарда, учаскелерде және мерзімдерде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Каспий теңiзi қазақстандық секторы солтүстiк бөлiгiнің су айлағында 25 мамырдан 31 тамызды қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4110,120 +4183,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгерістер енгізілді - ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-4-8/77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жайық өзенiндегі стационарлық ұйықтық учаскелерінде (күндіктер) мынадай шектеулер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көктемдiк балық аулау маусымында 25 сәуiрге дейiн 5:3 (5 күн балық ауланады, 3 күн тыйым салынады), 25 сәуірден бастап 15 мамырға дейін 5:5 (5 күн балық ауланады, 5 күн тыйым салынады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4248,180 +4321,180 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="40"/>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Кәсіпшілік емес балық аулау құралдарын қолдана отырып:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z88" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z88" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Атырау облысының шегіндегі Жайық өзенінде 15 мамырдан 15 маусым қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z89" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z89" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қиғаш өзенінде, оның барлық каналдары мен өзектерінде сенбі, жексенбі және мереке күндерін қоспағанда, 20 сәуірден 20 мамырды қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z90" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z90" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Батыс Қазақстан облысының шегіндегі Жайық өзенінде және оның барлық жанама су айдындарында (старицалар, құймалар, жылғалар, өзектер) 15 мамырдан 15 маусым қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z91" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z91" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Батыс Қазақстан облысының басқа су айдындарда 1 мамырдан 31 мамырды қоса алғандағы аралықта балық аулауға тыйым салу енгізілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4440,354 +4513,354 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="45"/>
+    <w:bookmarkStart w:name="z40" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Барлық суда 1 сәуірден 15 маусымды қоса алғандағы аралықта шаяндарды аулауға тыйым салу енгізілсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының м.а. 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-5-6/72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="46"/>
+    <w:bookmarkStart w:name="z41" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өсімін молайту кәсіпорындарын (мемлекеттік тапсырысты орындау шеңберінде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z71" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми зерттеу үшін аулауды жүзеге асыратын ғылыми ұйымдарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z72" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бекіре тұқымдас балық түрлерін аулауға квотасы болған жағдайда мемлекеттік монополия субъектісін қоспағанда, жеке және заңды тұлғаларға бекіре тұқымдас балық түрлерін аулауға, бекіре тұқымдас балықтарды және оның дериваттарын (уылдырығын) пайдалануға тыйым салу енгізілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 24.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="50"/>
+    <w:bookmarkStart w:name="z42" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Тыныштық аймағын құру мақсатында мынадай орындарда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z92" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z92" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сағадан Кіші Дамба ұйықтық учаскесіне дейінгі және Төменгі Татар ұйықтық учаскесінен Батыс Қазақстан облысының әкімшілік шекарасына дейінгі Жайық өзенінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z93" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z93" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәсіпшілік балық аулау құралдарын қолдана отырып, Батыс Қазақстан облысының шегіндегі Жайық өзенінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z94" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z94" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шекара ауданындағы Жайық өзенінің құярлық аймағында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       батыста – солтүстік ендікте (ары қарай - с.е.) 46°44'38.74" нүктесінен сызық бойымен, 52°17'10.89" шығыс бойлықта (ары қарай – ш.б.) солтүстік ендіктің 46°28'07.6" нүктесіне дейін 52°16'08.6" шығыс бойлықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4798,70 +4871,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шығыста – солтүстік ендікте 46°55'33.18" нүктесінен сызық бойымен 50°48'53.29" шығыс бойлықта солтүстік ендіктің 46°43'40.36" нүктесіне дейін 50°48'26.55" шығыс бойлықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оңтүстікте – солтүстік ендікте (ары қарай – с.е.) 46°50'37.3" нүктесінен тура сызықта, 51°22'39.2" шығыс бойлықта (ары қарай – ш.б.) солтүстік ендіктің 46°38'47.7" нүктесіне дейін 51°42'27.9" шығыс бойлықта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="54"/>
+    <w:bookmarkStart w:name="z95" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қиғаш өзенінің (Еділ өзені атырауының шығыс бөлігі) төменде көрсетілген шегінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       батысында – Каныченский балық өту каналының сол жақ жағалауымен Телячинский балық өту каналымен қиылысқан жерінен Коневский балық өту каналымен қиылысқан жеріне дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4908,110 +4981,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       солтүстігінде – Каныченский балық өту каналымен Телячинский балық өту каналы қиылысқан жерінен Ганюшкинский балық өту каналының 70 км дейінгі тік сызық бойымен саға алды кеңістігінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Қиғаш өзенінің саға алды кеңістігінде Птичий, Ватажный, Иголкинский, Коневский, Мальцев, Новинский, Жар-Көсе, Тришкин, Деменьев, Верхняя коса учаскелерінде балық аулауға жол беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="55"/>
+    <w:bookmarkStart w:name="z96" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) балық өту каналдардан 1 км екі жақ бағытта олардан 2 м тереңдікке дейін балық өту каналдарында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z97" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z97" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Каспий теңізі қазақстандық секторының 67, 93, 94, 95, 98, 99, 123, 124, 125, 128, 150, 154, 155, 158, 159, 160, 181, 182, 187, 218, 219, 259, 260, 300 квадраттарында кәсіпшілік балық аулау құралдарын қолдана отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z98" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z98" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Каспий теңізінің қазақстандық секторындағы балық аулау алаңдарының резервтік қорында қойылмалы торларды қолдану арқылы жыл бойы балық аулауға тыйым салу енгізілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5030,70 +5103,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="58"/>
+    <w:bookmarkStart w:name="z43" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қыс мезгілінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Жайық өзенінің мынадай қыстау шұңқырларында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6154,88 +6227,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28.56 E049</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>02.30 балық аулауға тыйым салу енгізілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="59"/>
+    <w:bookmarkStart w:name="z44" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Шу-Талас балық шаруашылығы бассейні бойынша шектеу мен тыйым салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z45" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z45" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Балық ресурстары мен басқа да су жануарларының уылдырық шашу және көбеюі кезеңінде мынадай орындар мен мерзімдерде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Билікөл, Бөгеткөл және Ақкөл көлдерін өзара байланыстыратын Аса өзенінде және оның құймаларында 1 наурыздан 1 шілдені қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6536,142 +6609,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 190 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="61"/>
+    <w:bookmarkStart w:name="z48" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балық ресурстары мен басқа да су жануарларын, олардың бөліктері</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мен дериваттарын пайдалану орындары мен мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z49" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z49" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Арал-Сырдария балық шаруашылығы бассейні бойынша балық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ресурстары мен басқа да су жануарларын, олардың бөліктері мен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>дериваттарын пайдалану орындары мен мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z50" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z50" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шардара су қоймасының су айлағында 21 мамыр мен 31 наурызды қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6816,1343 +6889,1338 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="64"/>
+    <w:bookmarkStart w:name="z51" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Балқаш-Алакөл балық шаруашылығы бассейнi бойынша пайдалану орындары мен мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z52" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіпшілік емес балық аулау құралдарын қолдана отырып:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қапшағай СЭС бөгетiнен 6-шы балық қабылдау пунктіне (Аралтөбе ауылы) дейінгі Іле өзенінде 6 маусымнан 4 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іле өзенінің атырауында 2 маусымнан 14 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарын өзенінің сағасынан ҚХР мемлекеттік шекарасына дейінгі Іле өзенінде 6 шілдеден 24 наурызды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Кәсіпшілік емес аулау құралдарын қолдана отырып Балқаш көліне құятын сағалардан ағыспен жоғарғы бағытта өзеннің жалпы ұзындығымен және оның негізгі сағалары, сондай-ақ Балқаш көлінің ішкі бағыттарында және екі жақтағы 5 км кеңістіктегі сағаларды, жылғаларды және жайылымдарды қоса алғанда, Қаратал, Ақсу, Лепсі, Аягөз өзендерінде 2 маусымнан 14 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Балқаш көлінің батыс бөлігінде, Алакөл шығанағының оңтүстік шетінен Ұзынарал түбегіне дейін 2 маусымнан 14 сәуірді қоса алғандағы аралықта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балқаш көлінің шығыс бөлігінде Ұзынарал түбегінен Аягөз өзенінің сағасына дейін 9 маусымнан 24 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қапшағай су қоймасында және оған келіп құятын өзендерде және су ағындарында 21 мамырдан 4 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Алакөл, Сасықкөл, Қошқаркөл көлдерінде және олардың құймалары мен шығанақтарында, Үржар, Бесқопа, Ырғайты, Теректі, Тентек, Қатынсу, Емел, Ұялы, Қаракөл, Жіңішкесу, Шынжылы өзендерінде 2 маусымнан 9 сәуірді қоса алғандағы аралықта пайдалану орындары мен мерзімдері белгіленсін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...179 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 16.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-9/49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Ертiс балық шаруашылығы бассейнi бойынша пайдалану орындары мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z54" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жайсан көлінде және Қарақастан бірінші Батин шоқысына дейінгі Бұқтырма су қоймасының көл-өзен бөлігінде 31 мамырдан 15 сәуiрді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші Батин шоқысынан Бұқтырма СЭС дейiнгі ағыстан төмен Бұқтырма су қоймасының терең бөлігінде 16 маусымнан 30 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Өскемен су қоймасында, Ертіс өзені Өскемен СЭС-нан Шүлбі су қоймасына дейін 11 маусымнан 9 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шүлбі су қоймасында, Шүлбі СЭС-нан Павлодар облысының әкімшілік шекарасына дейінгі Ертiс өзенiнде 31 мамырдан 15 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Павлодар облысының арқалық, тұщы су айдындарында, Шығыс Қазақстан облысының әкімшілік шекарасынан Ресей Федерациясының мемлекеттік шекарасына дейінгі Ертіс өзенінде және оның жайылмалы су айдындарында 31 мамырдан 14 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) барлық су тораптарын (су қоймаларын) қоса алғанда, Қаныш Сәтпаев атындағы каналдың бекітілген балық шаруашылығы учаскелерінде торта, табан, алабұға, мөңке және шортан балық түрлерін әуесқойлық (спорттық) балық аулауға 31 мамырдан 14 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) артемия жұмыртқаларын жинау және дайындау үшін Павлодар облысының ащы тұзды су айдындарында 16 маусымнан 29 ақпанды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ақсаха балық түрлерін аулау үшін Бұқтарма және Өскемен су қоймаларында, Өскемен СЭС-нан Шүлбі су қоймасына дейін және Шүлбі СЭС-нан Павлодар облысының әкімшілік шекарасына дейінгі Ертiс өзенiнде, Қаныш Сәтпаев атындағы № 1 каналдың су торабының су қоймасында 11 желтоқсаннан 9 қарашаны қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Бұқтырма су қоймасында Казнаковка өткелінен ағыстан төмен Бұқтырма СЭС-не дейін 11 желтоқсаннан 9 қарашаны қоса алғандағы аралықта пайдалану орындары мен мерзімдері белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 16.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30-9/49</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 04.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-9/64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="65"/>
+    <w:bookmarkStart w:name="z55" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Ертiс балық шаруашылығы бассейнi бойынша пайдалану орындары мен мерзімдері</w:t>
-[...184 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">  4. Есіл балық шаруашылығы бассейні бойынша пайдалану орындары мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z56" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ақмола және Солтүстік Қазақстан облыстарының шегіндегі Есіл, Нұра, Селеті өзендерінде және олардың барлық құймалары мен су қоймаларында 21 мамырдан 19 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқа су айдындарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шортан, аққайран, көксерке – 16 мамырдан 14 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы) – 21 маусымнан 19 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гамарус – 15 қыркүйектен 31 шілдені қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      артемия жұмыртқалары – 16 маусымнан 29 ақпанды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзен шаяндары – 16 шілдеден 31 мамырды қоса алғандағы аралықта пайдалану орындары мен мерзімдері белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Нұра-Сарысу балық шаруашылығы бассейні бойынша пайдалану орындары мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z58" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нұра-Сарысу балық шаруашылығы бассейні бойынша пайдалану орындары мен мерзімдері белгіленсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көксерке - 21 мамырдан 19 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы) - 1 маусымнан 30 сәуірді қоса алғандағы аралықта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрлігінің Балық шаруашылығы комитеті Төрағасының 04.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30-9/64</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 30.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-5-6/156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="67"/>
+    <w:bookmarkStart w:name="z59" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  4. Есіл балық шаруашылығы бассейні бойынша пайдалану орындары мен мерзімдері</w:t>
-[...149 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="69"/>
+        <w:t xml:space="preserve"> 6. Тобыл-Торғай балық шаруашылығы бассейні бойынша пайдалану орындары мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z60" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қостанай облысының Арқалық қаласы мен Амангелдi, Жангелдi аудандарының су айдандарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шортан - 21 сәуірден 19 наурызды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы), табан, оңғақ, көксерке - 31 мамырдан 19 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қостанай облысының басқа аудандары мен қалаларының су айдындарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөңке - 11 маусымнан 19 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шортан, аққайран - 11 мамыр мен 9 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы), табан, оңғақ, көксерке - 1 шілдеден 19 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәлім - 1 ақпаннан 30 қарашаны қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаян - 1 шілдеден 14 қазанды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ақтөбе облысының су айдындарында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шортан, көксерке, берiш, аққайран, ақмарқа, қызыл көз, торта, алабұға, тұрпан, тарақ балық - 11 мамырдан 9 сәуірді қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сазан (тұқы), мөңке, оңғақ, жайын, қызыл қанатты шұбар балық, айнакөз, табан - 6 маусымнан 9 мамырды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәлім - 1 ақпаннан 30 қарашаны қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақсаха балық түрлері - 1 желтоқсаннан 19 қазанды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаян - 6 маусымнан 31 қаңтарды қоса алғандағы аралықта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіпшілік емес балық аулау құралдарын қолдана отырып, сағадан (Демалыс үйі мүйісі) Котюбок шығанағының жоғарғы жағына дейінгі Жоғарғы-Тобыл су қоймасында, сондай-ақ Халвай кентінен Аят бұлағының бөгетiне (Тобыл қолтығы) дейiнгі және автожол көпірінен (Рудный қаласы - Тобыл станциясы тас жолы) Майский ауылына (Аят қолтығы) дейiнгі Қаратомар су қоймасында 2 шілдеден 14 сәуірді қоса алғандағы аралықта пайдалану орындары мен мерзімдері белгіленсін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті Төрағасының 30.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-5-6/156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Нұра-Сарысу балық шаруашылығы бассейні бойынша пайдалану орындары мен мерзімдері</w:t>
-[...522 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 7. Жайық-Каспий балық шаруашылығы бассейні және Қиғаш өзені бойынша пайдалану орындары мен мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда – ҚР Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының 14.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 17-5-6/135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="74"/>
+    <w:bookmarkStart w:name="z62" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балық аулауға тыйым салынған орындарды есептемегенде, Каспий теңiзiнiң қазақстандық секторының солтүстiк бөлiгiнің су айлағында 1 қыркүйектен 24 мамырды қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8463,88 +8531,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="75"/>
+    <w:bookmarkStart w:name="z63" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Шу-Талас балық шаруашылығы бассейні бойынша пайдалану орындары мен мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z64" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z64" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Билікөл, Бөгеткөл және Ақкөл көлдерін өзара байланыстыратын Аса өзенінде және оның құймаларында 2 шілдеден 29 ақпанды қоса алғандағы аралықта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8791,107 +8859,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 190 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="77"/>
+    <w:bookmarkStart w:name="z73" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарлар дүниесі объектілерін пайдалануға шектеу мен тыйым салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 3-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 24.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="78"/>
+    <w:bookmarkStart w:name="z74" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы жануарлар дүниесі объектілерін пайдалануға шектеу мен тыйым салу (бұдан әрі - шектеу мен тыйым салу) Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану туралы Қазақстан Республикасының 2004 жылғы 9 шілдедегі № 593 Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8906,51 +8974,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі ережесінің 16-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>189) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8969,70 +9037,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="79"/>
+    <w:bookmarkStart w:name="z75" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шектеу мен тыйым салу жануарларды ғылыми мақсаттарда пайдалануға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9115,70 +9183,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ғылыми мақсаттарда пайдаланудан басқа, Қазақстан Республикасының бүкіл аумағында киіктерді, олардың бөліктері мен дериваттарын пайдалануға 2024 жылға дейін тыйым салу енгізілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9258,63 +9326,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9636,35 +9726,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>