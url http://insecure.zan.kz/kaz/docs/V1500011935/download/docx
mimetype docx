--- v2 (2026-03-14)
+++ v3 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1321cc6" w14:textId="1321cc6">
+    <w:p w14:paraId="88410f2" w14:textId="88410f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1043,1400 +1043,2040 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...78 lines deleted...]
-        </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> 5-тармағына сәйкес ұрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция бойынша Қазақстан Республикасының міндеттемелерін орындауды ұйымдастыру Қазақстан Республикасының Үкіметі тағайындаған ұлттық әкімшілік орган;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтініш беруші –лицензиялаудан немесе рұқсат беру рәсімінен өту үшін тиісті рұқсат беру органына жүгінген немесе хабарлама жіберген жеке немесе заңды тұлға, заңды тұлғаның филиалы немесе өкілдігі, лицензиат, екінші санаттағы рұқсатты иеленуші;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Конвенция –Қазақстан Республикасы "Қазақстан Республикасының Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияға қосылуы туралы" 1999 жылғы 26 сәуірдегі Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қосылған Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция;</w:t>
+      1. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы"2014 жылғы 16 мамырдағы Қазақстан Республикасы Заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) әкімшілік орган – "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес ұрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция бойынша Қазақстан Республикасының міндеттемелерін орындауды ұйымдастыру Қазақстан Республикасының Үкіметі тағайындаған ұлттық әкімшілік орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ғылыми ұйым – Конвенция бойынша ғылыми қорытынды беру үшін Қазақстан Республикасының Үкіметі тағайындаған ұйым;</w:t>
+      2) өтініш беруші –лицензиялаудан немесе рұқсат беру рәсімінен өту үшін тиісті рұқсат беру органына жүгінген немесе хабарлама жіберген жеке немесе заңды тұлға, заңды тұлғаның филиалы немесе өкілдігі, лицензиат, екінші санаттағы рұқсатты иеленуші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) үлгі – Конвенцияның 1, 2, 3-қосымшаларына енгізілген кез келген тірі немесе өлі жануар немесе олардың оңай танылатын кез келген бөлігі немесе дериваты;</w:t>
+        <w:t xml:space="preserve">
+      3) Конвенция –Қазақстан Республикасы "Қазақстан Республикасының Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияға қосылуы туралы" 1999 жылғы 26 сәуірдегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қосылған Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) рұқсат – рұқсат беру органдары лицензиялау немесе рұқсат беру рәсімі арқылы жүзеге асыратын, жеке немесе заңды тұлғаның қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға құқығын растау;</w:t>
+      4) ғылыми ұйым – Конвенция бойынша ғылыми қорытынды беру үшін Қазақстан Республикасының Үкіметі тағайындаған ұйым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      5) үлгі – Конвенцияның 1, 2, 3-қосымшаларына енгізілген кез келген тірі немесе өлі жануар немесе олардың оңай танылатын кез келген бөлігі немесе дериваты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рұқсат – рұқсат беру органдары лицензиялау немесе рұқсат беру рәсімі арқылы жүзеге асыратын, жеке немесе заңды тұлғаның қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға құқығын растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       7) тарап – өзі үшін Конвенция күшіне енген мемлекет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға арналған өтінішке қоса берілетін құжаттардың бірі конвенцияның ІІІ-V бабына сәйкес ғылыми органның қорытындысы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алу үшін өтініш беруші ғылыми ұйымға қағаз нысанында мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға арналған өтінішті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының аумағына үлгілерді импорттау кезінде, егер үлгі Конвенцияға 1, 2, 3-қосымшаларға енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының аумағында мекендейтін жануарларды, олардың бөліктері мен дериваттарын табиғи ортасынан алу жағдайында электрондық құжат нысанындағы аң аулауға арналған рұқсаттың көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аушы жыртқыш құстарды Қазақстан Республикасының аумағына импорттау, аумағынан экспорттау және (немесе) кері экспорттау кезінде сақиналары (микрочиптері) бар фотосуреттерді, сондай-ақ аушы жыртқыш құс паспортының көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) үлгілерді Қазақстан Республикасының аумағына импорттау, аумағынан экспорттау және (немесе) кері экспорттау кезінде аталған іс-қимылды жасау ниетін растайтын экспорттаушы мен импорттаушы арасындағы келісімшарттың немесе шарттың көшірмесін, сондай-ақ импортталатын, экспортталатын және (немесе) кері экспортталатын өнімнің саны мен көлемі, жынысы, өнім түрі мен оның сипаттамасы (тірі, консервіленген, ұрықтандырылған, криоконсервіленген) туралы мәліметтер көрсетілген құжатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасында қолдан өсірілген үлгілерді Қазақстан Республикасының аумағынан экспорттау және (немесе) кері экспорттау кезінде Конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру қызметінің басталғаны немесе тоқтатылғаны туралы хабарламаның көшірмесі және (немесе) Конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіруді жүзеге асыратын жеке және заңды тұлғалардың әкімшілік органда тіркелуі туралы куәлік, аралық бонитирлеу актілері, сондай-ақ сатып алған жағдайда үлгілерді сатып алу туралы құжаттардың (жүкқұжат, шарт, актілер) көшірмелерін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ғылыми ұйым Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға арналған өтініш келіп түскен сәттен бастап 3 (үш) жұмыс күні ішінде оны қарайды және ғылыми қорытынды береді не мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алу үшін өтініш беруші ғылыми ұйымға қағаз нысанында мыналарды:</w:t>
+      1) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға белгіленген нысан бойынша өтініш берген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы Қағидаларға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға арналған өтінішті;</w:t>
+      2) ұсынылған құжаттарда дұрыс емес мәліметтер болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының аумағына үлгілерді импорттау кезінде, егер үлгі Конвенцияға 1, 2, 3-қосымшаларға енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың көшірмесін;</w:t>
+      3) егер үлгілерді импорттау, экспорттау және (немесе) кері экспорттау олардың тірі қалуына қатер төндіретін жағдайларда ғылыми қорытынды беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ғылыми қорытынды ғылыми ұйымның фирмалық бланкісінде ресімделеді, оған уәкілетті лауазымды адам қол қояды және ғылыми ұйымның мөрі басылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті атынан әкімшілік орган (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z10" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 22.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының аумағында мекендейтін жануарларды, олардың бөліктері мен дериваттарын табиғи ортасынан алу жағдайында электрондық құжат нысанындағы аң аулауға арналған рұқсаттың көшірмесін;</w:t>
+      7. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz, www.elісense.kz веб-порталы арқылы (бұдан әрі – портал)мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) аушы жыртқыш құстарды Қазақстан Республикасының аумағына импорттау, аумағынан экспорттау және (немесе) кері экспорттау кезінде сақиналары (микрочиптері) бар фотосуреттерді, сондай-ақ аушы жыртқыш құс паспортының көшірмесін;</w:t>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) үлгілерді Қазақстан Республикасының аумағына импорттау, аумағынан экспорттау және (немесе) кері экспорттау кезінде аталған іс-қимылды жасау ниетін растайтын экспорттаушы мен импорттаушы арасындағы келісімшарттың немесе шарттың көшірмесін, сондай-ақ импортталатын, экспортталатын және (немесе) кері экспортталатын өнімнің саны мен көлемі, жынысы, өнім түрі мен оның сипаттамасы (тірі, консервіленген, ұрықтандырылған, криоконсервіленген) туралы мәліметтер көрсетілген құжатты;</w:t>
+      2) жеке мақсатта импорттауды, экспорттауды және (немесе) кері экспорттауды жүзеге асыратын адамдарды қоспағанда, осы импорттау, экспорттау және (немесе) кері экспорттау туралы ниетін растайтын экспорттаушы мен импорттаушы арасындағы келісімшарттың немесе шарттың электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасында қолдан өсірілген үлгілерді Қазақстан Республикасының аумағынан экспорттау және (немесе) кері экспорттау кезінде Конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру қызметінің басталғаны немесе тоқтатылғаны туралы хабарламаның көшірмесі және (немесе) Конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіруді жүзеге асыратын жеке және заңды тұлғалардың әкімшілік органда тіркелуі туралы куәлік, аралық бонитирлеу актілері, сондай-ақ сатып алған жағдайда үлгілерді сатып алу туралы құжаттардың (жүкқұжат, шарт, актілер) көшірмелерін жібереді.</w:t>
-[...37 lines deleted...]
-      1) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға белгіленген нысан бойынша өтініш берген;</w:t>
+      3) үлгілерді Қазақстан Республикасының аумағына импорттау кезінде, егер үлгі Конвенцияның 1, 2, 3-қосымшаларына енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ұсынылған құжаттарда дұрыс емес мәліметтер болған;</w:t>
+      4) ғылыми ұйым қорытындысының электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға өтініш;</w:t>
+      5) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" 2017 жылғы 25 желтоқсандағы Қазақстан Республикасы Кодексінің (Салық кодексі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>615-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсаттар беру үшін бюджетке мемлекеттік баждың төленгенін растайтын мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жеке мақсатта импорттауды, экспорттауды және (немесе) кері экспорттауды жүзеге асыратын адамдарды қоспағанда, осы импорттау, экспорттау және (немесе) кері экспорттау туралы ниетін растайтын экспорттаушы мен импорттаушы арасындағы келісімшарттың немесе шарттың электрондық көшірмесін;</w:t>
+      6) жануарлар түрлерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағында мекендеу табиғи ортасынан алып қойған жағдайда электрондық құжат нысанында аң аулауға рұқсатты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) үлгілерді Қазақстан Республикасының аумағына импорттау кезінде, егер үлгі Конвенцияның 1, 2, 3-қосымшаларына енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың электрондық көшірмесін;</w:t>
+        <w:t xml:space="preserve">
+      8. Құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы статус жіберіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ғылыми ұйым қорытындысының электрондық көшірмесін;</w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтерді Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру үшін бюджетке мемлекеттік баж төлеуді, аң аулауға рұқсатты көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" 2017 жылғы 25 желтоқсандағы Қазақстан Республикасы Кодексінің (Салық кодексі) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсаттар беру үшін бюджетке мемлекеттік баждың төленгенін растайтын мәліметтерді;</w:t>
+      9. Көрсетілетін қызметті беруші құжаттар түскен күні рұқсат алуға келіп түскен өтінішті және оған қоса берілген құжаттарды қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне орындауға береді (көрсетілетін қызметті алушы сағат 18.00-ден кейін немесе Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлар түрлерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағында мекендеу табиғи ортасынан алып қойған жағдайда электрондық құжат нысанында аң аулауға рұқсатты береді.</w:t>
+      Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы осы Қағидалардың 7-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан дәлелді бас тартуды қалыптастырады және оны көрсетілетін қызметті берушінің уәкілетті адамның ЭЦҚ-сымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы статус жіберіледі. </w:t>
+      Құжаттар топтамасы толық болған кезде көрсетілетін қызметті беруші құжаттар түскен күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға сәйкестігін қарайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру туралы не мемлекеттік қызметті көрсетуден дәлелді бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтерді Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру үшін бюджетке мемлекеттік баж төлеуді, аң аулауға рұқсатты көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін беру орны туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті беруші мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, соның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылуы негіздері бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      9. Көрсетілетін қызметті беруші құжаттар түскен күні рұқсат алуға келіп түскен өтінішті және оған қоса берілген құжаттарды қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне орындауға береді (көрсетілетін қызметті алушы сағат 18.00-ден кейін немесе Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
+      11. Рұқсат осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әкімшілік органның Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру журналына қол қойғыза отырып, өтініш берушінің сенімхаты бойынша өтініш берушіге (не сенімхат бойынша өкіліне) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Рұқсатта осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген ақпарат, оны берген сәттен бастап тек алты ай ішіндегі үлгілерді импорттау, экспорттау және (немесе) кері экспорттау үшін қолданылу кезеңі қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы осы Қағидалардың 7-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан дәлелді бас тартуды қалыптастырады және оны көрсетілетін қызметті берушінің уәкілетті адамның ЭЦҚ-сымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру туралы не мемлекеттік қызметті көрсетуден дәлелді бас тарту туралы шешім қабылдайды.</w:t>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін беру орны туралы хабарлама жіберіледі.</w:t>
-[...37 lines deleted...]
-      1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталуы;</w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, соның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылуы негіздері бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
-[...244 lines deleted...]
-        <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрінің 06.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3025,68 +3665,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес сәйкестендіру нөмірі/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлеріменхалықаралық сауда туралы конвенцияның күші қолданылатынжануарлар түрлерін Қазақстан Республикасыныңаумағына импорттауға, Қазақстан Республикасыныңаумағынан экспорттауға және (немесе)кері экспорттауға ғылыми қорытынды алуға арналған өтініш Үлгілерді импорттауға, экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды беруіңізді сұраймын _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4151,50 +4791,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (тегі, аты, әкесінің аты (бар болса), қолы, мөрдің (бар болса) орны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (дара кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7916,68 +8672,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлері мен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -11703,68 +12459,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе)кері экспорттауға әкімшілік органның рұқсаттар беру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12923,55 +13679,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>