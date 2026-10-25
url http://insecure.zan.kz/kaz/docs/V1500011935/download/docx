--- v3 (2026-07-27)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88410f2" w14:textId="88410f2">
+    <w:p w14:paraId="a502535" w14:textId="a502535">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1043,2040 +1043,1850 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру қағидалары (бұдан әрі – Қағидалар) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 52) тармақшасына "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына және "Мемлекеттік және әлеуметтік жауапты көрсетілген қызметтер туралы" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) Қазақстан Республикасының Заңына сәйкес әзірленеді және аумағында құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) әкімшілік орган – "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес ұрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция бойынша Қазақстан Республикасының міндеттемелерін орындауды ұйымдастыру Қазақстан Республикасының Үкіметі тағайындаған ұлттық әкімшілік орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      2) өтініш беруші –лицензиялаудан немесе рұқсат беру рәсімінен өту үшін тиісті рұқсат беру органына жүгінген немесе хабарлама жіберген жеке немесе заңды тұлға, заңды тұлғаның филиалы немесе өкілдігі, лицензиат, екінші санаттағы рұқсатты иеленуші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру </w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> 5-тармағына сәйкес ұрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция бойынша Қазақстан Республикасының міндеттемелерін орындауды ұйымдастыру Қазақстан Республикасының Үкіметі тағайындаған ұлттық әкімшілік орган;</w:t>
+      3) Конвенция –Қазақстан Республикасы "Қазақстан Республикасының Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияға қосылуы туралы" 1999 жылғы 26 сәуірдегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қосылған Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтініш беруші –лицензиялаудан немесе рұқсат беру рәсімінен өту үшін тиісті рұқсат беру органына жүгінген немесе хабарлама жіберген жеке немесе заңды тұлға, заңды тұлғаның филиалы немесе өкілдігі, лицензиат, екінші санаттағы рұқсатты иеленуші;</w:t>
+      4) ғылыми ұйым – Конвенция бойынша ғылыми қорытынды беру үшін Қазақстан Республикасының Үкіметі тағайындаған ұйым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қосылған Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция;</w:t>
+        <w:t>
+      5) үлгі – Конвенцияның 1, 2, 3-қосымшаларына енгізілген кез келген тірі немесе өлі жануар немесе олардың оңай танылатын кез келген бөлігі немесе дериваты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ғылыми ұйым – Конвенция бойынша ғылыми қорытынды беру үшін Қазақстан Республикасының Үкіметі тағайындаған ұйым;</w:t>
+      6) рұқсат – рұқсат беру органдары лицензиялау немесе рұқсат беру рәсімі арқылы жүзеге асыратын, жеке немесе заңды тұлғаның қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға құқығын растау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) үлгі – Конвенцияның 1, 2, 3-қосымшаларына енгізілген кез келген тірі немесе өлі жануар немесе олардың оңай танылатын кез келген бөлігі немесе дериваты;</w:t>
+      7) тарап – өзі үшін Конвенция күшіне енген мемлекет.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) рұқсат – рұқсат беру органдары лицензиялау немесе рұқсат беру рәсімі арқылы жүзеге асыратын, жеке немесе заңды тұлғаның қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға құқығын растау;</w:t>
-[...53 lines deleted...]
-        <w:t>
       3. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға арналған өтінішке қоса берілетін құжаттардың бірі конвенцияның ІІІ-V бабына сәйкес ғылыми органның қорытындысы болып табылады.</w:t>
-      </w:r>
-[...144 lines deleted...]
-      4. Ғылыми ұйым Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға арналған өтініш келіп түскен сәттен бастап 3 (үш) жұмыс күні ішінде оны қарайды және ғылыми қорытынды береді не мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға белгіленген нысан бойынша өтініш берген;</w:t>
+      Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алу үшін өтініш беруші ғылыми ұйымға қағаз нысанында мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ұсынылған құжаттарда дұрыс емес мәліметтер болған;</w:t>
+      1) осы Қағидаларға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға арналған өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) егер үлгілерді импорттау, экспорттау және (немесе) кері экспорттау олардың тірі қалуына қатер төндіретін жағдайларда ғылыми қорытынды беруден бас тартады.</w:t>
-[...239 lines deleted...]
-</w:t>
+      2) Қазақстан Республикасының аумағына үлгілерді импорттау кезінде, егер үлгі Конвенцияға 1, 2, 3-қосымшаларға енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz, www.elісense.kz веб-порталы арқылы (бұдан әрі – портал)мынадай құжаттарды:</w:t>
+      3) Қазақстан Республикасының аумағында мекендейтін жануарларды, олардың бөліктері мен дериваттарын табиғи ортасынан алу жағдайында электрондық құжат нысанындағы аң аулауға арналған рұқсаттың көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға өтініш;</w:t>
+        <w:t>
+      4) аушы жыртқыш құстарды Қазақстан Республикасының аумағына импорттау, аумағынан экспорттау және (немесе) кері экспорттау кезінде сақиналары (микрочиптері) бар фотосуреттерді, сондай-ақ аушы жыртқыш құс паспортының көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жеке мақсатта импорттауды, экспорттауды және (немесе) кері экспорттауды жүзеге асыратын адамдарды қоспағанда, осы импорттау, экспорттау және (немесе) кері экспорттау туралы ниетін растайтын экспорттаушы мен импорттаушы арасындағы келісімшарттың немесе шарттың электрондық көшірмесін;</w:t>
+      5) үлгілерді Қазақстан Республикасының аумағына импорттау, аумағынан экспорттау және (немесе) кері экспорттау кезінде аталған іс-қимылды жасау ниетін растайтын экспорттаушы мен импорттаушы арасындағы келісімшарттың немесе шарттың көшірмесін, сондай-ақ импортталатын, экспортталатын және (немесе) кері экспортталатын өнімнің саны мен көлемі, жынысы, өнім түрі мен оның сипаттамасы (тірі, консервіленген, ұрықтандырылған, криоконсервіленген) туралы мәліметтер көрсетілген құжатты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) үлгілерді Қазақстан Республикасының аумағына импорттау кезінде, егер үлгі Конвенцияның 1, 2, 3-қосымшаларына енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың электрондық көшірмесін;</w:t>
+      6) Қазақстан Республикасында қолдан өсірілген үлгілерді Қазақстан Республикасының аумағынан экспорттау және (немесе) кері экспорттау кезінде Конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру қызметінің басталғаны немесе тоқтатылғаны туралы хабарламаның көшірмесі және (немесе) Конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіруді жүзеге асыратын жеке және заңды тұлғалардың әкімшілік органда тіркелуі туралы куәлік, аралық бонитирлеу актілері, сондай-ақ сатып алған жағдайда үлгілерді сатып алу туралы құжаттардың (жүкқұжат, шарт, актілер) көшірмелерін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ғылыми ұйым Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға арналған өтініш келіп түскен сәттен бастап 3 (үш) жұмыс күні ішінде оны қарайды және ғылыми қорытынды береді не мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды алуға белгіленген нысан бойынша өтініш берген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ғылыми ұйым қорытындысының электрондық көшірмесін;</w:t>
+      2) ұсынылған құжаттарда дұрыс емес мәліметтер болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      3) егер үлгілерді импорттау, экспорттау және (немесе) кері экспорттау олардың тірі қалуына қатер төндіретін жағдайларда ғылыми қорытынды беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ғылыми қорытынды ғылыми ұйымның фирмалық бланкісінде ресімделеді, оған уәкілетті лауазымды адам қол қояды және ғылыми ұйымның мөрі басылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті атынан әкімшілік орган (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z10" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      5) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" 2017 жылғы 25 желтоқсандағы Қазақстан Республикасы Кодексінің (Салық кодексі) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсаттар беру үшін бюджетке мемлекеттік баждың төленгенін растайтын мәліметтерді;</w:t>
+      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 22.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "цифрлық үкіметтің" www.egov.kz, www.elісense.kz веб-порталы (бұдан әрі – портал) арқылы мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жануарлар түрлерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағында мекендеу табиғи ортасынан алып қойған жағдайда электрондық құжат нысанында аң аулауға рұқсатты береді.</w:t>
+      2) жеке мақсатта импорттауды, экспорттауды және (немесе) кері экспорттауды жүзеге асыратын адамдарды қоспағанда, осы импорттау, экспорттау және (немесе) кері экспорттау туралы ниетін растайтын экспорттаушы мен импорттаушы арасындағы келісімшарттың немесе шарттың цифрлық көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) үлгілерді Қазақстан Республикасының аумағына импорттау кезінде, егер үлгі Конвенцияның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың цифрлық көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ғылыми ұйым қорытындысының цифрлық көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жануарлар түрлерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағында табиғи мекендеу ортасынан алу жағдайында, цифрлық құжат нысанындағы аң аулауға арналған рұқсатын береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8. Құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы статус жіберіледі. </w:t>
+        <w:t>
+      8. Құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы статус жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтерді Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру үшін бюджетке мемлекеттік баж төлеуді, аң аулауға рұқсатты көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтерді Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру үшін бюджетке мемлекеттік баж төлеуді, аң аулауға рұқсатты көрсетілетін қызметті беруші тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Көрсетілетін қызметті беруші құжаттар түскен күні рұқсат алуға келіп түскен өтінішті және оған қоса берілген құжаттарды қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне орындауға береді (көрсетілетін қызметті алушы сағат 18.00-ден кейін немесе Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      9. Көрсетілетін қызметті беруші құжаттар түскен күні рұқсат алуға келіп түскен өтінішті және оған қоса берілген құжаттарды қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне орындауға береді (көрсетілетін қызметті алушы сағат 18.00-ден кейін немесе Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
-      </w:r>
-[...395 lines deleted...]
-      13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы осы Қағидалардың 7-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан дәлелді бас тартуды қалыптастырады және оны көрсетілетін қызметті берушінің уәкілетті адамның ЭЦҚ-сымен қол қойылған цифрлық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      Құжаттар топтамасы толық болған кезде көрсетілетін қызметті беруші құжаттар түскен күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға сәйкестігін қарайды және осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру туралы не мемлекеттік қызметті көрсетуден дәлелді бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған цифрлық құжат нысанында мемлекеттік қызмет көрсету нәтижесін беру орны туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік немесе әлеуметтік маңызы бар қызметті көрсетуден бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, соның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылуы негіздері бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Мемлекеттік көрсетілетін қызметтер туралы заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрінің 06.10.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 396</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Рұқсат осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әкімшілік органның Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру журналына қол қойғыза отырып, өтініш берушінің сенімхаты бойынша өтініш берушіге (не сенімхат бойынша өкіліне) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Рұқсатта осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген ақпарат, оны берген сәттен бастап тек алты ай ішіндегі үлгілерді импорттау, экспорттау және (немесе) кері экспорттау үшін қолданылу кезеңі қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрінің 06.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 105</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3191,155 +3001,155 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қолданылатын жануарлар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">түрлерін </w:t>
+              <w:t xml:space="preserve">түрлерін Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t xml:space="preserve">Республикасының аумағына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аумағына импорттауға, </w:t>
+              <w:t xml:space="preserve">импорттауға, Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t xml:space="preserve">Республикасының аумағынан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аумағынан экспорттауға және </w:t>
+              <w:t xml:space="preserve">экспорттауға және (немесе) кері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(немесе) кері экспорттауға </w:t>
+              <w:t xml:space="preserve">экспорттауға әкімшілік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкімшілік органның рұқсаттар </w:t>
+              <w:t xml:space="preserve">органның рұқсаттар беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру қағидаларына </w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3360,51 +3170,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Құрып кету қаупі төнген жабайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фауна мен флора түрлерімен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықаралық сауда туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конвенция жөніндегі әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның ғылыми ұйымы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен _________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(заңды тұлғаның толық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы, жеке тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(дара кәсіпкердің)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі, аты, әкесінің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3425,3724 +3365,1373 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Құрып кету қаупі төнген жабайы </w:t>
+              <w:t>(бар болса)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>фауна мен флора түрлерімен</w:t>
+              <w:t>мекенжайы __________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>халықаралық сауда туралы</w:t>
+              <w:t>(индекс, облыс, қала, аудан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>конвенция жөніндегі әкімшілік</w:t>
+              <w:t xml:space="preserve">көше, үй №, пәтер </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның ғылыми ұйымы</w:t>
-[...142 lines deleted...]
-              <w:t>(бар болса), телефоны)</w:t>
+              <w:t>№ (бар болса),телефоны)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректемелері________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес сәйкестендіру нөмірі/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлеріменхалықаралық сауда туралы конвенцияның күші қолданылатынжануарлар түрлерін Қазақстан Республикасыныңаумағына импорттауға, Қазақстан Республикасыныңаумағынан экспорттауға және (немесе)кері экспорттауға ғылыми қорытынды алуға арналған өтініш Үлгілерді импорттауға, экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды беруіңізді сұраймын _______________________________________________________________</w:t>
+        <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлеріменхалықаралық сауда туралы конвенцияның күші қолданылатынжануарлар түрлерін Қазақстан Республикасыныңаумағына импорттауға, Қазақстан Республикасыныңаумағынан экспорттауға және (немесе)кері экспорттауға ғылыми қорытынды алуға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...1001 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтерді ұсынғаным үшін Қазақстан Республикасы заңнамасына сәйкес жауапкершілік туралы хабардармын. </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...438 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Үлгілерді импорттауға, экспорттауға және (немесе) кері экспорттауға ғылыми қорытынды беруіңізді сұраймын ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беруі" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-            </w:r>
+              <w:t>Импорттау, экспорттау және (немесе) кері экспорттау мақсаты (коммерциялық операциялар, ғылыми зерттеулер, өсімді молайту мақсаттары, цирктерде өнер көрсету немесе жылжымалы көрмелер, хайуанаттар бақтары, ботаникалық бақтар және музейлер арасындағы алмасу, сондай-ақ жеке берулер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік, орыс және латын тілдеріндегі атауы көрсетілген үлгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Үлгінің сипаттамасы (тірі жануарлар, терілер, тұлыптар, ұшалар, бас сүйектері, мүйіздер, азу тістері, қан, уылдырық, сондай-ақ бұйымдар, тірі жануарлар үшін – жынысы мен жасы, ұқсастық белгілерінің бар-жоғы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Үлгілердің саны және (немесе) салмағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтікөрсету нысаны</w:t>
+Үлгілердің шығу тегі (табиғаттан алынды, жасанды жолмен шығарылды немесе өсірілді немесе басқа елден қандай құжаттардың негізінде импортталды, тәркіленді, сатып алынды, сый немесе мұра ретінде алынды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Түрлері Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына енгізілген жануарларды қолдан өсіруді жүзеге асыратын жеке және заңды тұлғаларды әкімшілік органда тіркеу туралы куәліктердің (тің) нөмірі және күні (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Үлгілер Қазақстан Республикасы аумағында қолдан өсірілген болса, түрлері Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына енгізілген жануарларды қолдан өсіру жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарламаның (лардың) нөмірі және күні (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Егер жануарлардың түрлері, олардың бөліктері мен дериваттары табиғи ортасынан Қазақстан Республикасы аумағындағы жануарлар түрлерінің санын реттеу арқылы алынса, саны реттеуге жататын жануарлар түрлерін алып қоюға берілетін рұқсат қағазының нөмірі мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...121 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан сұратылатын құжаттар мен мәліметтердің тізбесі</w:t>
+Экспорттаушының және импорттаушының орыс және ағылшын тілдеріндегі заңды мекенжайы, олардың телефондары немесе факстары (жеке тұлғалар үшін – үйінің мекенжайы, паспорттық деректері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...741 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтерді ұсынғаным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Нысан</w:t>
+       үшін Қазақстан Республикасы заңнамасына сәйкес жауапкершілік туралы хабардармын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күн 20____жылғы "___"_____________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(тегі, аты, әкесінің аты (бар болса), қолы, мөрдің (бар болса) орны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дара кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7178,1223 +4767,1781 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>Құрып кету қаупі төнген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызмет көрсетушінің атауы</w:t>
+              <w:t>жабайы фауна мен флора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен______________________</w:t>
+              <w:t>түрлерімен халықаралық сауда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(заңды тұлғаның толық атауы),</w:t>
+              <w:t>туралы конвенцияның күші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________</w:t>
+              <w:t>қолданылатын жануарлар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жеке тұлғаның аты, әкесінің аты </w:t>
+              <w:t>түрлерін Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болса), тегі</w:t>
+              <w:t>Республикасының аумағына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>импорттауға, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жеке кәсіпкердің)</w:t>
+              <w:t>Республикасының аумағынан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адрес_______________________</w:t>
+              <w:t>экспорттауға және (немесе)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(индекс, облыс, қала, аудан, </w:t>
+              <w:t>кері экспорттауға әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көше, үй №, №</w:t>
+              <w:t>органның рұқсаттар беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пәтер (бар болса), телефон)</w:t>
-[...51 lines deleted...]
-              <w:t>жеке сәйкестендіру нөмірі)</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрінің 06.10.2021 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> өтініш Үлгілерді __________________________________ импорттауға,  (қажеттісінің астын сызу керек) экспорттауға және (немесе) кері экспорттауға  рұқсат беруді сұраймын.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Аңшылардың және аңшылық шаруашылығы субъектілерінің қоғамдық бірлестіктерінің республикалық қауымдастықтарын аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, орыс және латын тілдерінде атауы көрсетілген үлгі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлгінің сипаттамасы (тірі жануарлар, терілер, тұлыптар, ұшалар, бас сүйектері, мүйіздер, азу тістер, қан, уылдырық, сондай-ақ бұйымдар және басқалар, тірі жануарлар үшін – жынысы мен жасы, сәйкестендіру белгілерінің бар-жоғы)</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады: www.egov.kz (бұдан әрі-портал).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлгілердің саны және (немесе) салмағы</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 (үш) жұмыс күн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлгінің шығу тегі (табиғаттан алынған, жасанды жағдайларда шығарылған немесе өсірілген, басқа елден қандай құжаттардың негізінде импортталды, тәркіленді, сатып алынды, сыйға немесе мұраға алынды және тағы басқалар)</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цифрлық (ішінара автоматтандырылған) / қағаз түрінде.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіруді жүзеге асыратын жеке және заңды тұлғаларды әкімшілік органда тіркеу туралы куәліктердің (-тің) нөмірі және күні (бар болса)</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағына жануарлардың халықаралық саудада жойылып кету қаупі төнген жабайы фауна мен флора түрлерімен сауда жасау туралы Конвенцияның қолданылу аясына жататын түрлерін импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) реэкспорттауға арналған рұқсатты осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша беру не мемлекеттік қызмет көрсетуден дәлелді бас тарту болып табылады. Мемлекеттік қызмет көрсету нәтижесін беру орны туралы хабарлама көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" қызмет көрсетушінің уәкілетті тұлғасының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында жіберіледі.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер үлгілер Қазақстан Республикасы аумағында жасанды жағдайларда өсірілген болса, Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарламаның (-лардың) нөмірі және күні (бар болса)</w:t>
+Мемлекеттік қызметті көрсету кезінде қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақысыз</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер жануарлардың түрлері, олардың бөліктері мен дериваттары Қазақстан Республикасы аумағында жануарлар санын реттеу арқылы табиғи ортадан алынса, саны реттелуге жататын жануарлар түрлерін алуға арналған рұқсаттың нөмірі мен күні</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті беруші – дүйсенбіден жұманы қоса алғанда, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес сағат 8:00-ден 17:30-ға дейін, түскі үзіліс сағат 13:00-ден 14:30-ға дейін жұмыс істейді.Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы жұмыс істейді (көрсетілетін қызметті алушы сағат 18:00-ден кейін немесе демалыс және мереке күндері, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініш берген жағдайда, мемлекеттік қызмет көрсетуге арналған өтінішті қабылдау және нәтижесін беру келесі жұмыс күні жүзеге асырылады).Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің интернет-ресурсында – www.ecogeo.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Порталда орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған цифрлық құжат нысанындағы Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағынан жабайы фауна мен флораның жойылып кету қаупі төнген түрлерімен халықаралық сауда туралы конвенцияның қолданысына жататын жануарлар түрлерін әкетуге және (немесе) кері әкетуге рұқсат алуға өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)экспорттаушы мен импорттаушы арасындағы аталған экспортты және (немесе) кері экспортты немесе импортты жүзеге асыру ниетін растайтын шарттың немесе келісімнің цифрлық көшірмесі, жеке мақсаттарда экспортты және (немесе) кері экспортты немесе импортты жүзеге асыратын тұлғаларды қоспағанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3)үлгілерді Қазақстан Республикасының аумағына импорттау кезінде, егер үлгі жабайы фауна мен флораның жойылып кету қаупі төнген түрлерімен халықаралық сауда туралы конвенцияның 1, 2, 3-қосымшаларына енгізілген болса, экспортқа және (немесе) кері экспортқа рұқсаттың немесе сертификаттың цифрлық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4)ғылыми ұйым қорытындысының цифрлық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5)Қазақстан Республикасының аумағында табиғи мекендеу ортасынан жануарлар түрлерін, олардың бөліктері мен дериваттарын алып қою жағдайында, цифрлық құжат нысанындағы аңшылыққа рұқсат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), дара кәсіпкер ретінде мемлекеттік тіркеу не дара кәсіпкер ретінде қызметтің басталғаны туралы, сондай-ақ Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағынан жабайы фауна мен флораның жойылып кету қаупі төнген түрлерімен халықаралық сауда туралы конвенцияның қолданысына жататын жануарлар түрлерін әкетуге және (немесе) кері әкетуге рұқсаттар бергені үшін мемлекеттік баждың бюджетке төленгені туралы, аңшылыққа рұқсат туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін қажет шектеулі қолжетімділікпен пайдаланылатын жеке деректерге қол жеткізуге берген келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсетудің, оның ішінде цифрлық нысанда және Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік қызметтің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағынан жабайы фауна мен флораның жойылып кету қаупі төнген түрлерімен халықаралық сауда туралы конвенцияның қолданысына жататын жануарлар түрлерін әкетуге және (немесе) кері әкетуге арналған рұқсат жабайы фауна мен флораның жойылып кету қаупі төнген түрлерімен халықаралық сауда туралы конвенцияның VI-бабының талаптарына сәйкес келеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы цифрлық нысанда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген. Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8432,224 +6579,260 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Құрып кету қаупі төнген </w:t>
+              <w:t>Құрып кету қаупі төнген жабайы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жабайы фауна мен флора </w:t>
+              <w:t>фауна мен флора түрлерімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">түрлерімен халықаралық сауда </w:t>
+              <w:t>халықаралық сауда туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">туралы конвенцияның </w:t>
+              <w:t xml:space="preserve">конвенцияның күші </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">күші қолданылатын жануарлар </w:t>
+              <w:t xml:space="preserve">қолданылатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түрлерін</w:t>
+              <w:t>жануарлар түрлерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аумағына импорттауға, </w:t>
+              <w:t>аумағына импорттауға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аумағынан экспорттауға және </w:t>
+              <w:t>аумағынан экспорттауға және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(немесе) кері экспорттауға </w:t>
+              <w:t>(немесе) кері экспорттауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкімшілік органның рұқсат беру </w:t>
+              <w:t>әкімшілік органның рұқсаттар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8666,74 +6849,1562 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қызмет көрсетушінің атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(заңды тұлғаның толық атауы),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке тұлғаның аты, әкесінің аты </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бар болса), тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке кәсіпкердің)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(индекс, облыс, қала, аудан, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көше, үй №, №</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пәтер (бар болса), телефон)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деректемелері </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бизнес сәйкестендіру нөмірі/</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға арналған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрінің 06.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өтініш Үлгілерді __________________________________ импорттауға,  (қажеттісінің астын сызу керек) экспорттауға және (немесе) кері экспорттауға  рұқсат беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импорттау, экспорттау және (немесе) кері экспорттау мақсаты (коммерциялық операциялар, ғылыми зерттеулер, өсімді молайту мақсаттары, цирктерде өнер көрсету немесе жылжымалы көрмелер, хайуанаттар бақтары, ботаникалық бақтар және музейлер арасындағы алмасу, сондай-ақ жеке басына беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік, орыс және латын тілдерінде атауы көрсетілген үлгі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгінің сипаттамасы (тірі жануарлар, терілер, тұлыптар, ұшалар, бас сүйектері, мүйіздер, азу тістер, қан, уылдырық, сондай-ақ бұйымдар және басқалар, тірі жануарлар үшін – жынысы мен жасы, сәйкестендіру белгілерінің бар-жоғы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгілердің саны және (немесе) салмағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгінің шығу тегі (табиғаттан алынған, жасанды жағдайларда шығарылған немесе өсірілген, басқа елден қандай құжаттардың негізінде импортталды, тәркіленді, сатып алынды, сыйға немесе мұраға алынды және тағы басқалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіруді жүзеге асыратын жеке және заңды тұлғаларды әкімшілік органда тіркеу туралы куәліктердің (-тің) нөмірі және күні (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер үлгілер Қазақстан Республикасы аумағында жасанды жағдайларда өсірілген болса, Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның І және ІІ қосымшаларына түрлері енгізілген жануарларды қолдан өсіру жөніндегі қызметтің басталғаны немесе тоқтатылғаны туралы хабарламаның (-лардың) нөмірі және күні (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер жануарлардың түрлері, олардың бөліктері мен дериваттары Қазақстан Республикасы аумағында жануарлар санын реттеу арқылы табиғи ортадан алынса, саны реттелуге жататын жануарлар түрлерін алуға арналған рұқсаттың нөмірі мен күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құрып кету қаупі төнген </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жабайы фауна мен флора </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">түрлерімен халықаралық сауда </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы конвенцияның </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">күші қолданылатын жануарлар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрлерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аумағына импорттауға, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аумағынан экспорттауға және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(немесе) кері экспорттауға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әкімшілік органның рұқсат беру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлері мен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -12459,68 +12130,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе)кері экспорттауға әкімшілік органның рұқсаттар беру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -13679,55 +13350,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14053,31 +13724,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>