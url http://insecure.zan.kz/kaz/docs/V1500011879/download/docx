--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc25b0d" w14:textId="cc25b0d">
+    <w:p w14:paraId="4b12484" w14:textId="4b12484">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,150 +113,110 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 2 шілдедегі № 4-2/602 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 13 тамызда № 11879 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Тұқым шаруашылығы туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Тұқым шаруашылығы туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының 8-4) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы 1) тармақшасына, 14-бабының 3-1) тармақшасына және 21-3-бабына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 129</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -349,130 +309,244 @@
         <w:t>
       3. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Өсімдік шаруашылығы өнімдерін өндіру мен қайта өңдеу және фитосанитариялық қауіпсіздік департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберілуін;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -909,626 +983,688 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4-2/602 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы өсімдіктерін сұрыптық сынақтан өткізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 19.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="10"/>
+    <w:bookmarkStart w:name="z141" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z142" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Ауыл шаруашылығы өсімдіктерін сұрыптық сынақтан өткізу қағидалары (бұдан әрі – Қағидалар) "Тұқым шаруашылығы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Тұқым шаруашылығы туралы заң) 6-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-4) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 14-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-3-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, "Селекциялық жетістіктерді қорғау туралы" Қазақстан Республикасы Заңына (бұдан әрі – Селекциялық жетістіктерді қорғау туралы заң) сәйкес әзірленді және ауыл шаруашылығы өсімдіктерін сұрыптық сынақтан өткізу тәртібін, сондай-ақ "Ауыл шаруашылығы өсімдіктерінің шаруашылыққа пайдалылығын мемлекеттік сынау" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z142" w:id="11"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ауыл шаруашылығы дақылдарын сорттық сынау жөніндегі мемлекеттік комиссия (бұдан әрі – Мемлекеттік комиссия) – өсімдіктер сұрыптарының патент қабілеттілігі мен шаруашылыққа пайдалылығына сараптама жасауды және сынақты жүзеге асыратын уәкілетті органның қарамағындағы ұйым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы өсімдіктері – дәнді, дәнді бұршақтық, жармалық, азықтық, майлы, эфирлі-майлы, техникалық, көкөністік, дәрі-дәрмектік, гүлдік, жемістік, жидектік дақылдар, картоп, жүзім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтінім беруші – селекциялық жетістікке патент беруге өтінім және (немесе) селекциялық жетістікті шаруашылыққа пайдалылығына сынауға өтінім берген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) патент қабілеттілігі – сұрыптың жаңалық, ерекшелік, біртектілік және тұрақтылық өлшемшарттарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) сараптама ұйымы – Селекциялық жетістіктерді қорғау туралы заңның 3-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызметті жүзеге асыратын селекциялық жетістіктерді қорғау саласындағы уәкілетті мемлекеттік органға ведомстволық бағынысты ұйым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сұрып – аталған генотипті немесе генотиптер комбинациясын сипаттайтын белгілердің айқындылық дәрежесі бойынша айқындалатын, сол бір ботаникалық таксондағы ауыл шаруашылығы өсімдіктерінің басқа топтарынан бір немесе бірнеше белгісімен не белгілердің айқындылық дәрежесімен ерекшеленетін және тұрақты болып табылатын ең төменгі ботаникалық таксондар шеңберіндегі ауыл шаруашылығы өсімдіктерінің тобы. Клон, желі, бірінші ұрпақ буданы, популяция сұрыптың қорғалатын санаттары болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сұрыптық сынақ – селекциялық жетістіктің патент қабілеттілігі мен шаруашылыққа пайдалылығын Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүргізілетін сараптама және сынақ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тұқым шаруашылығы саласындағы уәкілетті мемлекеттік орган (бұдан әрі – уәкілетті орган) – тұқым шаруашылығы саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "цифрлық үкіметтің" операторы (бұдан әрі – оператор) – "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 6-бабының 2) тармақшасына сәйкес Қазақстан Республикасының Үкіметі айқындайтын, бекітіліп берілген "цифрлық үкіметтің" цифрлық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес Қазақстан Республикасының Үкіметі айқындайтын, бекітіліп берілген "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген заңды тұлға;</w:t>
+        <w:t>
+      10) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="23"/>
+    <w:bookmarkStart w:name="z145" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) жер учаскесі – Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жер кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен жер қатынастары субъектілеріне бекітіліп берілетін, тұйық шекара ішінде бөлінген жер бөлігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Сұрыптық сынақтан өткізуге арналған тұқымдық және отырғызу материалының үлгісі өткен жылғы не ағымдағы жылғы өнімнен іріктеледі және Қазақстан Республикасы Ауыл шаруашылығы министрінің 2004 жылғы 23 тамыздағы № 453 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3080 болып тіркелген) бекітілген тұқымға арналған құжаттаманың нысандары бойынша ауыл шаруашылығы өсімдіктерінің тұқымдарына арналған аттестат немесе куәлік қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1567,90 +1703,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сұрыптық сынақтан өткізу үшін Қазақстан Республикасына әкелінетін тұқымдық және отырғызу материалының үлгісіне Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 29 маусымдағы № 15-08/590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12032 болып тіркелген) бекітілген Қазақстан Республикасының аумағын карантиндік объктілерден және бөтен текті түрлерден қорғау жөніндегі қағидаларға 6-қосымшаға сәйкес нысан бойынша фитосанитариялық сертификат және сұрыптық және егістік сапаларын растайтын құжаттар бірге жүреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1689,170 +1825,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сұрыптық сынаққа Мемлекеттік комиссия мен өтінім беруші арасында жасалған шартта көзделген жағдайларды қоспағанда, бөтен қоспалардан, басқа өсімдіктердің тұқымдарынан таза, сондай-ақ қабықтанбаған және дәріленбеген тұқымдық және отырғызу материалының үлгілері келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сұрыптық сынаққа ұсынылған тұқымдық және отырғызу материалының үлгілері ішкі және сыртқы заттаңбамен келіп түседі, ол мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сұрыптың атауы (егер аты әлі айқындалмаса, онда селекциялық нөмірі көрсетіледі). Шетелдік сұрыптың атауы өтініш берушінің тілінде және мемлекеттік немесе орыс тіліндегі транскрипцияда жазылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тегінің, түрінің атауы (латын және мемлекеттік немесе орыс тілдерінде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтінім беруші тұқымдық сұрыптық тектік қорды қалыптастыру және тұрақты сақтау үшін Мемлекеттік комиссияға құрамында гербарий, тұқымдар, түйнектер, баданалар, қалемшелер, гүлшоғырлары (масақтар, шашақгүлдер, собықтар және өсімдіктердің басқа да бөліктері) бар үлгіні (сұрып эталонын) жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік комиссия Қазақстан Республикасының басқа ұйымдары өткізген, сондай-ақ тиісті шарттар жасалған басқа мемлекеттердің сынақтарының нәтижелерін және өтінім беруші берген басқа мемлекеттердің уәкілетті органдарынан алынған деректерді пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1871,90 +2007,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Патент қабілеттілігі мен шаруашылыққа пайдалылығы мемлекеттік сынақтың немесе өтінім берушінің деректері бойынша бағаланатын өсімдіктердің тектері мен түрлерінің тізбелері Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 30 наурыздағы № 106 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1973,110 +2109,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік комиссия сұрыптардың шаруашылыққа пайдалылығына сынақ өткізумен бір мезгілде ерекшелік, біртектілік, тұрақтылыққа сынақ өткізеді және морфологиялық белгілері бойынша ресми сипаттама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік комиссия ауыл шаруашылығы дақылдары сұрыптарының патент қабілеттілігіне (ерекшелік, біртектілік және тұрақтылық) сынақ өткізгені үшін, қоса берілген құжаттармен патент қабілеттілігіне берілген өтініштің көшірмесін, ауыл шаруашылығы өсімдігі сұрыбының атауын сараптау үшін Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 31 қаңтардағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19995 болып тіркелген) бекітілген сұрып сынау саласындағы мемлекеттік мекемелер өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) белгіленген бағалары бойынша өзге де жұмыстар мен қызметтер көрсеткені үшін төлем алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2095,70 +2231,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Селекциялық жетістік бұрын ерекшелікке, біртектілікке, тұрақтылыққа және шаруашылыққа пайдалылығына сынақтан өткен және оның сипаттамасы селекциялық жетістіктің Мемлекеттік комиссия берген морфологиялық белгілерінің ресми сипаттамасымен бірдей болған жағдайда, селекциялық жетістікке патент беруге арналған өтінім бойынша танаптық сынақтар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қоса берілген құжаттармен патент қабілеттілігіне берілген өтініштің көшірмесін, сұрыптың атауын сараптау үшін және ерекшелікке, біртектілікке, тұрақтылыққа бұрын жасалған сынақтар үшін төлем алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2213,187 +2349,187 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сұрыптарды патент қабілеттілігіне сараптамадан және сынақтан өткізу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Сорттардың патент қабілеттілігіне сараптама және сынақ жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сұрыпты патент қабілеттілігіне сараптау және сынау мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) патент алуға арналған өтінімнің көшірмесіне сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сұрып жаңалығына сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сұрыптың атауына сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауыл шаруашылығы өсімдіктері сұрыптарын морфологиялық және биохимиялық белгілері бойынша ерекшелігі мен біртектілігі және селекциялық жетістікке патент беруге арналған өтінімде ұсынылған сипаттамаға сәйкестігі мәніне зертханалық жағдайларда сынау (бұдан әрі – зертханалық сынақ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Селекциялық жетістіктерді қорғау туралы заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2448,131 +2584,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ерекшелік, біркелкілік және тұрақтылық өлшемшарттарына сәйкестігін көзбен шолу арқылы бағалау арқылы Тұқым шаруашылығы туралы заңның 23-3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік комиссия бекіткен дақылдар кесіндісінде ерекшелік, біркелкілік және тұрақтылыққа сынақ жүргізу әдістемелерінде айқындалған белгілер бойынша далалық жағдайларда жаңа сұрыптарды үлгі-сұрыптармен салыстыра отырып зерделеу (бұдан әрі – ерекшелікке, біртектілікке және тұрақтылыққа танаптық сынау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Селекциялық жетістікке патент беруге арналған өтінімнің көшірмесі және селекциялық жетістік сауалнамасы (бұдан әрі – патент беруге арналған өтінім) Мемлекеттік комиссияға сараптама ұйымынан келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өтінім берушінің деректері бойынша сұрыпты патент қабілеттілігіне сараптау және сынау кезінде ерекшелігіне, біртектілігіне және тұрақтылығына танаптық сынақ жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Өтінім берушінің деректері бойынша сұрыпты патент қабілеттілігіне сараптау және сынау бір жылға дейінгі мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Мемлекеттік сұрыптық сынау деректері бойынша сұрыпты патенттік қабілеттілікке сараптау және сынау мынадай мерзімдерде жүргізіледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дәнді, дәнді-бұршақты, жарма, майлы, техникалық, иіру, бір жылдық азықтық, көкөніс, бақша, гүлді-сәндік дақылдар және картоп бойынша – кемінде екі вегетациялық кезең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2719,110 +2855,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Патент беруге арналған өтінім көшірмесін сараптау, сұрып жаңалығын сараптау, сұрыптың атауын сараптау екі ай мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Патент беруге арналған өтінім көшірмесін сараптауды Мемлекеттік комиссия ұсынылған ақпараттың толықтығын тексеру арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Егер өтінім жасалған күнге дейін белгілі бір селекциялық жетістіктің тұқымы немесе басқа да отырғызылатын материалы мына аумақта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасында – өтінім берілген күнге дейін бір жыл бұрын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2933,91 +3069,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Селекциялық жетістіктің атауы Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік комиссия сұрып атауының Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3032,109 +3168,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарға сәйкестігіне сараптама жүргізу нәтижелері бойынша патент беруге арналған өтінімнің көшірмесі келіп түскен күннен бастап екі айлық мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша селекциялық жетістіктің атауын тексеру нәтижелері жөніндегі қорытындыны сараптама ұйымына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер, сұрыптың атауы Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарға жауап бермесе, онда сараптама ұйымының сұранымы бойынша өтінім беруші екі айлық мерзімде сұрыптың жаңа атауын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік комиссия зертханалық сынақты ерекшелікке, біртектілікке және тұрақтылыққа танаптық сынақтармен бір мезгілде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зертханалық сынақ барысында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3243,70 +3379,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Өтінім беруші ұсынған селекциялық жетістік сауалнамасында көрсетілген белгілерге сәйкессіздігі және морфология мен электрофоретикалық спектрдің белоктық формуласы бойынша анық көрінетін ерекше белгілердің болмауы анықталған кезде Мемлекеттік комиссия зертханалық сынақтың нәтижелерін растау үшін біртектілікке, ерекшелікке және тұрақтылыққа далалық сынақ жүргізеді. Зертханалық сынақтың нәтижелері расталған кезде, Мемлекеттік комиссия 5 (бес) жұмыс күні ішінде сараптама ұйымына сұрыптың сәйкессіздігі туралы қорытындыны жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3325,70 +3461,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Зертханалық сынақтың оң нәтижелері алынған кезде Мемлекеттік комиссия 5 (бес) жұмыс күні ішінде ерекшелікке, біртектілікке және тұрақтылыққа танаптық сынақтарды жалғастыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3407,130 +3543,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Сұрып патент беруге арналған өтінім беру сәтінде бар екені баршаға мәлім болып табылатын кез келген басқа сұрыптан ерекше болса, сұрып ерекшелік талаптарына жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Егер көбею ерекшеліктерін ескере отырып селекцияланатын белгілері бойынша біртекті болып қалса, сұрып біртекті деп саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Негізгі белгілері әрбір көбеюден кейін, ал көбеюдің ерекше циклі кезінде – әрбір көбею циклі соңында өзгеріссіз қалса, сұрып тұрақтылық өлшемшартына жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік комиссия деректер банкін пайдалана отырып 10 (он) жұмыс күні ішінде сұрыпты ерекшелікке, біртектілікке және тұрақтылыққа сынау нәтижелерін өңдейді. Нәтижелерін селекциялық жетістіктерді мемлекеттік сынақтан өткізу және қорғау мәселелері бойынша ұсыныстарды дайындау мақсатында Мемлекеттік комиссия құрған Мемлекеттік тізілімге өзгерістер енгізуді қарау жөніндегі сараптамалық кеңес (бұдан әрі – Сараптамалық кеңес) қарайды және патентке қабілеттілік туралы қорытындыны жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3549,71 +3685,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Егер өтінім беруші Мемлекеттік комиссия жолдаған тұқымды жеткізуге арналған нарядқа сәйкес тұқымдық материалды 2 (екі) жыл қатарынан ұсынбаған жағдайда, сұрып патент қабілеттілігіне сараптаудан және сынаудан алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Егер, Мемлекеттік комиссия жүргізген патент қабілеттілігін сараптау және сынау нәтижесінде өтінім берілген сұрыптың патент қабілеттілігі шарттарына сәйкестігі анықталса, Мемлекеттік комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3628,51 +3764,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сұрып сипаттамасын, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сұрыптың патент қабілеттілігі туралы қорытындыны жасайды және 5 (бес) жұмыс күні ішінде сканерленген көшірмені сараптама ұйымына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3691,70 +3827,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік комиссия өтінім берілген сұрыптың жаңалық, ерекшелік, біртектілік және тұрақтылық өлшемшарттарының біреуіне сәйкессіздігін анықтаған кезде, Мемлекеттік комиссия сұрыптың сәйкессіздігі туралы қорытынды жасайды және 5 (бес) жұмыс күні ішінде сканерленген көшірмені сараптама ұйымына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3773,346 +3909,346 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Патент иеленуші сұрыпты патенттің қолданылу мерзімі ішінде сараптама ұйымы жүргізетін Қазақстан Республикасында өсімдіктердің қорғалатын сұрыптарының мемлекеттік тізілімінде оларды тіркеген күні жасалған сұрыптың ресми сипаттамасында көрсетілген белгілері сақталатындай қалыпта ұстайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Патент иеленуші Мемлекеттік комиссияның сұрауы бойынша бақылау сынақтарын жүргізу және сұрыптың сақталуын тексеру үшін тұқымдық материалдың үлгілерін сұраным жіберілген күннен бастап 12 (он екі) ай ішінде жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. "Ауыл шаруашылығы өсімдіктерінің шаруашылыққа жарамдылығын мемлекеттік сынау" мемлекеттік қызметін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік көрсетілетін қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Сұрыпты шаруашылыққа пайдалылығына мемлекеттік сынау мыналардан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) селекциялық жетістікті шаруашылыққа пайдалылығына сынауға арналған өтінімді (бұдан әрі – өтінім) қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтінімді және сұрып атауын сараптау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шаруашылыққа пайдалылығына танаптық сынақтар жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) морфологиялық белгілері бойынша сұрыпты сәйкестендіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) деректер банкінде сұрыптық тиесілілігін анықтайтын дәл және жаңғыртылатын белгілері бойынша сұрыптың сипаттамасын тіркеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мәлімделген сұрыпта патент беруге оң қорытынды болса, сұрып атауына сараптама жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Мемлекеттік көрсетілетін қызметті алу үшін өтінім беруші не сенімхат бойынша оның өкілі (бұдан әрі – көрсетілетін қызметті алушы) қағаз түрінде Мемлекеттік комиссияның кеңсесі арқылы не www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар мен материалдарды қамтитын өтінімді береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Ауыл шаруашылығы өсімдіктерінің шаруашылыққа жарамдылығын мемлекеттік сынау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4131,70 +4267,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Мемлекеттік комиссияның кеңсе маманы өтінім мен Тізбеде көрсетілген құжаттар мен материалдар келіп түскен күні оларды тіркеуді жүзеге асырады және келіп түскен сәттен бастап 30 (отыз) минут ішінде жауапты орындаушыны айқындау үшін Мемлекеттік комиссияның басшысына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік комиссияның кеңсесінде өтінімнің көшірмесінде күні, уақыты (сағаты, минуты) көрсетіле отырып, оның тіркелгені туралы белгі қағаз жеткізгіштегі өтінімнің қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4285,110 +4421,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Шетелдік көрсетілетін қызметті алушылардан өтінім Мемлекеттік комиссияға сенімхат бойынша олардың өкілі және (немесе) өкілдіктері арқылы беріледі. Көрсетілген өкілдер мен өкілдіктер өтінім бойынша, оның ішінде тұқымды жеткізу наряды бойынша шаруашылық пайдалылығына мемлекеттік сынау үшін тұқымдық және отырғызу материалдарын кедендік ресімдеу және тарату жөніндегі істерді жүргізуге байланысты іс-әрекеттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Селекциялық жетістікті кезекті ауыл шаруашылығы жылының мемлекеттік сынақ жоспарларына енгізу үшін өтінімді көрсетілетін қызметті алушы Мемлекеттік комиссияға 25 желтоқсаннан кешіктірмей, күздік егіс дақылдары бойынша 31 қаңтардан кешіктірмей береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Тізбеде көрсетілген құжаттар мен материалдар Мемлекеттік комиссияға сұрыптың атауын көрсете отырып (егер атауы айқындалмаса, онда селекциялық нөмірі көрсетіледі) және көрсетілетін қызметті алушының қолы қойылып, жіберіледі. Сұрыптың атауы көрсетілмеген құжаттар (егер атауы айқындалмаса – селекциялық нөмірі) қаралмай, өтінім келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде кері қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4407,130 +4543,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Өтінімге келіп түскен және өтінімнің бастапқы құжаттарында келтірілмеген және мәлімделген сұрыптың мәнін өзгертетін белгілері бар қосымша құжаттар өтінімді қарау кезінде назарға алынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Мемлекеттік комиссиямен хат алмасуды көрсетілетін қызметті алушы әрбір өтінім бойынша жеке-жеке жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Көрсетілетін қызметті алушының деректері бойынша сұрыпты шаруашылыққа пайдалығына мемлекеттік сынау бір жылға дейінгі мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Мемлекеттік сұрыптық сынақ деректері бойынша сұрыпты шаруашылыққа пайдалығына мемлекеттік сынау танаптық тәжірибелер отырғызылған күннен бастап мынадай мерзімдерде жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дәнді, дәнді-бұршақты, жарма, майлы, техникалық, иіру, бір жылдық азықтық, көкөніс, бақша, гүлді-сәндік дақылдар және картоп бойынша – кемінде екі вегетациялық кезең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4559,149 +4695,149 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеміс, жидек дақылдары және жүзім бойынша – кемінде екі шаруашылық түсім.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрыпты шаруашылыққа пайдалылығына мемлекеттік сынау кезеңінде қолайсыз ауа райы жағдайларында, еңсерілмес күштің мән-жайлары туындаған жағдайларда мемлекеттік сынау мерзімі сұрыпты қосымша зерделеу үшін бір вегетациялық кезеңге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Мемлекеттік комиссияның жауапты орындаушысы өтінім келіп түскен күннен бастап 10 (он) жұмыс күні ішінде өтінімге және сұрыптың атауына сараптама жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінімнің және сұрып атауының сараптамасына өтінімнің дұрыс толтырылуын қарау және селекциялық жетістіктің сауалнамасын сараптау, сондай-ақ ұсынылған атаудың Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарға сәйкестігін тексеру кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Мемлекеттік комиссияның жауапты орындаушы Мемлекеттік комиссияның деректер банкі арқылы сұрыптың морфологиялық белгілері бойынша ерекшелігіне, сондай-ақ Мемлекеттік комиссияның сұрыптары атауларының базасы арқылы сұрып атауының Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкестігіне сараптама жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4716,109 +4852,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша Мемлекеттік комиссияның жауапты орындаушысы өтінім келіп түскен күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінімге және сұрыптың атауына сараптама жүргізудің оң нәтижесінен кейін Мемлекеттік комиссияның жауапты орындаушысы көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша селекциялық жетістікті шаруашылыққа пайдалылығына мемлекеттік сынауға өтінімнің қабылданғаны туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="86"/>
+    <w:bookmarkStart w:name="z143" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-1. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде Мемлекеттік комиссия көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша өз ұстанымын білдіру мүмкіндігі үшін тыңдалым өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдалым туралы хабарлама осы Қағидалардың 49-тармағының бірінші бөлігінде көрсетілген мерзім аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдалым хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4911,70 +5047,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="87"/>
+    <w:bookmarkStart w:name="z146" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-2. Өтінім беруші бұрын берілген селекциялық жетістікті шаруашылыққа пайдалылығы бойынша мемлекеттік сынақтан өткізуге арналған өтінімді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жаздық дақылдар бойынша – 1 наурызға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5029,70 +5165,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="88"/>
+    <w:bookmarkStart w:name="z147" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-3. Өтінім беруші ауысқан кезде сорт оригинаторы Мемлекеттік комиссияны жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5111,108 +5247,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Шаруашылыққа пайдалылығына танаптық сынақтар жүргізу үшін Мемлекеттік комиссия көрсетілетін қызметті алушыға тұқым жеткізуге наряд жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Мемлекеттік комиссияға тұқым жеткізуге арналған нарядта көрсетілген мекенжайлар бойынша және мерзімдерде тұқымдық және отырғызу материалының қажетті мөлшерін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Егер көрсетілетін қызметті алушы топырақтық-климаттық параметрлер бойынша әкімшілік-аумақтық бірліктің пайдалануы үшін ұсынылатын жағдайларға ұқсас жағдайларда жүргізілген басқа мемлекеттердің уәкілетті органдарының сұрыпты сынақтан өткізуінің оң нәтижелерін растайтын құжаттаманы берсе, көрсетілетін қызметті алушының деректері бойынша сұрыпты шаруашылыққа пайдалылығына мемлекеттік сынау кезінде танаптық сынақтар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы ұсынған сұрыпты сынау нәтижелері сыналатын сұрыптарды шаруашылыққа пайдалы белгілері бойынша (бұдан әрі – шаруашылыққа пайдалы белгілері бойынша стандарт) салыстыру жүргізілетін, пайдалануға ұсынылатын сұрыптардың ішінен ең жақсы сұрыбынан өнімділіктің асып кеткенін, шаруашылыққа пайдалы белгілері бойынша стандарттар деңгейінде негізгі ауруларға төзімділігін немесе сұрыпты пайдалану мақсатын айқындайтын шаруашылыққа бағалы ерекше белгілердің болуын куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5267,90 +5403,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Танаптық сынақтар дақылдың дамуын қамтамасыз ететін жағдайларда бір жерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z148" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z148" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52-1. Мемлекеттік сынақтар мемлекеттік сорт сынау учаскелерінде (станцияларында) немесе өтінім берушінің жер учаскесінде (келісу бойынша) жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5369,110 +5505,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Шаруашылыққа пайдалылығына мемлекеттік сынақ жүргізу барысында Мемлекеттік комиссияның жауапты орындаушысы екі вегетациялық кезең өткеннен кейін сұрыптың морфологиялық белгілері (ерекшелігі, біртектілігі және тұрақтылығы) бойынша сәйкестендіруді жүргізеді, оның нәтижелері бойынша сұрыптың ресми сипаттамасы жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Сұрып біртектілік, ерекшелік, тұрақтылық өлшемшарттарына сәйкес келмеген кезде Мемлекеттік комиссия өтінімді қабылдамау және сұрыптың шаруашылыққа пайдалылығына мемлекеттік сынауды тоқтату туралы шешім қабылдайды және Мемлекеттік комиссияның жауапты орындаушысы Мемлекеттік комиссия басшысының қолы (ЭЦҚ) қойылған, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсету туралы хабарламаны дайындайды және шешім қабылданған күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті алушыға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5491,90 +5627,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Егер көрсетілетін қызметті алушы өтінім тіркелген сәттен бастап қатарынан 2 (екі) жыл бойы Мемлекеттік комиссия жіберген тұқымды жеткізуге арналған нарядқа сәйкес шаруашылыққа пайдалылығына мемлекеттік сынау үшін тұқымдық және отырғызу материалын ұсынбаған жағдайда, сұрып ауыл шаруашылығы өсімдіктерінің шаруашылыққа пайдалылығына мемлекеттік сынаудан алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Көрсетілетін қызметті алушының деректері бойынша және мемлекеттік сынақтың деректері бойынша ауыл шаруашылығы өсімдіктерін шаруашылыққа пайдалылығына мемлекеттік сынау нәтижелерін Сараптамалық кеңес қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сараптамалық кеңес мемлекеттік сынау нәтижелерін қарау қорытындылары бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5651,344 +5787,858 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Мемлекеттік комиссия Сараптамалық кеңестің қорытындысы жасалған күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті беруші құрған Ауыл шаруашылығы өсімдіктерінің сұрыптарын сынау мәселелері жөніндегі республикалық комиссияның (бұдан әрі – комиссия) қарауына Сараптамалық кеңестің сынақ нәтижелері мен қорытындысын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Комиссия сынақтар нәтижелерін және Сараптамалық кеңестің қорытындысын қарау қорытындылары бойынша Мемлекеттік тізілімге өзгерістер мен толықтырулар енгізу жөнінде тиісті шешім қабылдау үшін қызмет берушіге сұрыпты сынаудан алу туралы немесе сұрыпты шаруашылыққа бағалы белгілер кешені бойынша пайдалануға ұсыну туралы ұсыныс жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Көрсетілетін қызметті беруші Мемлекеттік тізілім бекітілгеннен кейін Тұқым шаруашылығы туралы заңның 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 3 (үш) жұмыс күні ішінде бұйрықтың көшірмесін Мемлекеттік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Мемлекеттік комиссия бұйрықты алғаннан кейін 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсету туралы хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Мемлекеттік қызмет көрсету үшін мәліметтерді қамтитын цифрлық жүйе істен шыққан жағдайда, Мемлекеттік комиссия операторды дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z151" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда оператор 1 (бір) жұмыс күні ішінде еркін нысанда техникалық проблема туралы хаттама жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z152" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="102"/>
+        <w:t>
+      Мемлекеттік комиссия Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне өтінімді қабылдау сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-параграф 61-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z155" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z156" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z157" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-параграф 61-2-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z159" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 61-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z160" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 61-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-параграф 61-3-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мынадай жағдайларда мемлекеттік қызметті көрсету процесін тоқтата тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z162" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі. Мемлекеттік қызметті көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z163" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының оның заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-параграф 61-4-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Мемлекеттік қызмет көрсетуден бас тартуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z107" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының сұрыпты сынақтан өткізу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z108" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) ұсынылған материалдардың, сұрыпты сынақтан өткізу үшін қажетті деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z109" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, Мемлекеттік комиссияның және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z110" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Көрсетілетін қызметті берушінің, Мемлекеттік комиссияның мемлекеттік қызмет көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, Мемлекеттік комиссияға, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым келіп түскен жағдайда ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6045,264 +6695,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Көрсетілетін қызметті алушының шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші, Мемлекеттік комиссия – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Көрсетілетін қызметті берушінің, Мемлекеттік комиссияның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z113" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z114" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6560,68 +7210,68 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:bookmarkStart w:name="z117" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұқымдық және отырғызу материалын жеткізуге арналған наряд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8752,68 +9402,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, қолы, мөрі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 __ жылғы "__" _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сұрыптың патент қабілеттілігі өлшемшарттарына сәйкессіздігі туралы қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10298,68 +10948,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, қолы, мөрі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 __ жылғы "__" _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістіктің атауын тексеру нәтижелері бойынша қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінім № _____________ Өтінімнің берілген күні ______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11097,68 +11747,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, қолы, мөрі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 __ жылғы "__" _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сұрыптың патент қабілеттілігі туралы қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінім № _______________ Өтінімнің берілген күні: _____________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12040,68 +12690,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, қолы, мөрі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 __ жылғы "__" _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сұрыптың сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -12732,104 +13382,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сынақтан өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ауыл шаруашылығы өсімдіктерінің шаруашылыққа жарамдылығын мемлекеттік сынау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2024 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 408</w:t>
+        <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12880,87 +13530,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Көрсетілетін мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+Ауыл шаруашылығы өсімдіктерінің шаруашылыққа жарамдылығын мемлекеттік сынау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12993,105 +13643,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Ауыл шаруашылығы дақылдарын сорттық сынау жөніндегі мемлекеттік комиссиясының (бұдан әрі – Мемлекеттік комиссия) кеңсесі;</w:t>
-[...17 lines deleted...]
-2) "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал).</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13124,141 +13756,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік сынақтың деректері бойынша сұрыптың шаруашылыққа жарамдылығын мемлекеттік сынау танаптық тәжірибелер отырғызылған күннен бастап мынадай мерзімдерде жүргізіледі:</w:t>
-[...53 lines deleted...]
-жеміс, жидек дақылдары мен жүзім бойынша – кемінде екі шаруашылық түсім.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13291,87 +13869,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету түрі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z533" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) немесе қағаз түрінде.</w:t>
+1) Ауыл шаруашылығы дақылдарын сорттық сынау жөніндегі мемлекеттік комиссиясының (бұдан әрі – Мемлекеттік комиссия) кеңсесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13404,105 +14002,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z534" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету туралы хабарлама не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік сынақтың деректері бойынша сұрыптың шаруашылыққа жарамдылығын мемлекеттік сынау танаптық тәжірибелер отырғызылған күннен бастап мынадай мерзімдерде жүргізіледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық немесе қағаз түрінде.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәнді, дәнді-бұршақты, жарма, майлы, техникалық, иіру, бір жылдық азықтық, көкөніс, бақша дақылдары, гүлді-сәндік дақылдар және картоп бойынша – кемінде екі вегетациялық кезең;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көп жылдық шөптер бойынша – пайдаланудың кемінде екі циклі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеміс, жидек дақылдары мен жүзім бойынша – кемінде екі шаруашылық түсім.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13535,87 +14191,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызмет алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электрондық (ішінара цифрландырылған) немесе қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13648,195 +14304,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші мен ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z537" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік қызмет көрсету туралы хабарлама не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) веб-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінімді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
-[...89 lines deleted...]
-2) көрсетілетін қызметті беруші – www.gov.kz.</w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық немесе қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13869,397 +14437,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызмет алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
-[...309 lines deleted...]
-Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14292,163 +14550,247 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті беруші мен ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z538" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының сұрыпты сынақтан өткізу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы. </w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) веб-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінімді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Белгіленген жұмыс уақытының ұзақтығынан тыс өтінімді қабылдауды және мемлекеттік қызмет көрсету нәтижесін беруді көрсетілетін қызметті беруші жұмыс уақытының графигіне сәйкес белгілейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары мына интернет-ресурста орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Мемлекеттік комиссияның – www.gcomsort.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті беруші – www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14481,89 +14823,817 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z544" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік қызметті веб-портал арқылы электрондық нысанда алу мүмкіндігі бар және "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) осы Тізбеге қосымшаға сәйкес нысан бойынша селекциялық жетістікті шаруашылыққа пайдалылығына мемлекеттік сынауға арналған өтінім;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) селекциялық жетістіктің сауалнамасы (тиісті дақылға арналған нысан бойынша);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) тиісті тектері мен түрлері үшін селекциялық жетістіктің сипаттамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) гүлдердің, гүл шоғырларының, өсімдіктердің репродуктивтік бөліктерінің және шаруашылықта пайдалану фазасында қалыпты дамыған өсімдіктің сұрып атауы (егер аты айқындалмаса, онда селекциялық нөмірі көрсетіледі) көрсетілген масштабты сызғышы бар фотографиялары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) өтінім беруге құқықты растайтын құжат (құқықтық мирасқорлар және делдалдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) сынаққа берілетін сұрыпта генетикалық түрлендірілген объектілердің жоқ екендігі туралы құжат не генетикалық түрлендірілген объектілердің құрамына жүргізілген сараптама нәтижелері (шетелдік селекциядағы сұрыптар үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Веб-порталға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанындағы осы Тізбеге қосымшаға сәйкес нысан бойынша селекциялық жетістікті шаруашылыққа пайдалылығына мемлекеттік сынауға арналған өтінім;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) селекциялық жетістік сауалнамасының электрондық көшірмесі (тиісті дақылға арналған нысан бойынша);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) тиісті тектер мен түрлер үшін селекциялық жетістік сипаттамасының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электрондық форматта гүлдердің, гүл шоғырларының, өсімдіктердің репродуктивтік бөліктерінің және шаруашылықта пайдалану фазасында қалыпты дамыған өсімдіктің сұрып атауы (егер аты айқындалмаса, онда селекциялық нөмірі көрсетіледі) көрсетілген масштабты сызғышы бар фотографиялары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) өтінім беру құқығын растайтын құжаттың электрондық көшірмесі (құқықтық мирасқорлар мен делдалдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) сынаққа берілетін сұрыпта генетикалық түрлендірілген объектілердің жоқ екендігі туралы құжаттың электрондық көшірмесі не генетикалық түрлендірілген объектілердің құрамына жүргізілген сараптама нәтижелері (шетелдік селекциядағы сұрыптар үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкер ретінде қызметінің басталғаны туралы хабарламаны көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан цифрлық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z559" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының сұрыпты сынақтан өткізу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) көрсетілетін қызметті алушының және (немесе) ұсынылған материалдардың, сұрыпты сынақтан өткізу үшін қажетті деректер мен мәліметтердің Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 2 шілдедегі № 4-2/602 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11879 тіркелген) бекітілген Ауыл шаруашылығы өсiмдiктерiн сұрыптық сынақтан өткізу қағидаларында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің, оның ішінде цифрлық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z561" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік қызметті веб-портал арқылы цифрлық нысанда алу мүмкіндігі бар және "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары веб-порталда орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -14771,135 +15841,301 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...7 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z562" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Ауыл шаруашылығы дақылдарын сорттық сынау жөніндегі мемлекеттік комиссиясы (010000, Астана қаласы, Абай даңғылы, 13-үй, "Іскер" бизнес орталығы, 11-қабат, 1111-кабинет)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы министрлігінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы дақылдарын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сорттық сынау жөніндегі мемлекеттік комиссиясы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(010000, Астана қаласы, Абай даңғылы, 13-үй,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Іскер" бизнес орталығы, 11-қабат, 1111-кабинет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...7 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z568" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Өтінім нөмірі </w:t>
-[...7 lines deleted...]
-            </w:pPr>
+ Өтінім нөмірі </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1968500" cy="330200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
@@ -14922,60 +16158,99 @@
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркелген күні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1968500" cy="330200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
@@ -14990,468 +16265,654 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z574" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікті шаруашылыққа пайдалылығына мемлекеттік сынауға арналған өтінім</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z575" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш беруші(лер)____________________________________________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш беруші(лер)____________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(жеке тұлғаның аты, әкесінің аты (бар болса), тегі, заңды тұлғаның атауы және мекенжайы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке тұлғаның аты, әкесінің аты (бар болса), тегі, заңды тұлғаның атауы және мекенжайы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азаматтығы __________________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтығы __________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Почталық мекенжайы _________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Почталық мекенжайы _________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Телефоны _________________ Электрондық мекенжайы ___________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефоны _________________ Электрондық мекенжайы ___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Селекциялык жетістік оригинаторының(ларының) атауы(лары) және қатысу үлесі, %</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Селекциялык жетістік оригинаторының(ларының) атауы(лары) және қатысу үлесі, %</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, түрі (қазақша атауы) ______________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, түрі (қазақша атауы) ______________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, түрі (орысша атауы) ______________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, түрі (орысша атауы) ______________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, түрі (латынша атауы) _____________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, түрі (латынша атауы) _____________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсынылып отырған атауы _____________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұсынылып отырған атауы _____________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Селекциялық нөмірі _________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z591" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автор(лар) (егер автор(лар) өтініш беруші(лер) болып табылмаса</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автор(лар) (егер автор(лар) өтініш беруші(лер) болып табылмаса</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z593" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15909,110 +17370,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z611" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мендегі (біздегі) бар ақпарат бойынша басқа авторлары жоқ</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мендегі (біздегі) бар ақпарат бойынша басқа авторлары жоқ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z613" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы өтінімдер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алдыңғы өтінімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16305,73 +17790,116 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z626" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғауға беруге</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорғауға беруге</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16475,73 +18003,116 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z633" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шаруашылыққа пайдалылығына сынауға</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шаруашылыққа пайдалылығына сынауға</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16625,266 +18196,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z640" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен (біз) бірінші өтінімде берілген материал осы сұрыпты білдіретінін және осы өтінімге сәйкес келетінін мәлімдеймін(міз).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z641" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оригинатор ұсынып отырған сынау (пайдалану) салалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z642" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен (біз) селекциялық жетістіктің шаруашылыққа жарамдылығына мемлекеттік сынақ жүргізуді өтінемін(міз).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z643" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      Мен (біз) менде (бізде) бар мәліметтер бойынша өтінімді қарауға қажетті және осы өтінім мен қосымшаға енгізілген ақпарат түпкілікті және дұрыс екендігін мәлімдеймін (міз).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z644" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен (біз) үлгілердің тиісінше алынғандығын және сұрыптың репрезентативті іріктелгенін көрсететінін растаймын (мыз).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z645" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен (біз) Мемлекеттік комиссияның нарядтары бойынша шаруашылыққа жарамдылығына сынау жүргізу үшін тұқымның қажетті мөлшерін, сондай-ақ сақтауға сұрыптың эталондық үлгісін өтеусіз беруге міндеттенемін (міз).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z646" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің (берушілердің) қолы (қолдары)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z647" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________ ___________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z648" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z649" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z650" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z651" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17044,430 +18639,466 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________  (көрсетілетін қызметті алушының атауы және мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z652" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік көрсетілетін және әлеуметтік жауапкершілігі бар қызметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z653" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      туралы" Қазақстан Республикасы Заңының 5-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің қызметкері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z654" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z655" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      Ауыл шаруашылығы дақылдарын сорттық сынау жөніндегі мемлекеттік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z656" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      комиссияның Сараптамалық кеңесінің шешіміне сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z657" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      ___________________ дақылының ______________________ сұрыбы/буданы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z658" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      бойынша мемлекеттік қызмет көрсетуден бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z659" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (мемлекеттік қызметтің атауын көрсету)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      ___________________________________________________________________  (мемлекеттік қызметтің атауын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z660" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-    </w:p>
+        <w:t>
+      Бас тарту үшін негіздеме: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z661" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z662" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z663" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      Осы бас тарту әр тарапқа бір-бірден екі данада жасалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z664" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (аты, әкесінің аты (бар болса), тегі, қолы)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z665" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      Басшы _____________________________________________________________  (аты, әкесінің аты (бар болса), тегі, қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z666" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (аты, әкесінің аты (бар болса), тегі, қолы)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Орындаушы ________________________________________________________  (аты, әкесінің аты (бар болса), тегі, қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z667" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-            (көрсетілетін қызметті алушының аты, әкесінің аты (бар болса), тегі, қолы)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Қабылдады__________________________________________________________  (көрсетілетін қызметті алушының аты, әкесінің аты (бар болса), тегі, қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z668" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17611,68 +19242,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікті шаруашылыққа пайдалылығына мемлекеттік сынауға өтінімді қабылдау туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дақыл ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18596,68 +20227,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сұрыпты шаруашылыққа пайдалылығына мемлекеттік сынау нәтижелері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19035,68 +20666,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікті ауыл шаруашылығы өсімдіктерін шаруашылыққа пайдалылығына одан әрі мемлекеттік сынаудан алу негіздемесі бар қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -25083,68 +26714,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:bookmarkStart w:name="z140" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Селекциялық жетістікті шаруашылық-бағалы белгілер кешені бойынша Қазақстан Республикасында пайдалануға ұсынылатын селекциялық жетістіктердің мемлекеттік тізіліміне енгізу негіздемесі бар қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -31091,68 +32722,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, қолы, мөрі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 __ жылғы "__" _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="123"/>
+    <w:bookmarkStart w:name="z150" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зертханалық сынақ нәтижелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 12-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31710,55 +33341,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32084,31 +33715,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>