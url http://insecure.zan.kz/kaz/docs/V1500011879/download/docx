--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e4f06a" w14:textId="8e4f06a">
+    <w:p w14:paraId="cc25b0d" w14:textId="cc25b0d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1339,653 +1339,1061 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес Қазақстан Республикасының Үкіметі айқындайтын, бекітіліп берілген "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен құрылған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық таңбалар жиынтығы.</w:t>
+      10) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен құрылған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық таңбалар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z145" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) жер учаскесі – Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жер кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен жер қатынастары субъектілеріне бекітіліп берілетін, тұйық шекара ішінде бөлінген жер бөлігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Сұрыптық сынақтан өткізуге арналған тұқымдық және отырғызу материалының үлгісі өткен жылғы не ағымдағы жылғы өнімнен іріктеледі және Қазақстан Республикасы Ауыл шаруашылығы министрінің 2004 жылғы 23 тамыздағы № 453 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3080 болып тіркелген) бекітілген тұқымға арналған құжаттаманың нысандары бойынша ауыл шаруашылығы өсімдіктерінің тұқымдарына арналған аттестат немесе куәлік қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 408</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) бұйрығымен; орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтiнi өзгермейді - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сұрыптық сынақтан өткізу үшін Қазақстан Республикасына әкелінетін тұқымдық және отырғызу материалының үлгісіне Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 29 маусымдағы № 15-08/590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12032 болып тіркелген) бекітілген Қазақстан Республикасының аумағын карантиндік объктілерден және бөтен текті түрлерден қорғау жөніндегі қағидаларға 6-қосымшаға сәйкес нысан бойынша фитосанитариялық сертификат және сұрыптық және егістік сапаларын растайтын құжаттар бірге жүреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 408</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) бұйрығымен; орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтiнi өзгермейді - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сұрыптық сынаққа Мемлекеттік комиссия мен өтінім беруші арасында жасалған шартта көзделген жағдайларды қоспағанда, бөтен қоспалардан, басқа өсімдіктердің тұқымдарынан таза, сондай-ақ қабықтанбаған және дәріленбеген тұқымдық және отырғызу материалының үлгілері келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сұрыптық сынаққа ұсынылған тұқымдық және отырғызу материалының үлгілері ішкі және сыртқы заттаңбамен келіп түседі, ол мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сұрыптың атауы (егер аты әлі айқындалмаса, онда селекциялық нөмірі көрсетіледі). Шетелдік сұрыптың атауы өтініш берушінің тілінде және мемлекеттік немесе орыс тіліндегі транскрипцияда жазылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тегінің, түрінің атауы (латын және мемлекеттік немесе орыс тілдерінде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтінім беруші тұқымдық сұрыптық тектік қорды қалыптастыру және тұрақты сақтау үшін Мемлекеттік комиссияға құрамында гербарий, тұқымдар, түйнектер, баданалар, қалемшелер, гүлшоғырлары (масақтар, шашақгүлдер, собықтар және өсімдіктердің басқа да бөліктері) бар үлгіні (сұрып эталонын) жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Мемлекеттік комиссия Қазақстан Республикасының басқа ұйымдары өткізген, сондай-ақ тиісті шарттар жасалған басқа мемлекеттердің сынақтарының нәтижелерін және өтінім беруші берген деректерді пайдаланады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+      8. Мемлекеттік комиссия Қазақстан Республикасының басқа ұйымдары өткізген, сондай-ақ тиісті шарттар жасалған басқа мемлекеттердің сынақтарының нәтижелерін және өтінім беруші берген басқа мемлекеттердің уәкілетті органдарынан алынған деректерді пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Патент қабілеттілігі мен шаруашылыққа пайдалылығы мемлекеттік сынақтың немесе өтінім берушінің деректері бойынша бағаланатын өсімдіктердің тектері мен түрлерінің тізбелері Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 4-2/490 </w:t>
+      9. Патент қабілеттілігі мен шаруашылыққа пайдалылығы мемлекеттік сынақтың немесе өтінім берушінің деректері бойынша бағаланатын өсімдіктердің тектері мен түрлерінің тізбелері Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 30 наурыздағы № 106 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11479 тіркелген) бекітілген.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+        <w:t xml:space="preserve"> бекітілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік комиссия сұрыптардың шаруашылыққа пайдалылығына сынақ өткізумен бір мезгілде ерекшелік, біртектілік, тұрақтылыққа сынақ өткізеді және морфологиялық белгілері бойынша ресми сипаттама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік комиссия ауыл шаруашылығы дақылдары сұрыптарының патент қабілеттілігіне (ерекшелік, біртектілік және тұрақтылық) сынақ өткізгені үшін, қоса берілген құжаттармен патент қабілеттілігіне берілген өтініштің көшірмесін, ауыл шаруашылығы өсімдігі сұрыбының атауын сараптау үшін Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 31 қаңтардағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19995 болып тіркелген) бекітілген сұрып сынау саласындағы мемлекеттік мекемелер өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) белгіленген бағалары бойынша өзге де жұмыстар мен қызметтер көрсеткені үшін төлем алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтiнi өзгермейді - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Егер селекциялық жетістік бұрын ерекшелікке, біртектілікке, тұрақтылыққа және шаруашылыққа пайдалылыққа сынақтан өтсе және оның сипаттамасы селекциялық жетістіктің Мемлекеттік комиссия берген морфологиялық белгілерінің ресми сипаттамасымен бірдей болған жағдайда, онда селекциялық жетістікке патент беруге арналған өтінім бойынша танаптық сынақтар жүргізілмейді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      12. Селекциялық жетістік бұрын ерекшелікке, біртектілікке, тұрақтылыққа және шаруашылыққа пайдалылығына сынақтан өткен және оның сипаттамасы селекциялық жетістіктің Мемлекеттік комиссия берген морфологиялық белгілерінің ресми сипаттамасымен бірдей болған жағдайда, селекциялық жетістікке патент беруге арналған өтінім бойынша танаптық сынақтар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қоса берілген құжаттармен патент қабілеттілігіне берілген өтініштің көшірмесін, сұрыптың атауын сараптау үшін және ерекшелікке, біртектілікке, тұрақтылыққа бұрын жасалған сынақтар үшін төлем алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Селекциялық жетістіктің атауы туралы қорытынды және патентке қабілеттілігі туралы қорытынды өтінім беруші көрсетілетін қызметтерге ақы төлегеннен кейін сараптама ұйымына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сұрыптарды патент қабілеттілігіне сараптамадан және сынақтан өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Сорттардың патент қабілеттілігіне сараптама және сынақ жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сұрыпты патент қабілеттілігіне сараптау және сынау мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) патент алуға арналған өтінімнің көшірмесіне сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сұрып жаңалығына сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сұрыптың атауына сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауыл шаруашылығы өсімдіктері сұрыптарын морфологиялық және биохимиялық белгілері бойынша ерекшелігі мен біртектілігі және селекциялық жетістікке патент беруге арналған өтінімде ұсынылған сипаттамаға сәйкестігі мәніне зертханалық жағдайларда сынау (бұдан әрі – зертханалық сынақ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Селекциялық жетістіктерді қорғау туралы заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2040,131 +2448,203 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ерекшелік, біркелкілік және тұрақтылық өлшемшарттарына сәйкестігін көзбен шолу арқылы бағалау арқылы Тұқым шаруашылығы туралы заңның 23-3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік комиссия бекіткен дақылдар кесіндісінде ерекшелік, біркелкілік және тұрақтылыққа сынақ жүргізу әдістемелерінде айқындалған белгілер бойынша далалық жағдайларда жаңа сұрыптарды үлгі-сұрыптармен салыстыра отырып зерделеу (бұдан әрі – ерекшелікке, біртектілікке және тұрақтылыққа танаптық сынау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Селекциялық жетістікке патент беруге арналған өтінімнің көшірмесі және селекциялық жетістік сауалнамасы (бұдан әрі – патент беруге арналған өтінім) Мемлекеттік комиссияға сараптама ұйымынан келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өтінім берушінің деректері бойынша сұрыпты патент қабілеттілігіне сараптау және сынау кезінде ерекшелігіне, біртектілігіне және тұрақтылығына танаптық сынақ жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Өтінім берушінің деректері бойынша сұрыпты патент қабілеттілігіне сараптау және сынау бір жылға дейінгі мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      17. Мемлекеттік сұрыптық сынау деректері бойынша сұрыпты патенттік қабілеттілікке сараптау және сынау мынадай мерзімдерде жүргізіледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      17. Мемлекеттік сұрыптық сынау деректері бойынша сұрыпты патенттік қабілеттілікке сараптау және сынау кемінде екі өскіннің пайда болуынан бастап пісіп-жетілуіне дейінгі кезеңде (бұдан әрі – вегетациялық кезең) жүргізіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+      дәнді, дәнді-бұршақты, жарма, майлы, техникалық, иіру, бір жылдық азықтық, көкөніс, бақша, гүлді-сәндік дақылдар және картоп бойынша – кемінде екі вегетациялық кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпжылдық шөптер бойынша – пайдаланудың кемінде бір циклі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеміс, жидек дақылдары, жүзім бойынша – кемінде бір шаруашылық түсім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орман дақылдары бойынша - техникалық пісіп-жетілу пайда болғанға дейін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік сұрыптық сынау деректері бойынша сұрыпты патент қабілеттілікке сараптау және сынау үшін Мемлекеттік комиссия өтінім берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2177,287 +2657,367 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұқымдық және отырғызу материалын жеткізуге арналған наряд (бұдан әрі – тұқым жеткізуге арналған наряд) жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім беруші Мемлекеттік комиссияға тұқым жеткізуге арналған нарядқа сәйкес тұқымдық және отырғызу материалының қажетті санын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Патент беруге арналған өтінім көшірмесін сараптау, сұрып жаңалығын сараптау, сұрыптың атауын сараптау екі ай мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Патент беруге арналған өтінім көшірмесін сараптауды Мемлекеттік комиссия ұсынылған ақпараттың толықтығын тексеру арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Егер өтінім жасалған күнге дейін белгілі бір селекциялық жетістіктің тұқымы немесе басқа да отырғызылатын материалы мына аумақта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасында – өтінім берілген күнге дейін бір жыл бұрын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) Қазақстан Республикасында – өтінім берілген күнге дейін бір жыл бұрын;</w:t>
+      2) кез келген басқа мемлекетте - өтінім берілген күнге дейін бір жылдық дақылдар бойынша төрт жыл бұрын және көп жылдық дақылдар бойынша алты жыл бұрын сатылмаса және автор немесе оның құқықтық мирасқоры селекциялық жетістіктің тұқымын немесе басқа да отырғызылатын материалын пайдалану үшін басқа адамдарға бермесе, онда сұрып жаңа деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кез келген басқа мемлекетте - өтінім берілген күнге дейін бір жылдық дақылдар бойынша төрт жыл бұрын және көп жылдық дақылдар бойынша алты жыл бұрын сатылмаса және автор немесе оның құқықтық мирасқоры селекциялық жетістіктің тұқымын немесе басқа да отырғызылатын материалын пайдалану үшін басқа адамдарға бермесе, сұрып жаңа деп есептеледі.</w:t>
+      Өтінім берілген сұрыптың жаңалығын сараптау Қазақстан Республикасының заңнамасына сәйкес қолжетімділігі шектелмеген ресми тізілімдер, уәкілетті органдардың дерекқорлары, жарияланымдар және өзге де жалпыға қолжетімді дереккөздерді қоса алғанда, ашық ақпарат көздерінен алынған мәліметтерді талдау негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер, өтінім берілген сұрыптың жаңалығын сараптау нәтижесінде сұрыптың жаңалық өлшемшартына сәйкес еместігі анықталса, Мемлекеттік комиссия сәйкессіздік анықталған күннен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға </w:t>
+      Егер өтінім берілген сұрыптың жаңалығын сараптау нәтижесінде сұрыптың жаңалық өлшемшартына сәйкес еместігі анықталса, онда Мемлекеттік комиссия сәйкессіздік анықталған күннен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өсімдік шаруашылығындағы селекциялық жетістікке патент беруден бас тарту туралы қорытынды (бұдан әрі – патент беруден бас тарту туралы қорытынды) жасайды және оны сараптама ұйымына жолдайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сұрыптың патентке қабілеттілік өлшемшарттарына сай келмеуі туралы қорытынды (бұдан әрі – сұрыптың сай келмеуі туралы қорытынды) жасайды және оны сараптама ұйымына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Селекциялық жетістіктің атауы Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік комиссия сұрып атауының Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2472,289 +3032,363 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарға сәйкестігіне сараптама жүргізу нәтижелері бойынша патент беруге арналған өтінімнің көшірмесі келіп түскен күннен бастап екі айлық мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша селекциялық жетістіктің атауын тексеру нәтижелері жөніндегі қорытындыны сараптама ұйымына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер, сұрыптың атауы Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарға жауап бермесе, онда сараптама ұйымының сұранымы бойынша өтінім беруші екі айлық мерзімде сұрыптың жаңа атауын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік комиссия зертханалық сынақты ерекшелікке, біртектілікке және тұрақтылыққа танаптық сынақтармен бір мезгілде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зертханалық сынақ барысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+        <w:t xml:space="preserve">
+      1) Мемлекеттік тізілімге енгізілген сұрыптарға және Мемлекеттік тізілімге енгізілмеген сұрыптарға бөле отырып, патент қабілеттілігіне және шаруашылыққа пайдалылығына сараптама және сынақ өткізілген сұрыптардың деректер жинағын (бұдан әрі – деректер банкі) пайдалана отырып, басқа сұрыптардан ерекше белгілердің бар-жоғы анықталады; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұсынылған материалдарды көзбен талдау негізінде белгілердің біртектілігіне баға беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электрофорез әдісімен биохимиялық зерттеулер жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Зертханалық сынақтың теріс нәтижелері (өтінім беруші ұсынған селекциялық жетістік сауалнамасында көрсетілген белгілерге сәйкессіздігі және морфология мен электрофоретикалық спектрдің белоктық формуласы бойынша анық көрінетін ерекше белгілердің болмауы) анықталған кезде Мемлекеттік комиссия 5 (бес) жұмыс күні ішінде сараптама ұйымына патент беруден бас тарту туралы қорытындыны жолдайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+      4) Республикалық зертхана зертханалық сынақтың нәтижелерін Мемлекеттік комиссияға осы Қағидаларға 12-қосымшаға сәйкес нысан бойынша жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Өтінім беруші ұсынған селекциялық жетістік сауалнамасында көрсетілген белгілерге сәйкессіздігі және морфология мен электрофоретикалық спектрдің белоктық формуласы бойынша анық көрінетін ерекше белгілердің болмауы анықталған кезде Мемлекеттік комиссия зертханалық сынақтың нәтижелерін растау үшін біртектілікке, ерекшелікке және тұрақтылыққа далалық сынақ жүргізеді. Зертханалық сынақтың нәтижелері расталған кезде, Мемлекеттік комиссия 5 (бес) жұмыс күні ішінде сараптама ұйымына сұрыптың сәйкессіздігі туралы қорытындыны жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Зертханалық сынақтың оң нәтижелері алынған кезде Мемлекеттік комиссия 5 (бес) жұмыс күні ішінде ерекшелікке, біртектілікке және тұрақтылыққа танаптық сынақтарды жалғастыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2773,668 +3407,712 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Сұрып патент беруге арналған өтінім беру сәтінде бар екені баршаға мәлім болып табылатын кез келген басқа сұрыптан ерекше болса, сұрып ерекшелік талаптарына жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Егер көбею ерекшеліктерін ескере отырып селекцияланатын белгілері бойынша біртекті болып қалса, сұрып біртекті деп саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Негізгі белгілері әрбір көбеюден кейін, ал көбеюдің ерекше циклі кезінде – әрбір көбею циклі соңында өзгеріссіз қалса, сұрып тұрақтылық өлшемшартына жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Мемлекеттік комиссия деректер банкін пайдалана отырып сұрыпты ерекшелікке, біртектілікке және тұрақтылыққа сынау нәтижелерін 10 (он) жұмыс күні ішінде өңдейді.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      29. Мемлекеттік комиссия деректер банкін пайдалана отырып 10 (он) жұмыс күні ішінде сұрыпты ерекшелікке, біртектілікке және тұрақтылыққа сынау нәтижелерін өңдейді. Нәтижелерін селекциялық жетістіктерді мемлекеттік сынақтан өткізу және қорғау мәселелері бойынша ұсыныстарды дайындау мақсатында Мемлекеттік комиссия құрған Мемлекеттік тізілімге өзгерістер енгізуді қарау жөніндегі сараптамалық кеңес (бұдан әрі – Сараптамалық кеңес) қарайды және патентке қабілеттілік туралы қорытындыны жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сұрыпты ерекшелікке, біртектілікке және тұрақтылыққа сынау нәтижелерін мемлекеттік комиссия деректер банкін пайдалана отырып, өңдейді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Егер өтінім беруші Мемлекеттік комиссия жолдаған тұқымды жеткізуге арналған нарядқа сәйкес тұқымдық материалды 2 (екі) жыл қатарынан ұсынбаған жағдайда, сұрып патент қабілеттілігіне сараптаудан және сынаудан алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Егер, Мемлекеттік комиссия жүргізген патент қабілеттілігін сараптау және сынау нәтижесінде өтінім берілген сұрыптың патент қабілеттілігі шарттарына сәйкестігі анықталса, Мемлекеттік комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сұрып сипаттамасын, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымша</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сұрыптың патент қабілеттілігі туралы қорытындыны жасайды және 5 (бес) жұмыс күні ішінде сканерленген көшірмені сараптама ұйымына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Мемлекеттік комиссия өтінім берілген сұрыптың жаңалық, ерекшелік, біртектілік және тұрақтылық өлшемшарттарының біреуіне сәйкессіздігін анықтаған кезде, Мемлекеттік комиссия патент беруден бас тарту туралы қорытынды жасайды және 5 (бес) жұмыс күні ішінде оны екі данада сараптама ұйымына жолдайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+      32. Мемлекеттік комиссия өтінім берілген сұрыптың жаңалық, ерекшелік, біртектілік және тұрақтылық өлшемшарттарының біреуіне сәйкессіздігін анықтаған кезде, Мемлекеттік комиссия сұрыптың сәйкессіздігі туралы қорытынды жасайды және 5 (бес) жұмыс күні ішінде сканерленген көшірмені сараптама ұйымына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Патент иеленуші сұрыпты патенттің қолданылу мерзімі ішінде сараптама ұйымы жүргізетін Қазақстан Республикасында өсімдіктердің қорғалатын сұрыптарының мемлекеттік тізілімінде оларды тіркеген күні жасалған сұрыптың ресми сипаттамасында көрсетілген белгілері сақталатындай қалыпта ұстайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Патент иеленуші Мемлекеттік комиссияның сұрауы бойынша бақылау сынақтарын жүргізу және сұрыптың сақталуын тексеру үшін тұқымдық материалдың үлгілерін сұраным жіберілген күннен бастап 12 (он екі) ай ішінде жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. "Ауыл шаруашылығы өсімдіктерінің шаруашылыққа жарамдылығын мемлекеттік сынау" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік көрсетілетін қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Сұрыпты шаруашылыққа пайдалылығына мемлекеттік сынау мыналардан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) селекциялық жетістікті шаруашылыққа пайдалылығына сынауға арналған өтінімді (бұдан әрі – өтінім) қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтінімді және сұрып атауын сараптау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шаруашылыққа пайдалылығына танаптық сынақтар жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) морфологиялық белгілері бойынша сұрыпты сәйкестендіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) деректер банкінде сұрыптық тиесілілігін анықтайтын дәл және жаңғыртылатын белгілері бойынша сұрыптың сипаттамасын тіркеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мәлімделген сұрыпта патент беруге оң қорытынды болса, сұрып атауына сараптама жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Мемлекеттік көрсетілетін қызметті алу үшін өтінім беруші не сенімхат бойынша оның өкілі (бұдан әрі – көрсетілетін қызметті алушы) қағаз түрінде Мемлекеттік комиссияның кеңсесі арқылы не www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар мен материалдарды қамтитын өтінімді береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Ауыл шаруашылығы өсімдіктерінің шаруашылыққа жарамдылығын мемлекеттік сынау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3453,70 +4131,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Мемлекеттік комиссияның кеңсе маманы өтінім мен Тізбеде көрсетілген құжаттар мен материалдар келіп түскен күні оларды тіркеуді жүзеге асырады және келіп түскен сәттен бастап 30 (отыз) минут ішінде жауапты орындаушыны айқындау үшін Мемлекеттік комиссияның басшысына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік комиссияның кеңсесінде өтінімнің көшірмесінде күні, уақыты (сағаты, минуты) көрсетіле отырып, оның тіркелгені туралы белгі қағаз жеткізгіштегі өтінімнің қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3607,110 +4285,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Шетелдік көрсетілетін қызметті алушылардан өтінім Мемлекеттік комиссияға сенімхат бойынша олардың өкілі және (немесе) өкілдіктері арқылы беріледі. Көрсетілген өкілдер мен өкілдіктер өтінім бойынша, оның ішінде тұқымды жеткізу наряды бойынша шаруашылық пайдалылығына мемлекеттік сынау үшін тұқымдық және отырғызу материалдарын кедендік ресімдеу және тарату жөніндегі істерді жүргізуге байланысты іс-әрекеттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Селекциялық жетістікті кезекті ауыл шаруашылығы жылының мемлекеттік сынақ жоспарларына енгізу үшін өтінімді көрсетілетін қызметті алушы Мемлекеттік комиссияға 25 желтоқсаннан кешіктірмей, күздік егіс дақылдары бойынша 31 қаңтардан кешіктірмей береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Тізбеде көрсетілген құжаттар мен материалдар Мемлекеттік комиссияға сұрыптың атауын көрсете отырып (егер атауы айқындалмаса, онда селекциялық нөмірі көрсетіледі) және көрсетілетін қызметті алушының қолы қойылып, жіберіледі. Сұрыптың атауы көрсетілмеген құжаттар (егер атауы айқындалмаса – селекциялық нөмірі) қаралмай, өтінім келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде кері қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3729,130 +4407,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Өтінімге келіп түскен және өтінімнің бастапқы құжаттарында келтірілмеген және мәлімделген сұрыптың мәнін өзгертетін белгілері бар қосымша құжаттар өтінімді қарау кезінде назарға алынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Мемлекеттік комиссиямен хат алмасуды көрсетілетін қызметті алушы әрбір өтінім бойынша жеке-жеке жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Көрсетілетін қызметті алушының деректері бойынша сұрыпты шаруашылыққа пайдалығына мемлекеттік сынау бір жылға дейінгі мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Мемлекеттік сұрыптық сынақ деректері бойынша сұрыпты шаруашылыққа пайдалығына мемлекеттік сынау танаптық тәжірибелер отырғызылған күннен бастап мынадай мерзімдерде жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дәнді, дәнді-бұршақты, жарма, майлы, техникалық, иіру, бір жылдық азықтық, көкөніс, бақша, гүлді-сәндік дақылдар және картоп бойынша – кемінде екі вегетациялық кезең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3881,149 +4559,149 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеміс, жидек дақылдары және жүзім бойынша – кемінде екі шаруашылық түсім.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрыпты шаруашылыққа пайдалылығына мемлекеттік сынау кезеңінде қолайсыз ауа райы жағдайларында, еңсерілмес күштің мән-жайлары туындаған жағдайларда мемлекеттік сынау мерзімі сұрыпты қосымша зерделеу үшін бір вегетациялық кезеңге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Мемлекеттік комиссияның жауапты орындаушысы өтінім келіп түскен күннен бастап 10 (он) жұмыс күні ішінде өтінімге және сұрыптың атауына сараптама жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінімнің және сұрып атауының сараптамасына өтінімнің дұрыс толтырылуын қарау және селекциялық жетістіктің сауалнамасын сараптау, сондай-ақ ұсынылған атаудың Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарға сәйкестігін тексеру кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Мемлекеттік комиссияның жауапты орындаушы Мемлекеттік комиссияның деректер банкі арқылы сұрыптың морфологиялық белгілері бойынша ерекшелігіне, сондай-ақ Мемлекеттік комиссияның сұрыптары атауларының базасы арқылы сұрып атауының Селекциялық жетістіктерді қорғау туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкестігіне сараптама жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4038,109 +4716,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша Мемлекеттік комиссияның жауапты орындаушысы өтінім келіп түскен күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінімге және сұрыптың атауына сараптама жүргізудің оң нәтижесінен кейін Мемлекеттік комиссияның жауапты орындаушысы көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша селекциялық жетістікті шаруашылыққа пайдалылығына мемлекеттік сынауға өтінімнің қабылданғаны туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="88"/>
+    <w:bookmarkStart w:name="z143" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-1. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде Мемлекеттік комиссия көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша өз ұстанымын білдіру мүмкіндігі үшін тыңдалым өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдалым туралы хабарлама осы Қағидалардың 49-тармағының бірінші бөлігінде көрсетілген мерзім аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдалым хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4233,50 +4911,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z146" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-2. Өтінім беруші бұрын берілген селекциялық жетістікті шаруашылыққа пайдалылығы бойынша мемлекеттік сынақтан өткізуге арналған өтінімді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаздық дақылдар бойынша – 1 наурызға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күздік дақылдар бойынша – 1 шілдеге дейін қайтарып ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 49-2-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-3. Өтінім беруші ауысқан кезде сорт оригинаторы Мемлекеттік комиссияны жазбаша түрде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 49-3-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Шаруашылыққа пайдалылығына танаптық сынақтар жүргізу үшін Мемлекеттік комиссия көрсетілетін қызметті алушыға тұқым жеткізуге наряд жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4309,170 +5187,394 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Егер көрсетілетін қызметті алушы топырақтық-климаттық параметрлер бойынша әкімшілік-аумақтық бірліктің пайдалануы үшін ұсынылатын жағдайларға ұқсас жағдайларда жүргізілген басқа мемлекеттердің уәкілетті органдарының сұрыпты сынақтан өткізуінің оң нәтижелерін растайтын құжаттаманы берсе, көрсетілетін қызметті алушының деректері бойынша сұрыпты шаруашылыққа пайдалылығына мемлекеттік сынау кезінде танаптық сынақтар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы ұсынған сұрыпты сынау нәтижелері сыналатын сұрыптарды шаруашылыққа пайдалы белгілері бойынша (бұдан әрі – шаруашылыққа пайдалы белгілері бойынша стандарт) салыстыру жүргізілетін, пайдалануға ұсынылатын сұрыптардың ішінен ең жақсы сұрыбынан өнімділіктің асып кеткенін, шаруашылыққа пайдалы белгілері бойынша стандарттар деңгейінде негізгі ауруларға төзімділігін немесе сұрыпты пайдалану мақсатын айқындайтын шаруашылыққа бағалы ерекше белгілердің болуын куәландырады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының деректері болмаған кезде, танаптық сынақтар осы Бұйрықтың 46-тармағында көрсетілген мерзімдерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Танаптық сынақтар дақылдың дамуын қамтамасыз ететін жағдайларда бір жерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkStart w:name="z148" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52-1. Мемлекеттік сынақтар мемлекеттік сорт сынау учаскелерінде (станцияларында) немесе өтінім берушінің жер учаскесінде (келісу бойынша) жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 52-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Шаруашылыққа пайдалылығына мемлекеттік сынақ жүргізу барысында Мемлекеттік комиссияның жауапты орындаушысы екі вегетациялық кезең өткеннен кейін сұрыптың морфологиялық белгілері (ерекшелігі, біртектілігі және тұрақтылығы) бойынша сәйкестендіруді жүргізеді, оның нәтижелері бойынша сұрыптың ресми сипаттамасы жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      54. Сұрып мәлімделген сипаттамаға сәйкестігі бойынша сәйкес келмеген кезде Мемлекеттік комиссия сұрыптық тиесілілігін айқындаудың қиындығына немесе мүмкін болмауына байланысты өтінімді қабылдамау және сұрыптың шаруашылыққа пайдалылығына мемлекеттік сынауды тоқтату туралы шешім қабылдайды және Мемлекеттік комиссияның жауапты орындаушысы Мемлекеттік комиссия басшысының қолы (ЭЦҚ) қойылған осы Қағидаларға </w:t>
+      54. Сұрып біртектілік, ерекшелік, тұрақтылық өлшемшарттарына сәйкес келмеген кезде Мемлекеттік комиссия өтінімді қабылдамау және сұрыптың шаруашылыққа пайдалылығына мемлекеттік сынауды тоқтату туралы шешім қабылдайды және Мемлекеттік комиссияның жауапты орындаушысы Мемлекеттік комиссия басшысының қолы (ЭЦҚ) қойылған, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсету туралы хабарламаны дайындайды және шешім қабылданған күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті алушыға жолдайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсету туралы хабарламаны дайындайды және шешім қабылданған күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті алушыға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Егер көрсетілетін қызметті алушы өтінім тіркелген сәттен бастап қатарынан 2 (екі) жыл бойы Мемлекеттік комиссия жіберген тұқымды жеткізуге арналған нарядқа сәйкес шаруашылыққа пайдалылығына мемлекеттік сынау үшін тұқымдық және отырғызу материалын ұсынбаған жағдайда, сұрып ауыл шаруашылығы өсімдіктерінің шаруашылыққа пайдалылығына мемлекеттік сынаудан алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. Көрсетілетін қызметті алушының деректері бойынша және мемлекеттік сынақтың деректері бойынша ауыл шаруашылығы өсімдіктерін шаруашылыққа пайдалылығына мемлекеттік сынау нәтижелерін селекциялық жетістіктерді мемлекеттік сынау және қорғау мәселелері бойынша ұсыныстар дайындау мақсатында Мемлекеттік комиссия құрған Мемлекеттік тізілімге өзгерістер енгізуді қарастыру жөніндегі сараптамалық кеңес (бұдан әрі – Сараптамалық кеңес) қарайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
+      56. Көрсетілетін қызметті алушының деректері бойынша және мемлекеттік сынақтың деректері бойынша ауыл шаруашылығы өсімдіктерін шаруашылыққа пайдалылығына мемлекеттік сынау нәтижелерін Сараптамалық кеңес қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сараптамалық кеңес мемлекеттік сынау нәтижелерін қарау қорытындылары бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4487,190 +5589,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша селекциялық жетістікті ауыл шаруашылығы өсімдіктерін шаруашылыққа пайдалылығына одан әрі мемлекеттік сынақтан алу негіздемесі бар қорытынды немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша селекциялық жетістікті шаруашылық-бағалы белгілер кешені бойынша Қазақстан Республикасында пайдалануға ұсынылатын селекциялық жетістіктердің мемлекеттік тізіліміне енгізу негіздемесі бар қорытынды (бұдан әрі – Сараптамалық кеңестің қорытындысы) жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Мемлекеттік комиссия Сараптамалық кеңестің қорытындысы жасалған күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті беруші құрған Ауыл шаруашылығы өсімдіктерінің сұрыптарын сынау мәселелері жөніндегі республикалық комиссияның (бұдан әрі – комиссия) қарауына Сараптамалық кеңестің сынақ нәтижелері мен қорытындысын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Комиссия сынақтар нәтижелерін және Сараптамалық кеңестің қорытындысын қарау қорытындылары бойынша Мемлекеттік тізілімге өзгерістер мен толықтырулар енгізу жөнінде тиісті шешім қабылдау үшін қызмет берушіге сұрыпты сынаудан алу туралы немесе сұрыпты шаруашылыққа бағалы белгілер кешені бойынша пайдалануға ұсыну туралы ұсыныс жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Көрсетілетін қызметті беруші Мемлекеттік тізілім бекітілгеннен кейін Тұқым шаруашылығы туралы заңның 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 3 (үш) жұмыс күні ішінде бұйрықтың көшірмесін Мемлекеттік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Мемлекеттік комиссия бұйрықты алғаннан кейін 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсету туралы хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, Мемлекеттік комиссия операторды дереу хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда оператор 1 (бір) жұмыс күні ішінде еркін нысанда техникалық проблема туралы хаттама жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4683,148 +5847,148 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік комиссия Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне өтінімді қабылдау сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Мемлекеттік қызмет көрсетуден бас тартуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының сұрыпты сынақтан өткізу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) ұсынылған материалдардың, сұрыпты сынақтан өткізу үшін қажетті деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, Мемлекеттік комиссияның және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Көрсетілетін қызметті берушінің, Мемлекеттік комиссияның мемлекеттік қызмет көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, Мемлекеттік комиссияға, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым келіп түскен жағдайда ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4881,264 +6045,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Көрсетілетін қызметті алушының шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші, Мемлекеттік комиссия – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Көрсетілетін қызметті берушінің, Мемлекеттік комиссияның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5234,77 +6398,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
+              <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өсімдіктерін сұрыптық сынақтан </w:t>
+              <w:t>өсімдіктерін сұрыптық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу қағидаларына</w:t>
+              <w:t>сынақтан өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5357,804 +6521,1975 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _______________________________________________________________  (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, _______________________________________________________________  заңды тұлғаның атауы)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+        <w:t xml:space="preserve"> ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жеке тұлғаның аты, әкесінің аты (бар болса), тегі,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұқымдық және отырғызу материалын жеткізуге арналған наряд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Ауыл шаруашылығы министрлігінің "Ауыл шаруашылығы дақылдарын сұрыптық сынау жөніндегі мемлекеттік комиссиясы" республикалық мемлекеттік мекемесі мынадай тұқымдық және (немесе) отырғызу материалын (керегінің асты сызылсын) сұрыптық сынаққа жіберуді сұрайды:</w:t>
+      Қазақстан Республикасы Ауыл шаруашылығы министрлігінің "Ауыл шаруашылығы дақылдарын сорттық сынау жөніндегі мемлекеттік комиссия" республикалық мемлекеттік мекемесі тұқымдық сорттық гендік қорды қалыптастыру және тұрақты сақтау үшін мына тұқымдық және (немесе) отырғызу материалын (қажеттісінің астын сызу) жіберуді сұрайды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дақыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дақыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сұрып</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сұрып/будан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыс</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Облыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік сұрып сынау учаскесінің (станцияның) атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сұрып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сынау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(станцияның)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік сұрып сынау учаскесінің (станцияның) мекенжайы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мөлшері, килограмм</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+тұқым, кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-6</w:t>
+масақ/сыпыртқы, дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біртектілігіне, ерекшелігіне және тұрақтылығына сынақтар жүргізу үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаруашылыққа пайдалылығына сынақтар жүргізу үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зертханалық сынақтар жүргізу үшін (сәйкестендіру)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Жеткізу мерзімі 20___жылғы "___" ____________ дейін </w:t>
+        <w:t>
+      Жеткізу мерзімі 20___жылғы "___" ____________ дейін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Басшы ___________ __________________________________________ </w:t>
+        <w:t xml:space="preserve">Басшы ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (қолы)       (аты, әкесінің аты (бар болса), тегі)</w:t>
+        <w:t xml:space="preserve"> (қолы) (аты, әкесінің аты (бар болса) тегі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6190,412 +8525,340 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Ауыл шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өсімдіктерін сұрыптық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сынақтан өткізу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өсімдіктерін сұрыптық сынақтан </w:t>
+              <w:t>министрлігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу қағидаларына</w:t>
+              <w:t>"Ауыл шаруашылығы дақылдарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
-[...129 lines deleted...]
-              <w:t>Бекітемін</w:t>
+              <w:t>сорттық сынау жөніндегі мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>комиссия" республикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы</w:t>
+              <w:t>мемлекеттік мекемесінің басшысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінің "Ауыл</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шаруашылығы дақылдарын</w:t>
-[...77 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(аты, әкесінің аты (бар болса),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, қолы, мөрі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 __ жылғы "__" _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өсімдік шаруашылығындағы селекциялық жетістікке патент беруден бас тарту туралы қорытынды</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
+        <w:t xml:space="preserve"> Сұрыптың патент қабілеттілігі өлшемшарттарына сәйкессіздігі туралы қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -6606,379 +8869,509 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім № __________________ Өтінімнің берілген күні: _______________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінімнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дақыл (тек, түр) _____________ Сұрып/Будан: _______________________________</w:t>
+Дақыл (тек, түр) _____________ Сұрып/Будан ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім беруші(лер): ______________________________________________________</w:t>
+Өтінім беруші(лер): __________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сұрыптың авторы(лары): _________________________________________________</w:t>
+Сұрыптың авторы(лары): ______________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығу тегі бойынша сипаттама: ____________________________________________</w:t>
+Шығу тегі бойынша сипаттама: ________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Селекция әдісі: __________________________________________________________</w:t>
+Селекция әдісі: ______________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өмір салты: __________________ Даму циклі: _______________________________</w:t>
+Өмір салты: __________________ Даму циклі: ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сынақ басталған күн: __________ Сынақтан алынған күн: _____________________</w:t>
+Сынақ басталған күн: __________ Сынақтан алынған күн: __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандастырылған жыл: _______ Аудандастырудан алынған жыл: ______________</w:t>
+Аудандастырылған жыл: _______ Аудандастырудан алынған жыл: _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Dus-test*-ке зерттеу нәтижелері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -7012,256 +9405,304 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Жаңалығы (novelty)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаңалығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(novelty)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Ерекшелігі (dіstіnctness) ________________________________________________</w:t>
+2. Ерекшелігі (dіstіnctness) ____________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Біртектілігі (unіformіty) _________________________________________________</w:t>
+3. Біртектілігі (unіformіty) ____________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Тұрақтылығы (stabіlіty) _________________________________________________</w:t>
+4. Тұрақтылығы (stabіlіty) ____________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Сұрып бойынша басқа да ақпарат: _______________________________________</w:t>
+5. Сұрып бойынша басқа да ақпарат: ___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      * аббревиатуралардың толық жазылуы: </w:t>
+        <w:t>
+      * аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Dus-test – dіstіnctness (ерекшелік), unіformіty (біртектілік), stabіlіty (тұрақтылық).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7270,142 +9711,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Селекциялық жетістікті патент қабілеттілігіне сараптау нәтижелері бойынша қорытынды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________ </w:t>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________ </w:t>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________ </w:t>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________ </w:t>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      отырып, патент беруден бас тарту себебін негіздеу)</w:t>
+      (Қазақстан Республикасының нормативтік құқықтық актілеріне сілтемелер келтіре отырып, патент беруден бас тарту себебін негіздеу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптама кеңесінің мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28377,111 +30800,965 @@
               <w:t>
 20 ___ жылғы "_____" _______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қорытынды ________________________________________________________________ ________________________________________________________________ ________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өсімдіктерін сұрыптық сынақтан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы министрлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Ауыл шаруашылығы дақылдарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сорттық сынау жөніндегі мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссия" республикалық мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемесінің басшысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(аты, әкесінің аты (бар болса),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі, қолы, мөрі)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20 __ жылғы "__" _____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Зертханалық сынақ нәтижелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 12-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дақыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұрып/будан атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінім беруші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгілердің біртектілігін бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрофорез әдісімен биохимиялық талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___" ____________ дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Маман ________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (қолы) (аты, әкесінің аты (бар болса) тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басшы ___________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (қолы) (аты, әкесінің аты (бар болса) тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>