--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4a57bda" w14:textId="4a57bda">
+    <w:p w14:paraId="cb4ebac" w14:textId="cb4ebac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1039,51 +1039,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Талаптарда және Шарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) астық қолхаттарын ұстаушылар туралы ақпарат – астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімінде қалыптастырылатын және астық қабылдау кәсіпорны Қорға беретін электрондық құжат;</w:t>
+      1) астық қолхаттарын ұстаушылар туралы ақпарат – астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімінде қалыптастырылатын және астық қабылдау кәсіпорны Қорға беретін цифрлық құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қатысу шарты – Қор мен астық қабылдау кәсіпорны арасында жасалатын шарт, оның негізінде астық қабылдау кәсіпорны астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру жүйесіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
@@ -1168,51 +1168,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2159,100 +2179,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Қазақстан Республикасы Қаржы министрінің 2018 жылғы 27 ақпандағы № 306 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16601 болып тіркелген) бекітілген Жеке шоттарын жүргізу қағидаларына сәйкес салық төлеушінің (салық агентінің) сұранымы бойынша мемлекеттік кірістер органдарының ақпараттық жүйелерінен алынған, есепке алынуы мемлекеттік кірістер органдарында жүргізілетін берешегінің жоқтығы (бар болуы) туралы мәліметтер. </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16601 болып тіркелген) бекітілген Жеке шоттарды жүргізу қағидаларына сәйкес салық төлеушінің (салық агентінің) сұранымы бойынша мемлекеттік кірістер органдарының цифрлық жүйелерінен алынған, есепке алынуы мемлекеттік кірістер органдарында жүргізілетін берешегінің жоқтығы (бар болуы) туралы мәліметтер. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 23.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 377</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2341,100 +2381,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордың және/немесе қатысушының атауы өзгерген жағдайда, Қордың атауы өзгерген сәттен және/немесе қатысушының растайтын құжаттарды ұсына отырып, атауы өзгергендігі туралы хабарламамен жүгінген сәтінен бастап күнтізбелік 10 күн ішінде астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру жүйесіне қатысушыға бұрын берілген куәлік ауыстырылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Қатысушы кепілдік берілетін астық қолхаттарын мониторингтеу мақсатында ай сайын Қорға астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімінен (бұдан әрі – АҚҰМЭТ) астық қолхаттарын ұстаушылар туралы ақпаратты ұсынады.</w:t>
+      15. Қатысушы кепілдік берілетін астық қолхаттарын мониторингтеу мақсатында ай сайын Қорға астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімінен (бұдан әрі – АҚҰМЦТ) астық қолхаттарын ұстаушылар туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - ҚР Ауыл шаруашылығы министрінің 24.06.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 280</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3400,51 +3440,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жергілікті атқарушы органның құрылымдық бөлімшесінің астықтың жоғалу немесе сапасының нашарлау фактісін растайтын құжаты (анықтама, акт көшірмесі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) АҚҰМЭТ-дан астық қолхаты бойынша дербес шотынан үзінді-көшірме;</w:t>
+      3) АҚҰМЦТ-дан астық қолхаты бойынша дербес шотынан үзінді-көшірме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтау шартының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
@@ -3569,51 +3609,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - ҚР Ауыл шаруашылығы министрінің 24.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3802,51 +3862,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ол бойынша астық қолхаты жарамсыз деп танылған және/немесе қатысушы астық қолхаты бойынша міндеттемелерден босатылған заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) АҚҰМЭТ-да астық қолхаттары туралы деректердің болмауы;</w:t>
+      6) АҚҰМЦТ-да астық қолхаттары туралы деректердің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Қордың қатысушысы болып табылмайтын астық қабылдау кәсіпорнымен шығарылған астық қолхатын ұстаушы жүгінген кезде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
@@ -3871,51 +3931,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - ҚР Ауыл шаруашылығы министрінің 24.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4505,55 +4585,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4879,31 +4959,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>