--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c488d07" w14:textId="c488d07">
+    <w:p w14:paraId="4ec6938" w14:textId="4ec6938">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -692,122 +692,236 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 63) тармақшасына сәйкес әзiрлендi және Қазақстан Республикасында жануарлар дүниесiн мемлекеттiк есепке алуды, оның кадастры мен мониторингiн ұйымдастыру мен жүргiзу тәртiбiн айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z57" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жануарлар дүниесiн мемлекеттiк есепке алу, оның кадастры мен мониторингi (бұдан әрi – есепке алу, кадастр мен мониторинг) жануарлар дүниесiн қорғауды, өсiмiн молайтуды және орнықты пайдалануды мемлекеттiк басқару, сондай-ақ жануарлардың биологиялық әртүрлiлігі мен мекендейтiн ортасын сақтау мақсаттарында жүргiзiледi. Есепке алу, кадастр мен мониторинг жануарлар дүниесiнiң жай-күйi мен географиялық жағынан таралуы, мекендейтiн ортасы, саны, жүйелi түрде байқаулардың нәтижелерi туралы мәлiметтердiң жиынтығын, оларды шаруашылық мақсатта пайдалану туралы ақпаратты және басқа да деректердi қамтиды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z58" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Есепке алуды, оның кадастры мен мониторингін жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы уәкiлеттi органның ведомствосы (бұдан әрi – уәкiлеттi орган) осы </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қағидаларға</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының бүкіл аумағында электрондық нысанда жүргiзедi.</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      Есепке алу, оның кадастры мен мониторингін жүргiзу үшiн мәлiметтер жинауды уәкiлеттi орган мен оның аумақтық бөлімшелері жүзеге асырады.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3. Есепке алуды, оның кадастры мен мониторингін жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы уәкiлеттi органның ведомствосы (бұдан әрi – уәкiлеттi орган) осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының бүкіл аумағында электрондық нысанда жүргiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу, оның кадастры мен мониторингін жүргiзу үшiн мәлiметтер жинауды уәкiлеттi орган мен оның аумақтық бөлімшелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Жануарлар дүниесiн пайдаланушылар жануарлар дүниесi объектілерiнiң санын есепке алады және мәліметтерді уәкiлеттi органның аумақтық бөлімшесіне бередi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -830,808 +944,1122 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="11"/>
+    <w:bookmarkStart w:name="z60" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жануарлар дүниесiн пайдаланушылар жануарлар дүниесi объектілерiнiң санын есепке алып, уәкiлеттi органның аумақтық бөлімшесіне мәліметтер бередi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z61" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z61" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жануарлар дүниесiн есепке алу, оның кадастры мен мониторингi жануарлардың топтары: сүтқоректiлер, құстар, бауырымен жорғалаушылар, қосмекендiлер, омыртқасыздар бойынша жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 11.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жануарлар дүниесiн есепке алу, оның кадастры мен мониторингiн жүргізу аң аулау объектiлерiне жатқызылған және өзге де шаруашылық мақсаттарда пайдаланылатын жануарлар бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 11.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 11.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 238</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="13"/>
+    <w:bookmarkStart w:name="z7" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жануарлар дүниесiн мемлекеттiк есепке алуды,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оның кадастры мен мониторингiн жүргiзу тәртібі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Параграф - бап 1. Жануарлар дүниесін есепке алуды жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z9" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жануарлар дүниесiн есепке алу, оның кадастры мен мониторингiн жүргізу аң аулау объектiлерiне жатқызылған және өзге де шаруашылық мақсаттарда пайдаланылатын жануарлар бойынша жүзеге асырылады.</w:t>
+      6. Жануарлар түрлерін есепке алуды жануарлар дүниесi объектілерінің мекендеу ортасы болып табылатын аумақтар мен акваториялар белгіленген тәртіппен бекітіп берілген аңшылық шаруашылығы субъектілері, аумақтық бөлімшелер, ерекше қорғалатын табиғи аумақтар және мемлекеттік мекемелер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z63" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аңшылық алқаптардың резервтік қорында жануарлар түрлерін есепке алуды уәкілетті орган ведомствосының аумақтық бөлімшелері жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z64" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жануарлар түрлерін есепке алуды жүргізу республика аумағы бойынша олардың таралуы (мекендеу орындары мен алқаптары), олардың саны және ықтимал пайдалану көлемі туралы деректер алуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z65" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Жануарлар дүниесін есепке алу деректері Қазақстан Республикасы жануарлар дүниесінің кадастры мен мониторингiн жүргiзу үшiн негiз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z10" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф – бап 2. Жануарлар дүниесiнiң кадастрын жүргiзу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 11.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 238</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы жануарлар дүниесiнiң кадастры электрондық нысандажабайы жануарлар түрлерінің таралуы, биологиялық жай-күйi, саны, шаруашылық мақсатта пайдаланылу сипаты мен қарқындылығы туралы қажеттi мәлiметтер мен құжаттар жүйесiн қамтиды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Жануарлар дүниесiн мемлекеттiк есепке алуды,</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 23.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>оның кадастры мен мониторингiн жүргiзу тәртібі</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>Параграф - бап 1. Жануарлар дүниесін есепке алуды жүргізу</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z9" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жануарлар түрлерін есепке алуды жануарлар дүниесi объектілерінің мекендеу ортасы болып табылатын аумақтар мен акваториялар белгіленген тәртіппен бекітіп берілген аңшылық шаруашылығы субъектілері, аумақтық бөлімшелер, ерекше қорғалатын табиғи аумақтар және мемлекеттік мекемелер жүзеге асырады.</w:t>
+      11. Жануарлар дүниесiнiң кадастры аң аулау объектілері болып табылатын жануарлар түрлері бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z63" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      12. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 7 қыркүйектегі № 359 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24277 болып тіркелген) Қазақстан Республикасы Табиғи ресурстары мемлекеттік кадастрларының бірыңғай жүйесін жүргізу қағидаларына сәйкес мемлекеттік кадастрлардың бірыңғай жүйесін жүргізу кадастрлық кітап нысанында және деректерді ақпараттық интеграция құралдары арқылы электрондық түрде беру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      7. Аңшылық алқаптардың резервтік қорында жануарлар түрлерін есепке алуды уәкілетті орган ведомствосының аумақтық бөлімшелері жүргізеді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 23.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z64" w:id="17"/>
+    <w:bookmarkStart w:name="z68" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Жануарлар түрлерін есепке алуды жүргізу республика аумағы бойынша олардың таралуы (мекендеу орындары мен алқаптары), олардың саны және ықтимал пайдалану көлемі туралы деректер алуды қамтамасыз етеді.</w:t>
+      13. Жануарлар дүниесін қорғау жөніндегі барлық мекемелер мен ерекше қорғалатын табиғи аумақтар жыл сайын есепті жылдан кейінгі жылдың 1 қаңтарындағы жағдай бойынша кадастрлық құжаттамаға ағымдағы өзгерістер туралы мәліметтерді енгізіп тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z65" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z69" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Жануарлар дүниесін есепке алу деректері Қазақстан Республикасы жануарлар дүниесінің кадастры мен мониторингiн жүргiзу үшiн негiз болып табылады. </w:t>
+        <w:t>
+      Есепті жылдан кейінгі жылдың 20 қаңтарына дейін уәкілетті органның аумақтық бөлімшелеріне кадастрлық құжаттама беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z70" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Қазақстан Республикасы жануарлар дүниесiнiң кадастры электрондық нысандажабайы жануарлар түрлерінің таралуы, биологиялық жай-күйi, саны, шаруашылық мақсатта пайдаланылу сипаты мен қарқындылығы туралы қажеттi мәлiметтер мен құжаттар жүйесiн қамтиды.</w:t>
+        <w:t xml:space="preserve">
+      14. Жануарлар дүниесінің кадастрын жүргізу үшін қажет жыл сайынғы құжаттаманың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z71" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      15. Аң аулау объектілері болып табылатын жануарлар түрлерінің кадастрлық кітабы осы Қағидаларға </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      12. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 7 қыркүйектегі № 359 </w:t>
+        <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығымен</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24277 болып тіркелген) Қазақстан Республикасы Табиғи ресурстары мемлекеттік кадастрларының бірыңғай жүйесін жүргізу қағидаларына сәйкес мемлекеттік кадастрлардың бірыңғай жүйесін жүргізу кадастрлық кітап нысанында және деректерді ақпараттық интеграция құралдары арқылы электрондық түрде беру жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 23.07.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің 11.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 169</w:t>
+        <w:t>№ 238</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="23"/>
+    <w:bookmarkStart w:name="z12" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф – бап 3. Жануарлар дүниесінің мониторингін жүргiзу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z13" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Жануарлар дүниесін қорғау жөніндегі барлық мекемелер мен ерекше қорғалатын табиғи аумақтар жыл сайын есепті жылдан кейінгі жылдың 1 қаңтарындағы жағдай бойынша кадастрлық құжаттамаға ағымдағы өзгерістер туралы мәліметтерді енгізіп тұрады.</w:t>
-[...19 lines deleted...]
-      Есепті жылдан кейінгі жылдың 20 қаңтарына дейін уәкілетті органның аумақтық бөлімшелеріне кадастрлық құжаттама беріледі.</w:t>
+      17. Жануарлар дүниесiнiң мониторингi жануарлар дүниесi объектiлерiнiң таралуын, санын, физикалық жай-күйін, олардың мекендейтiн ортасының құрылымын, сапасын және алаңын жүйелi түрде бақылау жүйесiн бiлдiредi. Мониторинг экологиялық жүйелер мен биологиялық әртүрлілікті сақтау, жануарлар дүниесiн теңдестiрiлген дәрежеде және орнықты пайдалануды қамтамасыз ету үшiн болып жатқан өзгерiстердi анықтау және бағалау, теріс процестер мен құбылыстардың алдын алу және олардың зардаптарын жою мақсаттарында жүргiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z70" w:id="25"/>
-[...188 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1775,68 +2203,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="29"/>
+    <w:bookmarkStart w:name="z73" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарлар дүниесінің кадастрын жүргізу үшін қажетті жыл сайынғы құжаттаманың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 23.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13119,86 +13547,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинақтауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="30"/>
+    <w:bookmarkStart w:name="z75" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинақтауға арналған нысанды толтыру бойынша түсініктеме Жануарлар дүниесінің кадастрын жүргізу үшін қажетті жыл сайынғы құжаттаманың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z76" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z76" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысанды жүргізудің негізгі міндеті жануарлар дүниесінің кадастрын жүргізу үшін қажетті жыл сайынғы құжаттаманы ұсыну болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13263,68 +13691,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесін қорғау жөніндегі барлық мекемелер және ерекше қорғалатын табиғи аумақтар жыл сайын есепті жылдан кейінгі 1 қаңтардағы жағдай бойынша кадастрлық құжаттамаға ағымдағы өзгерістер туралы мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті жылдан кейінгі 20 қаңтарға дейін жануарлар дүниесін пайдаланушылар уәкілетті органның аумақтық бөлімшелеріне кадастрлық құжаттаманы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="32"/>
+    <w:bookmarkStart w:name="z77" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 1-кестесінің 1-бағанында аңшылық пайдаланушылардың, аңшылық шаруашылықтарының, ерекше қорғалатын табиғи аумақтардың атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14470,68 +14898,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="33"/>
+    <w:bookmarkStart w:name="z78" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық объектілері болып табылатын жануарлар түрлерінің кадастрлық кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 23.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14868,68 +15296,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үнемі сақтаңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бөлім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="34"/>
+    <w:bookmarkStart w:name="z79" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық шаруашылығын жүргізу үшін негіз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бөлімде аңшылық шаруашылығының атауы, пайдаланушының атауы, аңшылық шаруашылығын жүргізуге арналған шарт, аңшылық шаруашылығының паспорты көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28051,142 +28479,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:bookmarkStart w:name="z81" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Аңшылық объектілері болып табылатын жануарлар түрлерінің кадастрлық кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z82" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z82" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аңшылық объектілері болып табылатын жануарлар түрлерінің кадастрлық кітабы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="37"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 2-бөлімінің 1-бағанында өзгерістер енгізілген күн көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28732,55 +29160,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>