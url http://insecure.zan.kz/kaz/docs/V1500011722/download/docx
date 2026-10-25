--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd67922" w14:textId="cd67922">
+    <w:p w14:paraId="f779fe8" w14:textId="f779fe8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,150 +112,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 24 ақпандағы № 197 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 22 шілдеде № 11722 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызмет туралы" 2010 жылғы 15 шілдедегі Қазақстан Республикасы Заңының 14-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңының </w:t>
+      "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 41-25) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
-[...9 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 271</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің м.а. 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -844,51 +833,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің міндетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атқарушының</w:t>
+              <w:t>атқарушысының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 жылғы 24 ақпандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -922,4817 +911,4629 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымды сертификаттау және оған сертификат беру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 31.07.2019 </w:t>
+      Ескерту. Қағида жаңа редакцияда – ҚР Көлік министрінің м.а. 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 597</w:t>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.08.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымды сертификаттау және оған сертификат беру қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" 2010 жылғы 15 шілдедегі Қазақстан Республикасы Заңының (бұдан әрі - Заң) 14-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, сондай-ақ </w:t>
+      1. Осы Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымды сертификаттау және оған сертификат беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 41-25) тармақшасына, сондай-ақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заңы) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына және азаматтық авиация саласындағы халықаралық ұйымдардың авиациялық стандарттарына сәйкес әзірленген (бұдан әрі - ИКАО).</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына және Халықаралық азаматтық авиация ұйымының авиациялық стандарттарына сәйкес әзірленген (бұдан әрі – ИКАО).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалар азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымды сертификаттау, сертификат беру тәртібін, "Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификатын беру" мемлекеттік қызмет көрсету тәртібін, сондай-ақ шетелдік ұйымдардың авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі сертификаттарын тану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификаты (бұдан әрі – сертификат) иеліктен шығарылмайтын болып табылады және басқа тұлғаға берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z39" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      4. Сертификат екі жылға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+      Сертификаттың қолданылу аясы өзгерген кезде сертификат бұрын берілген (ағымдағы) сертификаттың қолданылу мерзіміне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z41" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификаты осы Қағидаларға </w:t>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+      Бұрын берілген сертификаттың қолданылу мерзімі өткеннен кейін авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйым осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) – 5) тармақшаларында көрсетілген сертификатты алу сияқты тәртіппен сертификаттаудан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымды сертификаттауды (бұдан әрі – сертификаттау) және сертификат беруді азаматтық авиация саласындағы уәкілетті ұйым жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z117" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z44" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) авиациялық техника – әуе кемесі, әуе кемесінің қозғалтқышы, әуе кемесінің әуе винті немесе оларға компонент орнатуға арналған;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="18"/>
+      1) авиациялық техника – әуе кемесі, әуе кемесінің қозғалтқышы, әуе кемесінің әуе винті немесе оларға орнатуға арналған компонент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның рәсімдері жөніндегі басшылық – техникалық қызмет көрсету жөніндегі ұйымның басшысы бекіткен және техникалық қызмет көрсету жөніндегі ұйымның құрылымы және оның басшылығының міндеттері, орындалатын жұмыстар саласы, өндірістік база, техникалық қызмет көрсету рәсімдері және сапаны қамтамасыз ету немесе инспекциялық тексерулер жүйелері туралы егжей-тегжейлі ақпаратты қамтитын құжат;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="19"/>
+      2) азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі - уәкілетті ұйым) – жарғылық капиталына мемлекет жүз пайыз қатысатын, Қазақстан Республикасының азаматтық авиация саласын орнықты дамытуды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жөндеу – авиациялық техниканың ұшу жарамдылығының тиісті нормаларына сәйкес бұзылғаннан немесе тозғаннан кейін оларды қалпына келтіру.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="20"/>
+      3) авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның рәсімдері жөніндегі басшылық (бұдан әрі – басшылық) – авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның басшысы бекіткен құжат, онда ұйымның құрылымы туралы ақпарат, оның басшылығының міндеттері, орындалатын жұмыстар көлемі, өндірістік база, техникалық қызмет көрсету және жөндеу рәсімдері, сондай-ақ сапаны қамтамасыз ету жүйелері немесе инспекциялық тексерулер жүргізу туралы толық ақпарат қамтылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сапа жүйесі – авиациялық техникаға техникалық қызмет көрсету және жөндеу сапасына әкімшілік басқаруды жүзеге асыру үшін қажетті ұйымдастырушылық құрылымның, құжаттамалық әдістемелердің, процестер мен ресурстардың жиынтығы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="21"/>
+      4) жөндеу – авиациялық техниканың ұшу жарамдылығының тиісті нормаларына сәйкес бұзылғаннан немесе тозғаннан кейін оларды қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) техникалық қызмет көрсету – әуе кемесінің, қозғалтқыштың, әуе винтінің немесе тиісті бөлігінің ұшу жарамдылығын қолдау үшін қажетті авиациялық техникада бақылау қалпына келтіру жұмыстарын, тексерулерді, алмастыруларды қоса алғанда, жеке де, үйлесімде де орындалатын ақауларды жою жұмыстарын жүргізу, сондай-ақ модификациялауды немесе жөндеуді іс жүзінде жүзеге асыру;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="22"/>
+      5) сапа жүйесі – авиациялық техникаға техникалық қызмет көрсету және жөндеу сапасына әкімшілік басқаруды жүзеге асыру үшін қажетті ұйымдастырушылық құрылымның, құжаттамалық әдістемелердің, процестер мен ресурстардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ұшу қауіпсіздігін басқару жүйесі – қажетті ұйымдық құрылымды, жауапкершілік иерархиясын, басшылық қағидаттары мен рәсімдерді қоса алғанда, ұшу қауіпсіздігін басқаруға жүйелі көзқарас.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      6) техникалық қызмет көрсету – әуе кемесінің, қозғалтқыштың, әуе винтінің немесе тиісті бөлігінің ұшу жарамдылығын қолдау үшін қажетті авиациялық техникада бақылау қалпына келтіру жұмыстарын, тексерулерді, алмастыруларды қоса алғанда, жеке де, үйлесімде де орындалатын ақауларды жою жұмыстарын жүргізу, сондай-ақ модификациялауды немесе жөндеуді іс жүзінде жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...46 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="23"/>
+      7) ұшу қауіпсіздігін басқару жүйесі – қажетті ұйымдық құрылымды, жауапкершілік иерархиясын, басшылық қағидаттары мен рәсімдерді қоса алғанда, ұшу қауіпсіздігін басқаруға жүйелі көзқарас.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымды сертификаттау үшін "Қазақстан Республикасы азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 24 наурыздағы № 177 </w:t>
+      7. Сертификаттау үшін "Қазақстан Республикасы азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушысының 2023 жылғы 24 наурыздағы № 177 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Азаматтық авиация саласында төлемдер алу қағидалары) (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32120 болып тіркелген) айқындалған тәртіппен төлем алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлемақы мөлшері "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің тізбесін және азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалады (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32089 болып тіркелген) (бұдан әрі - Азаматтық авиация саласындағы уәкілетті ұйымның ақылы қызметтерінің тізбесі және азаматтық авиация саласындағы төлем мөлшерлемелері).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымды сертификаттау уәкілетті ұйымның бюджетіне төлем түскеннен кейін жүзеге асырылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сертификаттау уәкілетті ұйымның бюджетіне төлем түскеннен кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сертификат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастапқы сертификаттау кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификаттың қолданылу мерзімін ұзарту кезінде (бұрын берілген сертификаттың қолданылу мерзімі аяқталғаннан кейін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификатты өзгерту және (немесе) толықтыру кезінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сертификаттау келесі тәртіпте жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінім берудің алдындағы кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)  өтініш берушінің уәкілетті ұйымға құжаттармен бірге өтінім беруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құжаттаманы бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті ұйымның сертификаттау тексеруін жүргізуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сертификат беру (беруден бас тарту).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификаттау процесінің әрбір кезеңін көрсететін барлық құжаттаманы уәкілетті ұйым сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z65" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Азаматтық авиацияның авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымды сертификаттау және сертификат беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z66" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Өтінім берудің алдындағы кезең</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Өтінімді берудің алдындағы кезең өтініш берушінің сертификат алу ниеті туралы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша толтырылған алдын ала бағалау өтінішімен уәкілетті ұйымға алдын ала жүгінуін көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z68" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...101 lines deleted...]
-    </w:p>
+      Алдын ала бағалау өтінішіне өтініш беруші авиациялық персоналды кәсіби даярлауға арналған шығыстарды қоса алғанда, қаржылық ресурстарды бөлуді көздейтін қызметтің кеңейтілген қаржы-экономикалық жоспарын, сондай-ақ азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйым қызметінің жоспарланатын салаларын қоса ұсынады. Көрсетілген жоспар заңды тұлғаның меншік иесімен (қатысушыларымен, акционерлерімен) бекітілуге жатады. Қызметті жүзеге асыру үшін жеткілікті қаржылық ресурстардың болуы өтініш берушінің соңғы үш айдағы банктік шотынан алынған үзінді көшірмемен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы кезеңде уәкілетті ұйым өтініш берушіге азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйым қызметінің рұқсат етілген салалары, өтінімді қарау рәсімдері, ұсынылуға жататын мәліметтер мен құжаттардың тізбесі туралы толық ақпарат береді, сондай-ақ сертификаттау процесінің тәртібі мен кезеңдерін түсіндіреді және Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушысының 2015 жылғы 24 ақпандағы № 196 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12045 болып тіркелген) авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымдарға қойылатын сертификаттау талаптарымен (бұдан әрі – сертификаттау талаптары) танысуды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z70" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәкілетті ұйым өтініш түскен күннен бастап он жұмыс күні ішінде өтініш берушіні құжаттардың толық топтамасы ұсынылған, жеткілікті қаржылық ресурстар расталған және мәлімделген қызмет салаларының осы Қағидалардың және сертификаттау талаптарының талаптарына алдын ала сәйкес келетіні расталған жағдайда, өтініш берушінің сертификаттауға дайындықты бастауына негіз болып табылатын оң қорытынды туралы, не құжаттар ұсынылмаған немесе толық ұсынылмаған, жеткілікті қаржылық ресурстар расталмаған, сондай-ақ мәлімделген қызмет салаларының көрсетілген талаптарға алдын ала сәйкес келмейтіні анықталған жағдайда, теріс қорытынды туралы хабардар етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z71" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу бойынша сертификаттауды жүргізу және сертификатын беру тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="26"/>
+        <w:t xml:space="preserve"> 2-параграф. Өтінім және құжаттарды беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификатын алу үшін өтініш беруші уәкілетті ұйымға "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
+      11. Сертификатты алу үшін өтініш беруші уәкілетті ұйымға "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша авиациялық техникаға техникалық қызмет көрсететін және жөндейтін ұйымның сертификатын алуға/тануға арналған өтінімді (бұдан әрі – өтінім), осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша авиациялық техникаға техникалық қызмет көрсететін және жөндейтін ұйымның сертификатын алуға арналған өтінімді (бұдан әрі – өтінім), осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның басшы құрамы туралы мәліметтерді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-1-қосымшаға</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификатын беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Тізбе) көзделген құжаттар топтамасымен бірге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбе мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс-шаралар жоспары іс-шараларды, іс-қимылдарды, бағдарламаларды, әуе кемелерін және сертификаттық тексеру жүргізілгенге дейін уәкілетті ұйымға ұсынылуға жататын өндірістік құралдарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z75" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс-шаралар жоспарында мынадай күндер көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z76" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) техникалық қызмет көрсету және жөндеу персоналының дайын болу күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z77" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өндірістік қызмет орындарының тексеру жүргізуге дайын болу күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z78" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әрбір талап етілетін нұсқаулықтың бағалау жүргізуге дайын болу күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z79" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәйкестік туралы өтініш өтініш берушінің қызмет саласына қолданылатын сертификаттау талаптарының тізбесін қамтиды. Сәйкестік туралы өтініште әрбір сертификаттау талабы бойынша сәйкестікті қамтамасыз ету тәсілін айқындайтын қысқаша сипаттама не осындай мәліметтерді қамтитын нұсқаулыққа сілтеме көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z80" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті алу кезінде электрондық цифрлық куәландырылған (қол қойылған) электрондық құжат нысанындағы өтінім портал шлюзі арқылы көрсетілетін қызметті берушінің "Е-лицензиялау" цифрлық жүйесіне (бұдан әрі – ЕЛ) құжаттарды қабылдаған күні жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді өңдеуді көрсетілетін қызметті берушімен ЕЛ-ға өтінім келіп түскен кезден бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өтініш берушінің портал арқылы "жеке кабинетіне" жіберген кезде, мемлекеттік қызметті көрсету нәтижесін алудың күнін, орнын көрсету мен мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда Қазақстан Республикасының еңбек заңнамасына сәйкес мемлекеттік қызмет көрсету бойынша өтінішті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сертификаттау мерзімі өтінім уәкілетті ұйымға келіп түскен күнінен бастап 22 (жиырма екі) жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушіде әртүрлі қалаларда орналасқан өндірістік қызметтің екіден астам орны болған жағдайда, қарау мерзімі 22 (жиырма екі) жұмыс күніне ұзартылады және/немесе өтініш берушіге анықталған сәйкессіздіктерді жою талап етілетін жағдайларда, қарау мерзімі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес түзету іс-қимылдары жоспарында көрсетілген мерзімге ұзартылады, ол туралы қарау мерзімін ұзарту туралы шешім қабылданған сәттен бастап 3 (үш) жұмыс күні ішінде өтініш берушіге хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Уәкілетті ұйым құжаттарды, олар келіп түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы, жеке басты куәландыратын құжаттар туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы, азаматтық әуе кемесін мемлекеттік тіркеу туралы, пайдаланушы сертификаты, авиациялық жұмыстарды орындау құқығына куәлік, ұшуды орындау құқығына куәлік туралы мәліметтерді азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі сертификаттарын уәкілетті ұйым "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z88" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушілерден цифрлық жүйелерден алынатын құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z89" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Уәкілетті ұйым өтінішті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тізбенің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармағында көзделген мемлекеттік қызметті көрсету үшін қажетті құжаттар мен мәліметтердің бар-жоғын тексереді және өтініш беруші құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші мемлекеттік қызметті көрсетуге өтінішті қабылдаудан бас тарту себептерін жойған жағдайда, өтініш беруші мемлекеттік қызметті алу үшін қайта жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Құжаттаманы бағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Өтінім беруші </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбенің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармағында көзделген құжаттардың толық топтамасын ұсынған кезде ұсынылған құжаттарды Уәкілетті ұйым Қазақстан Республикасының заңнамасына сәйкес әзірленген авиация инспекторлары үшін нұсқаулық материалды пайдалана отырып, заң талаптарына және сертификаттау талаптарына сәйкестігіне, Халықаралық Азаматтық авиация ұйымының (ИКАО) стандарттары мен ұсынылатын практикасына тексереді және оның нәтижелері бойынша порталға өтініш берушінің "жеке кабинетіне" сертификаттық тексерудің кезеңі мен тексеру үшін тағайындалған авиациялық инспектордың тегі, аты, әкесінің аты (ол болған кезде) көрсетіле отырып, сертификаттық тексеру жүргізу туралы хабарлама жіберіледі. Сертификаттау рәсімінде өзгерістер болған жағдайда тексеру басталғанға дейін өтініш берушіге "жеке кабинет" қосымша ақпарат жіберіледі, не </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тізбенің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағымен көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жауапты рәсімдейді және уәкілетті ұйымның уәкілетті адамының ЭЦҚ қол қойылған электрондық құжат нысанында өтініш берушінің порталындағы "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z93" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда, уәкілетті ұйым өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау туралы хабарлама Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="27"/>
+      Тыңдау қорытындылары бойынша мемлекеттік қызмет көрсету нәтижесі немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Сертификаттық тексеру зерттеп-қарауды жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-1. Өтініш берушінің портал арқылы "жеке кабинетіне" жіберген кезде, мемлекеттік қызметті көрсету нәтижесін алудың күнін, орнын көрсету мен мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      18. Сертификаттық зерттеп-қарауды авиациялық инспекторлармен жүзеге асырылады, олардың функцияларына авиациялық техниканы пайдалану, техникалық қызмет көрсету және жөндеу, әуе кемелерінің ұшуға жарамдылығын қолдау, сапаны бақылау және кепілдік беру, ұшу қауіпсіздігі жөніндегі басқару жүйесі мәселелері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      Сертификаттық зерттеп-қарауды 15 (он бес) жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Сертификаттық зерттеп-қарауды осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйым қызметінің мәлімделген салаларына қарай жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="28"/>
+      Сертификаттық зерттеп-қарауды Қазақстан Республикасының заңнамасына, Халықаралық азаматтық авиация ұйымының (ИКАО) стандарттары мен ұсынылатын практикасына сәйкес әзірленген авиациялық инспекторлары үшін нұсқамалық материалды пайдалана отырып, уәкілетті ұйымы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-2. Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда Қазақстан Республикасының еңбек заңнамасына сәйкес мемлекеттік қызмет көрсету бойынша өтінішті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      20. Сертификаттық зерттеп-қарау кезінде ұйымдардың сертификаттық талаптарға сәйкестігін растауға мүмкіндік беретін тексеру рәсімдері іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Сертификаттық зерттеп-қарау нәтижелері бойынша авиациялық инспекторлар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сертификаттық тексеру актісін өтініш берушінің объектілерінің нақты жай-күйін, қорытындыларды, ұсынымдарды және сертификат беру мүмкіндігі (мүмкін еместігі) туралы қорытындыны көрсете отырып, екі данада жасайды, оған аяқталғаннан кейін авиациялық инспекторлар қол қояды және танысу үшін өтініш берушіге ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...601 lines deleted...]
-    </w:p>
+      Сертификаттық зерттеп-қарау кезінде анықталған сәйкессіздіктер үш деңгейге бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-деңгей – қызметті жүзеге асыруға кедергі келтіретін сертификаттау талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-деңгей – уәкілетті ұйыммен келісілген мерзімдерде жойылған немесе шектеулер енгізілген жағдайда қызметті жүзеге асыруға кедергі келтірмейтін сертификаттау талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-деңгей-қызметті жүзеге асыруға кедергі келтірмейтін және өндірісті жетілдіру кезінде оны жоюға жататын сертификаттау талаптарына сәйкессіздік.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...65 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+      22. 1-деңгейдегі сертификаттау талаптарына сәйкессіздіктер өтініш берушінің техникалық және қаржылық мүмкіндіктеріне сүйене отырып, өтініш берушінің адам өмірі мен денсаулығын, қоршаған ортаны, ұшу қауіпсіздігін және авиациялық қауіпсіздікті қамтамасыз ете алмауымен сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z108" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-деңгейдегі сертификаттау талаптарына сәйкес келмеген кезде Уәкілетті ұйым сертификат беруден бас тартады не өтініш беруші анықтаған сәйкессіздіктер жойылған сәтке дейін Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы заңнамасында белгіленген жағдайларда және тәртіппен сертификаттың қолданылуын шектейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z109" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. 2-деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда уәкілетті ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) анықталған сәйкессіздікті жою үшін ол анықталған сәттен бастап үш айдан аспайтын мерзімге келіседі. Өтініш беруші анықталған сәйкессіздікті жою жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша түзету іс-қимылдарының жоспарын әзірлейді және сертификаттық тексеру нәтижелерімен танысқан сәттен бастап 10 (он) жұмыс күні ішінде уәкілетті ұйымға келісуге ұсынады. Түзету іс-қимылдарының қолайлы жоспарын әзірлеу кезінде өтініш беруші анықталған сәйкессіздіктің туындауының негізгі себебін айқындайды, сондай-ақ түзету іс-қимылдарының жоспарына сәйкессіздіктің қайталануын жою және болдырмау жөніндегі іс-қимылдарды қосады. Өтініш беруші сәйкессіздікті жою жөнінде дереу шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z111" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған сәйкессіздікті жою үшін өтініш беруші ұсынған шараларды бағалау негізінде түзету іс-қимыл жоспарын келіседі немесе оны негіздемесімен пысықтауға қайтарады. Бұл ретте өтініш беруші 3 (үш) жұмыс күні ішінде түзету іс-шараларының жоспарын пысықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түзету іс-шараларының жоспарында көрсетілген мерзімді өтініш беруші оны өзгерту қажеттілігінің негіздемесін ұсынған жағдайда уәкілетті ұйым 3 (үш) айдан аспайтын мерзімге ұзартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші осы тармақтың 1) және 2) тармақшаларында көрсетілген мерзімде түзету іс-қимылдарының қолайлы жоспарын ұсынбаған жағдайда, Уәкілетті ұйым сертификат беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z114" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Сертификат беру (беруден бас тарту)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      24. Уәкілетті ұйым өтініш берушінің тексеру немесе бақылау мен қадағалаудың өзге де нысандарын жүргізу жолымен жоспарда белгіленген мерзімдерде түзету іс-қимылдары жоспарын ұсынуын және (немесе) түзету іс-қимылдарының орындалуын бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="38"/>
+      Егер өтініш беруші түзету әрекеттерін келісілген мерзімде орындамаса, 2-деңгейдегі сертификаттау талаптарына сәйкес келмеуі 1-деңгейдегі сертификаттау талаптарына сәйкес келмейді және уәкілетті ұйым бұрын берілген сертификатты кері қайтарып алады немесе шектейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z117" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. 2-деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда уәкілетті ұйым:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      Сертификатты бастапқы беру немесе қолданыстағы сертификаттың қолданылу аясын кеңейту кезінде сертификаттық талаптарға сәйкессіздік сертификат берілгенге дейін жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z118" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) анықталған сәйкессіздікті жою үшін ол анықталған сәттен бастап үш айдан аспайтын мерзімге келіседі. Өтініш беруші анықталған сәйкессіздікті жою жөніндегі 7-қосымшаға сәйкес нысан бойынша түзету іс-қимылдарының жоспарын әзірлейді және сертификаттық тексеру нәтижелерімен танысқан сәттен бастап 10 (он) жұмыс күні ішінде уәкілетті ұйымға келісуге ұсынады;</w:t>
-[...273 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+      3-деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда түзету іс-қимылдарының жоспары талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Сертификаттық зерттеп-қарау актісі негізінде және қосымша зерделеуді немесе тексеруді жүргізу қажет болмаған жағдайларда уәкілетті ұйым авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификатын осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша не </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбенің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағымен көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бас тарту туралы дәлелді жауапты рәсімдейді және уәкілетті ұйымның уәкілетті адамының ЭЦҚ қол қойылған электрондық құжат нысанында өтініш берушінің порталындағы "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z120" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда, уәкілетті ұйым өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z121" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z122" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау қорытындылары бойынша мемлекеттік қызмет көрсету нәтижесі немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Уәкілетті ұйым мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне "Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификатын беру" мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушысының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) бекітілген мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметтер көрсету сатысы туралы деректерді енгізу Қағидаларына сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z124" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      Азаматтық авиация саласындағы уәкілетті орган бұйрық мемлекеттік тіркеуден өткеннен кейін күнтізбелік үш күн ішінде "цифрлық үкiметтiң" цифрлық инфрақұрылымының операторына, мемлекеттік қызмет берушіге және бірыңғай байланыс орталығына мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="41"/>
+      27. Уәкілетті ұйымның әкімшілік актіні әкімшілік (сотқа дейінгі) тәртіппен қабылдауға байланысты әкімшілік әрекетіне (әрекетсіздігіне) шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17-2. Өтініш беруші осы Қағидалардың </w:t>
-[...105 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="42"/>
+      Өтініш берушінің шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z127" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Уәкілетті ұйым мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне "Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификатын беру" мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
-[...178 lines deleted...]
-    </w:p>
+      уәкілетті ұйымның – оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z128" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қарауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шағым Қазақстан Республикасының заңнамасына сәйкес уәкілетті ұйымға және (немесе) азаматтық авиация саласындағы уәкілетті органға және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға, сондай-ақ мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z130" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z131" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылданса, уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның Мемлекеттік көрсетілетін қызметтер туралы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес шағымды қарау мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z133" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z134" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z135" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы жазбаша түрде (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық нысанда берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z136" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге ҚР ӘРПК-нің 91-бабының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге ҚР ӘРПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z137" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-параграф. Сертификатты тоқтата тұру, кері қайтарып алу және жаңарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z138" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+      29. Уәкілетті ұйым мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z139" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйымның сертификаттық талаптар мен шектеулерді сақтамауы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z140" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ұйымның "Қазақстан Республикасының азаматтық әуе кемелерін техникалық пайдалану және оларды жөндеу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 551 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 11573 болып тіркелген) сақтамауы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z141" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Заңның </w:t>
-[...21 lines deleted...]
-    </w:p>
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16-3-бабының ережелеріне сәйкес немесе тексеру кезінде белгіленген ұшу қауіпсіздігіне әсер ететін бірінші деңгейдегі бұзушылықтар анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z142" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымның жазбаша өтінімі болған жағдайда сертификаттың қолдануын тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z143" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сертификаттың қолданысын тоқтатқан немесе қайтарып алған жағдайда уәкілетті ұйым 3 (үш) жұмыс күні мерзімінде қабылданған шешім туралы ұйымға хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z144" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Егер ұйым түзету іс-қимылдарының жоспарымен белгіленген мерзімдер сертификаттың қолданылуын тоқтатуға әкелетін сәйкессіздіктерді және (немесе) бұзушылықтарды жоймаған жағдайда уәкілетті ұйым оны қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z145" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Сертификаттың қолданылуын қайта бастау, ол тоқтатыла тұрған жағдайда, ұйым анықталған сәйкессіздіктерді (бұзушылықтарды) жойғаннан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z146" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның анықталған сәйкессіздіктерді (бұзушылықтарды) жоюы уәкілетті ұйымның тексеру жүргізуі арқылы белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z147" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Уәкілетті ұйым тексеруді аяқтаған сәтінен бастап ұйымды 3 (үш) жұмыс күні ішінде сертификаттың қолданысын жаңарту немесе жаңартудан бас тарту бойынша шешім туралы жазбаша хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z148" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-параграф. Сертификатқа өзгерістер және толықтырулар енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z149" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) ұйымның жазбаша өтінімі болған жағдайда сертификаттың қолдануын тоқтатады. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="47"/>
+      34. Сертификатқа өзгеріс және (немесе) толықтыру енгізу үшін өтініш беруші портал арқылы уәкілетті ұйымға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінімді </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тізбенің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармағында көзделген құжаттарды қоса бере отырып жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z150" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Сертификаттың қолданысын тоқтатқан немесе қайтарып алған жағдайда уәкілетті ұйым 3 (үш) жұмыс күні мерзімінде қабылданған шешім туралы ұйымға хабарлайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="48"/>
+      Бұрын берілген сертификат сертификатқа өзгеріс енгізілгеннен кейін жарамсыз деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z151" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Егер ұйым түзету іс-қимылдарының жоспарымен белгіленген мерзімдер сертификаттың қолданылуын тоқтатуға әкелетін сәйкессіздіктерді және (немесе) бұзушылықтарды жоймаған жағдайда уәкілетті ұйым оны қайтарып алады. Ұйым сертификатты кері қайтару кезінде хабарламаны алған сәттен бастап 3 (үш) жұмыс күні ішінде уәкілетті ұйымға (азаматтық авиация саласындағы уәкілетті орган бұрын берілген) оның түпнұсқасын қайтарады.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      35. Сертификатқа өзгерістер және (немесе) толықтырулар мынадай жағдайларда енгізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z152" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...200 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="55"/>
+      1) ұйымның атауы, ұйымдық-құқықтық нысаны немесе заңды мекенжайы өзгерген жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z153" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сертификаттың қолданылу саласын өзгерту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z154" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      36. Сертификатқа өзгерістер енгізу мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z155" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="58"/>
+      1) ұйымның атауы, ұйымдық-құқықтық нысаны немесе заңды мекенжайы өзгерген жағдайларда – бес жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z156" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сертификаттың қолданылу саласы өзгерген жағдайда – жиырма екі жұмыс күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z157" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің өндірістік қызметінің екіден артық орны әртүрлі қалаларда орналасқан жағдайда, қарау мерзімі 22 (жиырма екі) жұмыс күніне ұзартылады және/немесе өтініш беруші анықталған сәйкессіздіктерді жоюы қажет болған жағдайларда, қарау мерзімі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес түзету іс-шаралары жоспарында көрсетілген мерзімге ұзартылады, бұл туралы қарау мерзімін ұзарту туралы шешім қабылданған сәттен бастап 3 (үш) жұмыс күні ішінде өтініш берушіге хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z158" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Сертификаттың қолданылу саласын өзгерту осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) – 5) тармақшаларында көрсетілген азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификатын алу сияқты тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z159" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-параграф. Шетелдік ұйымдардың авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі сертификаттарын танудың тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z160" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      38. Шет мемлекеттердің авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі сертификатталған ұйымдары (бұдан әрі – шетелдік ұйымдар) олардың сертификаттарын уәкілетті ұйым толық/ішінара танығаннан кейін техникалық қызмет көрсету және жөндеу жөніндегі жұмыстарға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z161" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...203 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+      39. Шетелдік ұйымдардың сертификаттарын тану мынадай жұмыс түрлерін орындау кезінде талап етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z162" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әуе кемелеріне мерзімді техникалық қызмет көрсету және жөндеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z163" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрақты негізде шарттар жасасу кезінде әуе кемелеріне жедел техникалық қызмет көрсету.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      40. Егер сертификат берілген негіздегі сертификаттау талаптары ИКАО талаптары мен стандарттарына және Қазақстан Республикасында қолданыстағы сертификаттау талаптарына сәйкес келген жағдайда, шетелдік ұйымдардың сертификаттарын тану тәртібі шетелдік ұйымдарға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Шетелдік ұйымдардың авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі сертификаттарын тануды (бұдан әрі – сертификатты тану) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Шетелдік ұйымдардың авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі сертификаттарын тану туралы шешім түрінде (бұдан әрі – Сертификатты тану туралы шешім) уәкілетті ұйым ресімдейді, онда шетелдік ұйым көрсетіледі, онда сертификат танылады және Сертификатты тану туралы шешімнің қолданылу мерзімін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="63"/>
+      42. Шетелдік ұйымдарың сертификаты уәкілетті ұйымымен бір жылға танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Сертификатты тану туралы шешімді алу үшін шетелдік ұйым уәкілетті ұйымға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификатын тануға арналған өтінімді (бұдан әрі – тануға арналған өтінім) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z168" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Шетелдік ұйымдардың сертификаттарын тану тәртібі шетелдік ұйымдарға, егер сертификат берілген талаптар ИКАО талаптары мен стандарттарына және Қазақстан Республикасында қолданыстағы сертификаттау талаптарына сәйкес келген жағдайда қолданылады.</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="65"/>
+      Тану туралы өтінімге келесі құжаттар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z169" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Шетелдік ұйымдарың сертификаты уәкілетті ұйымымен оны қолданудың барлық мерзімінде танылады.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+      1) қосымшалары бар шетелдік ұйымның қолданыстағы сертификатының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z170" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тануға арналған өтінімге мынадай құжаттар қоса беріледі:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) авиациялық техникаға техникалық қызмет көрсетуді және жөндеуді ұйымдастыру рәсімдері жөніндегі нұсқаулық қазақ, орыс немесе ағылшын тілдерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z171" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шетелдік ұйым сертификатының көшірмесі;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3) Қазақстан Республикасының азаматтық әуе кемесін пайдаланушының осы шетелдік ұйыммен техникалық қызмет көрсету және жөндеу жұмыстарын жүргізу ниетін жазбаша растауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z172" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) авиациялық техникаға техникалық қызмет көрсетуді және жөндеуді ұйымдастыру рәсімдері жөніндегі нұсқаулық қазақ не орыс немесе ағылшын тілдерінде.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+      44. Ұсынылған құжаттарды қарау барысында уәкілетті ұйым осы ұйымды сертификаттауды жүзеге асырған шет мемлекеттің авиациялық әкімшілігі берген шетелдік ұйым сертификатының жарамдылығын тексереді, сондай-ақ уәкілетті ұйымның авиациялық инспекторы (авиациялық инспекторлары) тарапынан сертификаттау талаптарына сәйкестігіне қатысты шетелдік ұйым көшпелі тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z173" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...83 lines deleted...]
-    </w:p>
+      Шетелдік ұйымдарды көшпелі тексеру мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z174" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеңіл және аса жеңіл әуе кемелеріне техникалық қызмет көрсету және жөндеу кезінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z175" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Еуропалық ұшу қауіпсіздігі агенттігі (EASA) немесе EASA-ға қатысушы елдердің және Ұлыбританияның авиациялық билігі сертификаттаған ұйымдарда мерзімді техникалық қызмет көрсетуді орындау кезінде.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+      2) Еуропалық ұшу қауіпсіздігі агенттігі (EASA) немесе EASA-ға қатысушы елдердің және Ұлыбританияның авиациялық билігі сертификаттаған ұйымдарда немесе әуе кемелерін өндіруші болып табылатын ұйымда әуе кемелеріне техникалық қызмет көрсету және жөндеу жұмыстарын жүргізу кезінде талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z176" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      45. Шетелдік ұйымдардың сертификатын тану Халықаралық азаматтық авиация ұйымының ИКАО талаптары мен стандарттарына сәйкес әзірленген нұсқамалық материалды пайдалана отырып, шетелдік ұйымның мәлімделген қызмет саласына қатысты жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z177" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="68"/>
+      46. Көшпелі зерттеу жүргізу кезінде шетелдік ұйымның сертификаттау талаптары іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47. Көшпелі тексеру нәтижелері бойынша авиациялық инспекторлар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша шетелдік ұйым объектілерінің нақты жай-күйін, қорытындыларды, ұсынымдарды және сертификатты тану туралы шешім беру мүмкіндігі (мүмкін еместігі) туралы қорытындыны көрсете отырып, екі данада көшпелі тексеру актісін жасайды, ол аяқталғаннан кейін авиациялық инспекторлар қол қояды және танысу үшін шетелдік ұйымға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z179" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Шетелдік ұйымдардың сертификатын тану Халықаралық азаматтық авиация ұйымының ИКАО талаптары мен стандарттарына сәйкес әзірленген нұсқамалық материалды пайдалана отырып, шетелдік ұйымның мәлімделген қызмет саласына қатысты жүзеге асырылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="69"/>
+      Көшпелі тексеру кезінде анықталған сәйкессіздіктер үш деңгейге бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z180" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Сертификатты тану және сертификатты тану туралы шешімді беру рәсімдерінің жалпы мерзімі 22 (жиырма екі) жұмыс күнін құрайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+      1) 1-деңгей - қызметті жүзеге асыруға кедергі келтіретін сертификаттау талаптарына сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z181" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 2-деңгей - уәкілетті ұйыммен келісілген мерзімдерде жойылған немесе шектеулер енгізілген жағдайда қызметті жүзеге асыруға кедергі келтірмейтін сертификаттау талаптарына сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z182" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 3-деңгей - қызметті жүзеге асыруға кедергі келтірмейтін және өндірісті жетілдіру кезінде оны жоюға жататын сертификаттау талаптарына сәйкессіздік.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z183" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. 1-деңгейдегі сертификаттау талаптарына сәйкессіздіктер шетелдік ұйымның техникалық және қаржылық мүмкіндіктеріне сүйене отырып, шетелдік ұйымның адам өмірі мен денсаулығын, қоршаған ортаны, ұшу қауіпсіздігін және авиациялық қауіпсіздікті қамтамасыз ете алмауымен сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z184" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда уәкілетті ұйым тану туралы шешім беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. 2-деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда уәкілетті ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) анықталған сәйкессіздікті жою үшін ол анықталған сәттен бастап үш айдан аспайтын мерзімге келіседі. Шетелдік ұйым анықталған сәйкессіздікті жою жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша түзету іс-қимылдарының жоспарын әзірлейді және сертификаттық тексеру нәтижелерімен танысқан сәттен бастап 10 (он) жұмыс күні ішінде уәкілетті ұйымға келісуге ұсынады. Түзету іс-қимылдарының жоспарын әзірлеу кезінде өтініш беруші әрбір анықталған сәйкессіздіктің туындау себебін айқындайды, сондай-ақ түзету іс-қимылдарының жоспарына сәйкессіздіктің қайталануын жою және болдырмау жөніндегі шараларды енгізеді. Шетелдік ұйым сәйкессіздікті жою бойынша жедел шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z187" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған сәйкессіздікті жою бойынша шетелдік ұйым ұсынған шараларды бағалау негізінде түзету іс-қимылдарының жоспарын келіседі не оны негіздемемен пысықтауға қайтарады. Бұл ретте шетелдік ұйым түзету іс-қимылдарының жоспарын 3 (үш) жұмыс күні ішінде пысықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z188" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түзету іс-қимылдарының жоспарында көрсетілген мерзімді уәкілетті ұйым оны өзгерту қажеттігі туралы негіздемені шетелдік ұйым ұсынған жағдайда 3 (үш) айдан аспайтын мерзімге ұзартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z189" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік ұйым осы тармақтың 1) және 2) тармақшаларында көрсетілген мерзімде түзету іс-қимылдарының қолайлы жоспарын ұсынбаған кезде уәкілетті ұйым Сертификатты тану туралы шешім беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z190" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Уәкілетті ұйым қайта тексеру немесе бақылау мен қадағалаудың өзге де нысандарын жүргізу жолымен ұсынылған түзету іс-қимылдарының жоспарына сәйкес шетелдік ұйымның сәйкессіздіктерін жоюды бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z191" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер шетелдік ұйым түзету іс-әрекеттерін келісілген мерзімде орындамаса, 2-деңгейдің сертификаттау талаптарына сәйкес келмеуі 1-деңгейдегі сәйкессіздікке айналады және уәкілетті ұйым Сертификатты тану туралы бұрын берілген шешімді кері қайтарып алады немесе шектейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z192" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда түзету іс-қимылдарының жоспары талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z193" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Сертификатты тану және сертификатты тану туралы шешімді беру рәсімдерінің жалпы мерзімі 22 (жиырма екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z194" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажетті ақпаратты зерделеу, тексеру немесе алу үшін қосымша уақыт қажет болған жағдайда өтінімді қарау мерзімі 22 (жиырма екі) жұмыс күнінен аспайтын мерзімге ұзартылады, бұл туралы тануға өтінімді беруші қарау мерзімін ұзарту туралы шешім қабылданған сәтінен бастап 3 (үш) жұмыс күні ішінде өтінім берушіге хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="70"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z195" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Сертификатты тану туралы шешім ұсынылған құжаттар және жүргізілген сертификаттық тексеру негізінде беріледі. Уәкілетті ұйым тануға өтінімді алған сәттен бастап 22 (жиырма екі) жұмыс күні ішінде сертификатты тану туралы шешімді беруді немесе беруден дәлелді бас тартуды жүзеге асырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+      52. Сертификатты тану туралы шешім ұсынылған құжаттар және жүргізілген сертификаттық тексеру негізінде беріледі. Уәкілетті ұйым тануға өтінімді алған сәттен бастап 22 (жиырма екі) жұмыс күні ішінде сертификатты тану туралы шешімді беруді немесе беруден дәлелді бас тартуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z196" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Уәкілетті ұйым шетелдік ұйымға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z197" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сертификатты және (немесе) оларда қамтылған деректерді (мәліметтерді) тану туралы шешімді алу үшін шетелдік ұйым ұсынған құжаттардың анық еместігін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z198" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдік ұйымның және (немесе) Сертификатты тану туралы шешімді беру үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалармен немесе сертификаттық талаптармен белгіленген талаптарға сәйкессіздігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z199" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шетелдік ұйымға қатысты Сертификатты тану туралы шешім беруді талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар болған жағдайларында шетелдік ұйымға Сертификатты тану туралы шешімді беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z200" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Сертификатты тану туралы шешім бүлінген немесе жоғалған (ұрланған) жағдайда көрсетілген құжаттың қолданысы тоқтатылады. Сертификатты тану туралы шешімнің телнұсқасын алу үшін шетелдік ұйым уәкілетті ұйымға еркін нысанда өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z201" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Уәкілетті ұйым өтінімді алған сәттен бастап 5 (бес) жұмыс күні мерзімінде Сертификатты тану туралы шешімнің телнұсқасын өтінім берушіге береді, онда оң жақ жоғары бұрышында "Телнұсқа" деген белгісі қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z202" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-параграф. Шетелдік ұйымдардың авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі сертификатын тану туралы шешімге өзгерістер және (немесе) толықтырулар енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z203" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56. Сертификатты тану туралы шешімге өзгеріс енгізу үшін шетелдік ұйым уәкілетті ұйымға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мынадай құжаттарды қоса бере отырып, өтінім береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z204" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      1) қосымшалары бар шетелдік ұйымның қолданыстағы сертификатының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z205" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="71"/>
+      2) авиациялық техникаға техникалық қызмет көрсетуді және жөндеуді ұйымдастыру рәсімдері жөніндегі нұсқаулық қазақ, орыс немесе ағылшын тілдерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z206" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Уәкілетті ұйым мынадай:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+      3) Қазақстан Республикасының азаматтық әуе кемесін пайдаланушының осы шетелдік ұйыммен техникалық қызмет көрсету және жөндеу жұмыстарын жүргізу ниетін жазбаша растауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z207" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сертификатты және (немесе) оларда қамтылған деректерді (мәліметтерді) тану туралы шешімді алу үшін өтінім берушінің ұсынған құжаттардың анық еместігін белгіленген;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сертификатты тану туралы бұрын берілген шешім оған өзгеріс енгізілгеннен кейін жарамсыз деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z208" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтінім берушінің және (немесе) Сертификатты тану туралы шешімді беру үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалармен немесе сертификаттық талаптармен белгіленген талаптарға сәйкессіздігі жағдайларында өтінім берушіге Сертификатты тану туралы шешімді беруден бас тартады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="72"/>
+      57. Сертификатты тану туралы шешімге өзгерістер және (немесе) толықтырулар мынадай жағдайларда енгізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z209" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Сертификатты тану туралы шешім бүлінген немесе жоғалған (ұрланған) жағдайда көрсетілген құжаттың қолданысы тоқтатылады. Сертификатты тану туралы шешімнің телнұсқасын алу үшін өтінім беруші уәкілетті ұйымға еркін нысанда өтінім жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="73"/>
+      1) шетелдік ұйымның атауын, ұйымдық-құқықтық нысанын немесе заңды мекенжайын өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z210" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. Уәкілетті ұйым өтінімді алған сәттен бастап 5 (бес) жұмыс күні мерзімінде Сертификатты тану туралы шешімнің телнұсқасын өтінім берушіге береді, онда оң жақ жоғары бұрышында "Телнұсқа" деген белгісі қойылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      2) шетелдік ұйым сертификатының қолданылу аясындағы өзгерістер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z211" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Сертификатты тану туралы шешімге өзгерістер енгізу мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z212" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйымның атауы, ұйымдық-құқықтық нысаны немесе заңды мекенжайы өзгерген жағдайларда-бес жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z213" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сертификаттың қолданылу саласы өзгерген жағдайларда-жиырма екі жұмыс күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z214" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-параграф. Шетелдік ұйымдардың авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі сертификатын тану туралы шешімнің қолданылуын тоқтата тұру және кері қайтарып алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z215" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Уәкілетті ұйым шетелдік ұйымның сертификатын тану туралы шешімнің қолданылуын шектейді не тоқтата тұрады не кері қайтарып алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z216" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шетелдік ұйымның сертификаттау талаптары мен шектеулерін сақтамауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z217" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шетелдік ұйым "Қазақстан Республикасының азаматтық әуе кемелерін техникалық пайдалану және жөндеу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 551 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сақтамауы (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11573 болып тіркелген);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z218" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16-3-бабының ережелеріне сәйкес немесе тексеру кезінде белгіленген ұшу қауіпсіздігіне әсер ететін бірінші деңгейдегі бұзушылықтар анықталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z219" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетелдік ұйымның жазбаша өтінімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z220" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тану мерзімінен бір жылғы уақыт аралағында Қазақстан Республикасында пайдаланылатын авиациялық техникада техникалық қызмет және жөндеу жұмыстары болмағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z221" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сертификаттың қолданысына шектеулер енгізу, оның қолданылуын тоқтата тұру немесе шетелдік ұйымға сертификат берген мемлекеттің авиациялық өкіметі кері қайтарып алуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5766,1321 +5567,6313 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Азаматтық авиацияның </w:t>
+              <w:t>Азаматтық авиацияның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">авиациялық техникасына </w:t>
+              <w:t>авиациялық техникасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық қызмет</w:t>
+              <w:t>техникалық қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсету және оны жөндеу </w:t>
+              <w:t>және оны жөндеу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі ұйымды </w:t>
+              <w:t>ұйымды сертификаттау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификаттау және</w:t>
+              <w:t>сертификат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификат беру қағидаларына</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алдын ала бағалау өтініші</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйым сертификатын алуға үміткер толтырады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z231" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ұйымның ресми атауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның мекенжайы: пошталық мекенжайы, телефон, факс және электрондық пошта мекенжайы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Негізгі қызмет жүзеге асырылатын орынның мекенжайы, оның ішінде телефон, факс және электрондық пошта мекенжайы. Қосымша қызметтік мекенжай: Қызмет түрі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Қызметті бастаудың ұсынылатын күні:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Басшылар және негізгі қызметкерлер:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, факс және электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Ұйымның ұсынылатын мамандануы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ Әуе кемелеріне техникалық қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ Қозғалтқыштарға техникалық қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ Компоненттерге техникалық қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ Мамандандырылған техникалық қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Персоналды даярлаудың ұсынылатын түрлері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Осы нысанды толтыру және оған қол қою азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйым сертификатын алуға өтініш беру ниетін білдіреді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні (күні/айы/жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы және тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z236" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдын ала бағалау өтінішін толтыру жөніндегі нұсқаулық:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z237" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ұйымның ресми атауын, пошталық мекенжайын, телефон, факс нөмірлерін және электрондық пошта мекенжайын көрсету қажет. Егер ұйым ресми атауынан өзгеше атаумен қызмет атқаратын болса, оны да көрсету қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z238" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Көрсетілген мекенжай негізгі қызмет жүзеге асырылатын нақты орналасқан жерге қатысты болуы тиіс. Осы жерде Қазақстан Республикасының заңнамасына сәйкес құрылған басшылықтың қызметтік үй-жайлары орналасады. Егер мекенжай 1-тармақта көрсетілген мекенжаймен сәйкес келсе, "сол мекенжай" деп көрсету қажет. Қосымша қызметтік мекенжайларды және сол мекенжайларда жүзеге асырылатын қызмет түрлерін көрсету қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z239" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Техникалық қызмет көрсетуді бастау жоспарланған шамамен күнін көрсету қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z240" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Басшылар мен негізгі қызметкерлердің тегі, лауазымы, телефон нөмірлері және өзге де байланыс деректерін көрсету қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z241" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Төменде ұсынылған техникалық қызмет көрсету ұйымының мамандануын көрсету қажет. Қолданылатын барлық тиісті тармақтарды белгілеу қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z242" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Әуе кемелеріне техникалық қызмет көрсету. Ірі әуе кемелері, шағын әуе кемелері, тікұшақтар, әуе кемелерінің өзге түрлері (мысалы, планерлер, аэростаттар, дирижабльдер, жеңіл спорттық әуе кемелері және т.б.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z243" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Қозғалтқыштарға техникалық қызмет көрсету. Қозғалтқыш санаттарын көрсету (мысалы, поршеньді, газтурбиналық және электрлік).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z244" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Компоненттерге техникалық қызмет көрсету. Қызмет көрсетілетін борттық жүйе санатын сәйкестендіру үшін ASD/ATA S1000D спецификацияларындағы стандартты нөмірлеу жүйесінің (SNS) кодын көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z245" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      □ Мамандандырылған техникалық қызмет көрсету. Мамандандырылған техникалық қызмет көрсетуді орындау үшін қажетті бекіту сыныбын келесі санаттар бойынша көрсету: композициялық материалдардан жасалған компоненттерге техникалық қызмет көрсету, беттерді өңдеу (мысалы, құммен тазалау), гальваникалық қаптау, бояу, бұзбайтын бақылау, дәнекерлеу және мемлекетпен қабылданған/бекітілген өзге де арнайы жұмыстар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z246" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Қызмет көрсетілетін әуе кемелерінің түрлерін, сондай-ақ сұратылатын мамандануына сәйкес сапаны бақылау персоналын, сертификаттаушы персоналды және техникалық қызмет көрсетуге қатысатын өзге қызметкерлерді даярлау түрлерін көрсету қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z247" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Алдын ала бағалау өтінішіне жауапты басшының қол қоюы авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымды сертификаттауға өтініш беру ниетін білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық авиацияның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиациялық техникасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оны жөндеу жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымды сертификаттау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификат беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z256" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таңба Уәкілетті ұйымның атауы</w:t>
-[...39 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Авиациялық техникаға техникалық қызмет көрсету және жөндеу (бұдан әрі – ТҚ және Ж) жөніндегі ұйымның атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өтініш беру себебі (керектісін таңдау):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АТ ТҚ және Ж жөніндегі ұйымның сертификатын алуға алғашқы сертификаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АТ ТҚ және Ж жөніндегі ұйымның сертификатының қолданылу мерзімін ұзарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АТ ТҚ және Ж жөніндегі ұйымының сертификатының қолданылу саласын өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АТ ТҚ және Ж жөніндегі ұйымның атауын, ұйымдық-құқықтық нысанын немесе заңды мекенжайын өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. Өндірістік базаның орналасқан жері: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. АТ ТҚ және Ж жөніндегі ұйымның желілік станциялардың мекенжайы мен орналасқан жері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Телефон:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Есеп айырысу шоты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7. Бизнес-сәйкестендіру нөмірі (БСН): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Электрондық мекен-жайы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Төменде көрсетілген қызмет түрлерін келесі авиациялық техникада орындау құқығына техникалық қызмет көрсету және жөндеу ұйымын сертификаттауды жүргізуді сұраймын:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рұқсат </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шектеулер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мерзімді техникалық жұмыстар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жедел техникалық жұмыстар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық қозғалтқыштар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маршты авиациялық қозғалтқыштар мен қосалқы күштік қондырғыларды қоспағанда, компоненттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы жұмыс түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. АТ ТҚ және Ж жөніндегі ұйымның рәсімдер бойынша Басшылықтың тексерудің белгіленуі, нөмірі және тексеру күні:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Сапаны (стандарттарға сәйкестікті) бақылауға жауапты басшының Тегі, Аты, Әкесінің аты (бар болған жағдайда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z257" w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Өтініш беруші тұлғаның декларациясы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осымен цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімімді растаймын және Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі саласындағы заңнамасының талаптарын сақтауға міндеттенемін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сондай-ақ авиациялық техниканы техникалық қызмет көрсету және жөндеу ұйымының Қазақстан Республикасының авиациялық техниканы техникалық қызмет көрсету және жөндеу ұйымдары үшін белгіленген сертификаттау талаптарына сәйкес келетінін және осы сәйкестікті қолдайтынын растаймын.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Ұсынылған мәліметтердің толықтығы мен дұрыстығын растаймын.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Өтініш беруші өтінімді электрондық цифрлық қолтаңбамен куәландырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Берілген күні:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық авиацияның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиациялық техникасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оны жөндеу жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымды сертификаттау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификат беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z267" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның басшы құрамы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z268" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның бағаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z269" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқару персоналын көрсету:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның бірінші басшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі функцияларды орындау үшін ұйымның жұмысын қамтамасыз етуге жауапты басшы персонал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшу қауіпсіздігі жөніндегі инспекция басшысы (ұшу қауіпсіздігі жөніндегі басшы), ұшу қауіпсіздігін басқару жүйесін енгізуге және оның тиімді жұмыс істеуіне жауапты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапа жүйесін (сәйкестікті мониторингтеу) қамтамасыз етуге жауапты басшы персонал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z270" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тегі Аты Әкесінің аты (болған жағдайда):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z271" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның лауазымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z272" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Азаматтық авиация саласындағы біліктілік:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z273" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтық авиация саласындағы жұмыс тәжірибесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z274" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z275" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйым сертификатының нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z276" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның бірінші басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z277" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі Аты Әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық авиацияның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиациялық техникасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оны жөндеу жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымды сертификаттау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификат беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z285" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу ұйымына сертификат беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...364 lines deleted...]
-Valid till "__" __ 20__</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтің атауы "Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу ұйымына сертификат беру"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы: жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның авиациялық әкімшілігі" акционерлік қоғамы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрін (бар болған жағдайда) ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"цифрлық үкімет" порталы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрін (бар болған жағдайда) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификатын беру мерзімі - 22 (жиырма екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өтініш берушіде әртүрлі қалаларда орналасқан өндірістік қызметтің екіден астам орны болған жағдайда, қарау мерзімі 22 (жиырма екі) жұмыс күніне ұзартылады және/немесе өтініш берушіге анықталған сәйкессіздіктерді жою талап етілетін жағдайларда, қарау мерзімі осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес түзету іс-қимылдары жоспарында көрсетілген мерзімге ұзартылады, ол туралы қарау мерзімін ұзарту туралы шешім қабылданған сәттен бастап 3 (үш) жұмыс күні ішінде өтініш берушіге хабарланады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның бұрын берілген сертификатының қолданылу мерзімі өткеннен кейін кезекті сертификаттауды жүргізу мерзімі - 22 (жиырма екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өтініш берушіде әртүрлі қалаларда орналасқан өндірістік қызметтің екіден астам орны болған жағдайда, қарау мерзімі 22 (жиырма екі) жұмыс күніне ұзартылады және/немесе өтініш берушіге анықталған сәйкессіздіктерді жою талап етілетін жағдайларда, қарау мерзімі осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес түзету іс-қимылдары жоспарында көрсетілген мерзімге ұзартылады, ол туралы қарау мерзімін ұзарту туралы шешім қабылданған сәттен бастап 3 (үш) жұмыс күні ішінде өтініш берушіге хабарланады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификатына өзгерістер және (немесе) толықтырулар енгізу мерзімі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) ұйымның атауы, ұйымдық-құқықтық нысаны немесе заңды мекенжайы өзгерген жағдайларда – 5 (бес) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) сертификаттың қолданылу саласы өзгерген жағдайларда – 22 (жиырма екі) жұмыс күні. Өтініш берушіде әртүрлі қалаларда орналасқан өндірістік қызметтің екіден астам орны болған жағдайда, қарау мерзімі 22 (жиырма екі) жұмыс күніне ұзартылады және / немесе өтініш берушіге анықталған сәйкессіздіктерді жою талап етілетін жағдайларда, қарау мерзімі осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес түзету іс-қимылдары жоспарында көрсетілген мерзімге ұзартылады, ол туралы қарау мерзімін ұзарту туралы шешім қабылданған сәттен бастап 3 (үш) жұмыс күні ішінде өтініш берушіге хабарланады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрін (бар болған жағдайда) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрландырылған (ішінара цифрландырылған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер және оның кіші түрін (бар болған жағдайда) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификатын беру, авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификатына өзгерістер енгізу немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет және оның кіші түрін (бар болған жағдайда) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу ұйымына сертификат беру – "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16-бабының 3-тармағына және "Азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы № 167 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32089 болып тіркелген) сәйкес ақылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияның қызмет көрсетушісінің және цифрлық объектілердің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z293" w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.00-ға дейінгі түскі үзіліспен сағат 08.00-ден 17.00-ға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет және оның кіші түрін (бар болған жағдайда) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы, жеке басты куәландыратын құжаттар туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы, азаматтық әуе кемесін мемлекеттік тіркеу туралы, пайдаланушы сертификаты, авиациялық жұмыстарды орындау құқығына куәлік, ұшуды орындау құқығына куәлік туралы мәліметтерді азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификаттарын беру үшін уәкілетті ұйым "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификатын алу үшін (бастапқы сертификаттау, бұрын берілген сертификаттың қолданылу мерзімін ұзарту және сертификаттың қолданылу саласын өзгерту кезінде) осы қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша мынадай құжаттарды қоса бере отырып, электрондық цифрлық қолтаңбамен қол қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның құрылтай құжаты (бастапқы сертификаттау кезінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның рәсімдері жөніндегі нұсқаулықтың (бұдан әрі - нұсқаулық) электрондық көшірмесі (сертификаттаушы персоналдың тізбесін қоса алғанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның басшы құрамы туралы мәліметтердің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) уәкілетті ұйымның қызметі үшін төлемді растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) бірінші басшы қол қойған сәйкестік туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) іс-шаралар жоспары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) сапа бойынша нұсқаулықтың электрондық көшірмесі (егер ол нұсқаулыққа енгізілмеген болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) ұшу қауіпсіздігін басқару жөніндегі нұсқаулықтың электрондық көшірмесі (егер ол нұсқаулыққа енгізілмеген болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі персоналды кәсіптік даярлау бағдарламасының электрондық көшірмесі (егер ол нұсқаулыққа енгізілмеген болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификатына өзгерістер және (немесе) толықтырулар енгізу үшін ұйымның атауы, ұйымдық-құқықтық нысаны немесе заңды мекенжайы өзгерген кезде осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық цифрлық қолтаңбамен қол қойылған өтінім мынадай құжаттармен қоса беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның рәсімдері жөніндегі нұсқаудың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет және оның кіші түрін (бар болған жағдайда) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z306" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидалардың талаптарына, Қазақстан Республикасы Азаматтық әуе кемелерінің ұшуға жарамдылығы нормаларының, Заңның немесе осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің ерекшеліктерін және оның кіші түрлерін (бар болған жағдайда), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетінін ескере отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z309" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары интернет-ресурста орналастырылған: "Қазақстанның авиациялық әкімшілігі" акционерлік қоғамы www.​caa.​gov.​kz Көрсетілетін қызметті алушының алу мүмкіндігі бар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызмет көрсету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...394 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7114,137 +11907,541 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Авиациялық техникаға </w:t>
+              <w:t>Азаматтық авиацияның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>авиациялық техникасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>техникалық қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және оны жөндеу жөніндегі</w:t>
+              <w:t>және оны жөндеу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ұйымның сертификатына </w:t>
+              <w:t>ұйымды сертификаттау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қосымша </w:t>
+              <w:t>сертификат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ _______</w:t>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z320" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сертификаттың қолданылу аясы</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z321" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның авиациялық әкімшілігі" акционерлік қоғамы Сіздің өтініміңізді жылдың [өтінім күнінен] № [өтінім нөмірі] бастап қарап, ____________________________ бас тарту туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z322" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Бас тарту себебі].</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z323" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның лауазымды тұлғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z324" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе оны алмастыратын тұлға (Тегі Аты Әкесінің аты бар болған жағдайда) (электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық авиацияның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиациялық техникасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оны жөндеу жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымды сертификаттау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификат беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z333" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның қызмет аясы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7261,198 +12458,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Класс/Class</w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рұқсат беру /Rating</w:t>
+Рұқсат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шектеулер / Limitation</w:t>
+Шектеулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мерзімді техникалық жұмыстар /Line maintenance</w:t>
+Кезеңдік техникалық қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Жедел техникалық жұмыстар /Base maintenance</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел техникалық қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -7462,283 +12660,278 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Категория</w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авиациялық техника түрі немесе жұмыс түрі</w:t>
+Авиациялық техниканың үлгісі немесе жұмыс түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Әуе кемелері / Aircraft</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшу массасы 5700 кг асатын ұшақтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...25 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің үлгісі немесе тобы, әзірлеушілері, отбасылығы және/немесе орындалатын техникалық қызмет көрсету түрлері көрсетіледі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7768,471 +12961,4384 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авиациялық қозғалтқыштар / Engines</w:t>
+А2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшу массасы 5700 кг аспайтын ұшақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Американың әуе көлігі қауымдастығының коды /ATA Cods</w:t>
-            </w:r>
+А3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тікұшақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы жұмыс түрлері / Specialised Services</w:t>
+А4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А1, А2 және А3 санаттарына қатысы жоқ әуе кемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық қозғалтқыштар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газтурбиналық қозғалтқыштар (ГТҚ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газтурбиналық қозғалтқыштардың үлгісі немесе тобы, әзірлеушілері, отбасылығы және/немесе орындалатын техникалық қызмет көрсету түрлері көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поршеньді қозғалтқыштар (ПҚ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поршеньді қозғалтқыштардың үлгісі немесе тобы, әзірлеушілері, отбасылығы және/немесе орындалатын техникалық қызмет көрсету түрлері көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы күш қондырғылары (ҚКҚ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы күш қондарығылары үлгісі немесе тобы, әзірлеушілері, отбасылығы және/немесе орындалатын техникалық қызмет көрсету түрлері көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық марштық қозғалтқышты және жиынтықта қосалқы күш қондырғысынан басқа құрастырылған құрауыштар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Американың Әуе көлігі қауымдастығының коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабинадағы ауа қысымын баптау және реттеу жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің үлгісін және\немесе құрауышын әзірлеушілері, не нақты құрауыштары және\немесе тоғысқан сілтемелер рәсімдер және\немесе орындалатын техникалық қызмет көрсету түрлері бойынша нұсқаудағы өндірістік мүмкіндіктердің тізбесімен көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автопилоттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс және навигация жабдығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+023, 034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіктер мен люктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр жабдықтау жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрмыстық және арнайы жабдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+025, 038, 045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозғалтқыш және қосалқы күш қондырғыларының жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+049, 071 бастап 083 бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесін басқару жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+027, 055, 057.40 бастап 057.70 бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отын жүйесі - планер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тікұшақтардың тасушы бұрамалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+062, 064, 066, 067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тікұшақтардың трансмиссиялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+063, 065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидрожүйелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрал жабдықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шассийлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оттегі жабдығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе бұрамалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пневмо жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+036, 037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұздануға қарсы және өртке қарсы жүйелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+026, 030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терезелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Планер конструкциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053, 054, 057.10, 057.20, 57.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы жұмыс түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+D1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұзбайтын бақылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нақты жұмыстар немесе жұмыс түрлері және қызметтер көрсетіледі.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8266,129 +17372,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Азаматтық авиацияның </w:t>
+              <w:t>Азаматтық авиацияның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">авиациялық техникасына </w:t>
+              <w:t>авиациялық техникасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық қызмет көрсету </w:t>
+              <w:t>техникалық қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оны жөндеу жөніндегі </w:t>
+              <w:t>және оны жөндеу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымды сертификаттау және </w:t>
+              <w:t>ұйымды сертификаттау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8415,880 +17521,3484 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z342" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Азаматтық авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның сертификатын алуға/тануға өтінім Application for receipt / recognition of a Certificate of an Organization for maintenance and repair of Civil Aviation Aircraft</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Сертификаттық (шығу) зерттеп-қарау актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z343" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Актіні жасау күні, уақыты және орны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z344" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымды (бұдан әрі – АТ ТҚ және Ж жөніндегі ұйым) сертификаттау тексеруін жүргізу негіз болған бұйрықтың күні мен нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z345" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тексеруді жүргізген адамның тегі, аты, әкесінің аты (бар болса) және лауазымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z346" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сертификаттық тексеру жүргізу кезеңі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z347" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сертификаттық тексеру жүргізілетін орын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z348" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. АТ ТҚ және Ж жөніндегі ұйымның атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z349" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. АТ ТҚ және Ж жөніндегі ұйымның қызмет саласы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z350" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тексеру нәтижелері, оның ішінде анықталған бұзушылықтар, олардың сипаты туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z351" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тексерілетін жеке немесе заңды тұлғаның, сондай-ақ тексеру жүргізу кезінде қатысқан адамдардың актісімен танысу немесе танысудан бас тарту туралы мәліметтер, олардың қолдары немесе қол қоюдан бас тарту туралы жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z352" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тексеру жүргізген лауазымды адамның қолы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық авиацияның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиациялық техникасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оны жөндеу жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымды сертификаттау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификат беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z361" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Түзету әрекеттерінің жоспары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тармақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативтік-құқықтық актінің талабы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z362" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертулер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(сәйкессіздіктер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәйкессіздік деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түзету әрекеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жою мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабылу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел әрекеттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайда болу себептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түзету әрекеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертудің қайталануын болдырмау жөніндегі іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық авиацияның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиациялық техникасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оны жөндеу жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымды сертификаттау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификат беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z371" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таңба Уәкілетті ұйымның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы азаматтық авиация саласындағы уәкілетті ұйымының атауы, адресі, телефоны, e-mail, Интернет адресі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование уполномоченной организацией в сфере гражданской авиации Республики Казахстан, адрес, телефон, e-mail, Интернет адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of Civil Aviation Authorized Organization Republic of Kazakhstan Address, telefone, e-mail, the Internet address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z372" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның сертификаты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сертификат организации по техническому обслуживанию и ремонту авиационной техники</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Certificate of Aircraft Maintenance Organization</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ QZ.​145.​XXXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__ ж "__" _____берілді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдан "__" ___ 20__ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Date of issue "__" ___ 20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z377" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданылу мерзімі 20__жылғы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__"___ дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок действия до "__" __ 20__ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Valid till "__" __ 20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z380" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование организации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of Organization:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z382" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды мекенжайы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Legal address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік қызмет орны:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место производственной деятельности:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Place of production:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z386" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Сертификат авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйым сертификаттау талаптарына және техникалық қызмет көрсететін ұйымның қызметі жөніндегі нұсқауына сәйкес келетінін куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z387" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий сертификат удостоверяет, что организация по техническому обслуживанию и ремонту авиационной техники соответствует сертификационным требованиям и соблюдает процедуры, установленные Руководством по процедурам организации технического обслуживания и ремонту авиационной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z388" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This certificate confirms that the organization for maintenance and repair of aircraft meets the certification requirements and follows the procedures Manual for the procedures for the organization of maintenance and repair of the aviation equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z389" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Азаматтық авиация саласындағы уәкілетті ұйымның бірінші басшысы не оның орнындағы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z390" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z391" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 03.11.2020 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      The General Director of the authorized civil aviation organization or the person substituting for him/her </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z392" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. АТ ТҚ және Ж жөніндегі ұйымның атауы /</w:t>
-[...759 lines deleted...]
-    </w:p>
+      (электрондық цифрлық қолтаңба) (Тегі Аты Әкесінің аты (бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Авиациялық техникаға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оны жөндеу жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның сертификатына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к сертификату</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации по техническому</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обслуживанию и ремонту</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиационной техники</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Appendix to certificate of</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>aircraft maintenance organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ _______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z405" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сертификаттың қолданылу аясы Область действия сертификата Terms of Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9342,159 +21052,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рұқсат беру /Rating</w:t>
+Рұқсат беру /Допуск/Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Шектеулер / Limitations</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеулер / Ограничения/ Limitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Мерзімді техникалық жұмыстар /Base maintenance</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімді техникалық жұмыстар / Периодические технические работы/Base maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жедел техникалық жұмыстар /Line maintenance</w:t>
+Жедел техникалық жұмыстар / Оперативные технические работы / Line maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -9504,153 +21216,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Категория/ Category</w:t>
+Категория / Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...80 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z406" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық техника түрі немесе жұмыс түрі / Тип авиационной техники или вид работ / Type of aircraft or</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+type of work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9677,51 +21371,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әуе кемелері /Aircraft</w:t>
+Әуе кемелері / Воздушные суда/ Aircraft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9878,51 +21572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авиациялық қозғалтқыштар /Engines</w:t>
+Авиациялық қозғалтқыштар / Авиационные двигатели/ Engines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9987,158 +21681,159 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...65 lines deleted...]
-Американың әуе көлігі қауымдастығының коды /ATA Codes</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қадамдық авиациялық қозғалтқыштарды және жиынтықтағы қосалқы күштік қондырғыны қоспағанда, компоненттер / Компоненты, за исключением маршевых авиационных двигателей и вспомогательной силовой установки в сборе/Components other than complete engines are APUs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Американың әуе көлігі қауымдастығының коды / Код по Ассоциации Воздушного транспорта Америки/ATA Codеs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы жұмыс түрлері / Specialised Services</w:t>
+Арнайы жұмыс түрлері / Специальные виды работ/ Specialised Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10197,430 +21892,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z407" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сертификаттың қолданылу саласы авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйымның рәсімдері жөніндегі бекітілген нұсқаулыққа сәйкес техникалық қызмет көрсету бойынша орындалатын жұмыстардың көлемімен шектеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z408" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Өтініш беруші Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі саласындағы заңнамасының талаптарын таниды және орындауға міндеттенеді / The applicant recognizes and undertakes to comply with the requirements of the legislation of the Republic of Kazakhstan in the field of use of air space and aviation activities.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Область действия сертификата ограничена объемом выполняемых работ по техническому обслуживанию согласно утвержденному Руководству по процедурам организации по техническому обслуживанию и ремонту авиационной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z409" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Certificate scope is limited to the work scope in accordance with the approved Maintenance organization exposition Руководство по процедурам организации по техническому обслуживанием и ремонту авиационной техники/ Maintenance organisation exposition </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z410" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Авиациялық техникаға техникалық қызмет көрсетуге жауапты Басшы құрам / Management team responsible for the maintenance of Aircraft:</w:t>
-[...345 lines deleted...]
-    </w:tbl>
+      Нұсқаулықтың сілтеме нөмірі / Ссылочный номер руководства / Exposition Reference number</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z411" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұсқаулықтың өзгерген күні мен нөмірі / </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z412" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и номер изменения руководства / Date &amp; revision number of exposition</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z413" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық авиация саласындағы уәкілетті ұйымның бірінші басшысы не оның орнындағы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z414" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z415" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The General Director of the authorized civil aviation organization or the person substituting for him/her </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z416" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (Тегі Аты Әкесінің аты (бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10719,77 +22234,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымды сертификаттау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оған сертификат беру</w:t>
+              <w:t>сертификат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10816,2789 +22318,508 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkStart w:name="z425" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның басшы құрамы туралы мәліметтер</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы азаматтық авиация саласындағы уәкілетті ұйымның атауы, мекенжайы, телефоны, e-mail, Интернет мекенжайы Наименование уполномоченной организации в сфере гражданской авиации Республики Казахстан, адрес, телефон, e-mail, Интернет адрес Name of Civil Aviation Authorized organization Republic of Kazakhstan Address, telefone, e-mail, the Internet address Сертификаттың арамдылығын тану туралы рұқсаты Решение о признании действительным Сертификата Decision to Recognize a valid Certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z426" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________берілді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z427" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдано _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z428" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Issued to _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z429" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 05.05.2020 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес "Қазақстанның авиациялық әкімшілігі" АҚ ___________________________берген № __________ Авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі шетелдік ұйымның сертификаты "Сертификаттың жарамдылығын тану туралы рұқсатына қосымшада" көрсетілген шектелеулермен жарамды деп таниды. Осы рұқсат "Сертификатты жарамды деп тану туралы шешімнің қосымшасында" көрсетілген шектеулерге қатысты жоғарыда аталған сертификаттың қолданылу саласына өзгерістер енгізілген немесе сертификат тоқтатылған, кері қайтарылған жағдайларды қоспағанда жоғарыда аталған сертификаттың қолданылу мерзіміне жарамды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z430" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның бағаны</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Согласно пункту 5 статьи 48 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации", АО "Авиационная Администрация Казахстана" признает действительным, выданный ______________________________________, Сертификат иностранной организации по техническому обслуживанию и ремонту авиационной техники № ________________, с ограничениями, указанными в "Приложении к Решению о признании действительным Сертификата". Настоящее Решение действительно на срок действия вышеуказанного сертификата за исключением случаев, когда сертификат приостановлен, отозван или внесены изменения в область действия вышеуказанного сертификата, касающиеся ограничений, указанных в "Приложении к Решению о признании действительным Сертификата".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z431" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқару персоналын көрсету:</w:t>
-[...135 lines deleted...]
-    </w:tbl>
+      According to Item 5 of Article 48 of the Law "on the Use of the Airspace of the Republic of Kazakhstan and Aviation Activities", "Aviation Administration of Kazakhstan" JSC recognizes a valid Certificate of foreign organization for maintenance and repair of aviation equipment № __________________ issued by ___________________________________________________ with the limitations specified in the "Appendix to the Decision to Recognize a valid Certificate". This Decision is valid for the period of validity of the above certificate, unless the certificate is suspended, revoked or changes have been made to the terms of approval of the above certificate concerning the limitations specified in the "Appendix to the Decision to Recognize a valid Certificate".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z432" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тегі Аты Әкесінің аты (болған жағдайда):</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Қолданылу мерзімі / Срок действия до / Valid till:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z433" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның лауазымы:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Азаматтық авиация саласындағы уәкілетті ұйымның бірінші басшысы не оның орнындағы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z434" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Азаматтық авиация саласындағы біліктілік:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z435" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The General Director of the authorized civil aviation organization or the person substituting for him/her </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z436" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Азаматтық авиация саласындағы жұмыс тәжірибесі:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тегі Аты Әкесінің аты (бар болған жағдайда) Қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z437" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымның атауы:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Берілген күні / Дата выдачи / Date of issue:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z438" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу жөніндегі ұйым сертификатының нөмірі:</w:t>
-[...2406 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+      № __________ Сертификаттың</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z439" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарамдылығын тану туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z440" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсатына қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z441" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение к Решению о</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z442" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      признании действительным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z443" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификата № ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z444" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Appendix to the Decision to recognize</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z445" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a valid Certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z446" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13615,199 +22836,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Класс</w:t>
+Класс / Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рұқсат</w:t>
+Рұқсат беру / Допуск / Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шектеулер</w:t>
+Шектеулер / Ограничения / Limitations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кезеңдік техникалық қызмет көрсету</w:t>
+Кезеңдік техникалық қызмет көрсету / Периодическое техническое обслуживание / Base maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жедел техникалық қызмет көрсету</w:t>
+Жедел техникалық қызмет көрсету / Оперативное техническое обслуживание / Line maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -13817,278 +23038,340 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
+Санаты / Категория / Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Авиациялық техниканың үлгісі немесе жұмыс түрі</w:t>
+          <w:bookmarkStart w:name="z447" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық техника түрі немесе жұмыс түрі /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип авиационной техники или вид работ /</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type of aircraft or</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+type of work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Әуе кемелері</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемелері/ Воздушные суда/ Aircraft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14109,4393 +23392,154 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...4337 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z450" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданылу мерзімі / Срок действия до / Valid till:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z451" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық авиация саласындағы уәкілетті ұйымның бірінші басшысы не оның орнындағы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z452" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z453" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The General Director of the authorized civil aviation organization or the person substituting for him/her </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z454" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі Аты Әкесінің аты (бар болған жағдайда) Қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18594,77 +23638,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымды сертификаттау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оған сертификат беру</w:t>
+              <w:t>сертификат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18691,2065 +23722,2697 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="78"/>
-[...322 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...259 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...210 lines deleted...]
-Жабу күні</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінім / Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z463" w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Шетелдік авиациялық техникаға техникалық қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және жөндеу (бұдан әрі – АТ ТҚ және жөндеу) жөніндегі ұйымның атауы: /</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of Approved Maintenance Organisation (AMO):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...546 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өтініш беру себебі (керектісін таңдау)/ Reason for submitting the application (please select the appropriate option):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...54 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік ұйымның сертификатын тану туралы шешімді алу үшін бастапқы өтінім / Initial application for obtaining the Decision on the recognition of the organization’s certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарамдылық мерзімі өткеннен кейін танылған сертификатты ұзарту туралы жоспарлы өтінім / Application for renewal of the recognized certificate upon expiration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z465" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Танылған сертификатты бекіту көлемін өзгерту / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Change to the scope of approval of the recognized certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Танылған куәліктің атауына, ұйымдық-құқықтық нысанына немесе заңды мекенжайына өзгерістер / Changes to the name, organizational and legal form, or legal address of the foreign maintenance organization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z466" w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. Ұйымның тіркеу орны және тіркеу нөмірі (шифр)/ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Place of business and legal address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z467" w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4. Өндірістік базаның мекен-жайы мен орналасқан жері: / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Address and location of the main maintenance facility: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z468" w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. АТ ТҚ және Ж жөніндегі ұйымның желілік станциялардың мекенжайы мен орналасқан жері /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Address and location of line maintenance stations:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Телефон / Phone number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Есеп айырысу шоты / Payment account:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8. Бизнес-сәйкестендіру нөмірі / Business identification number: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Электрондық мекен-жайы / email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z469" w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10. АТ ТҚК және Ж бойынша шетелдік ұйымның сертификатының нөмірі және берілген күні / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Reference and date of issue of Maintenance Organisation Approval certificate:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z470" w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11. АТ ТҚК және Ж бойынша шетелдік ұйымның сертификатының жарамды уақыты / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Expiration date of Maintenance Organisation Approval certificate:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z471" w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. АТ ТҚК және Ж бойынша шетелдік ұйымның сертификатын берген ұйым /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of competent authority which issued Maintenance Organisation Approval certificate:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z472" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Төменде көрсетілген қызмет нысандарын келесі авиациялық техникада орындау құқығына техникалық қызмет көрсету және жөндеу жөніндегі ұйымның жоғарыда көрсетілген сертификатын жарамды деп тануды сұраймын::</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kindly recognize the validity of the above-mentioned Maintenance Organisation Approval certificate for the right to perform the following scope of work on the following aircraft:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс / Class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсат / Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z473" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шектеулер / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Limitations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z474" w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мерзімді техникалық жұмыстар / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Base Maintenance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z475" w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел техникалық жұмыстар /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Line Maintenance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z476" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемелері /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Aircraft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z477" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+14.АТ ТҚ және Ж жөніндегі ұйымның Азаматтық авиация техникасына техникалық қызмет көрсетуді және жөндеу  жөніндегі рәсімдер бойынша нұсқаудың белгіленуі, нөмірі тексеру күні / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Identification, number and date of revision of Maintenance Organisation Exposition:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z478" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15.Сапаны (стандарттарға сәйкестікті) бақылауға жауапты басшының тегі, аты, әкесінің аты (бар болған жағдайда) / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Full name of Post Holder for the Quality system (Compliance Monitoring):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z479" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16.АТ ТҚ және Ж келісімдер жасалған немесе жасалатын Қазақстан Республикасының азаматтық әуе кемелерін пайдаланушылардың атаулары / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+List of Kazakhstan aircraft operators with whom agreements on maintenance have been concluded or will be concluded:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z480" w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Өтініш беруші тұлғаның декларациясы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төменде қол қойған мен осы өтінімде берілген мәліметтердің толықтығы мен дұрыстығын растаймын және Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі саласындағы заңнамасының талаптарын орындауға міндеттенемін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Declaration by person making the application:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I, the undersigned, declare that the above particulars and documents submitted with this application are true in every respect and undertake to comply with the requirements of the legislation of the Republic of Kazakhstan in the field of use of airspace and aviation activities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z483" w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17. АТ ТҚ және Ж бойынша ұйым басшысының Тегі, Аты, Әкесінің аты (бар болған жағдайда) / Full name of Accountable Manager: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолы / Signature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата / Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...518 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -20781,55 +26444,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21151,35 +26814,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>