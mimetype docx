--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10345bc" w14:textId="10345bc">
+    <w:p w14:paraId="b0bae39" w14:textId="b0bae39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,130 +133,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...29 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 30.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 453</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -311,80 +321,226 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберілуін;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z15" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -1076,140 +1232,180 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Тракторларды және олардың базасында жасалған өздігінен жүретін шассилер мен механизмдерді, өздігінен жүретін ауылшаруашылық, мелиорациялық және жол-құрылыс машиналарын, сондай-ақ жүріп өту мүмкіндігі жоғары арнайы машиналарды жүргізу құқығына емтихандар қабылдау және куәліктер беру қағидалары (бұдан әрі – Қағидалар) "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
+      1. Осы Тракторларды және олардың базасында жасалған өздігінен жүретін шассилер мен механизмдерді, өздігінен жүретін ауылшаруашылық, мелиорациялық және жол-құрылыс машиналарын, сондай-ақ жүріп өту мүмкіндігі жоғары арнайы машиналарды жүргізу құқығына емтихандар қабылдау және куәліктер беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 30.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 453</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1298,74 +1494,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тракторшы-машинистің куәлігі – тракторшы-машинистердің машиналарды басқаруына рұқсат етілгенін растаушы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тракторшы-машинистің куәлігін тіркеу мен берудің ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) – "E-Agriculture" агроөнеркәсіптік кешендегі салаларды басқарудың бірыңғай автоматтандырылған жүйесі" ақпараттық жүйесінің "Ауыл шаруашылығы техникасын мемлекеттік тіркеу" кіші жүйесінде мәліметтердің орталықтандырылған есепке алынуын қамтамасыз ететін ақпараттық-коммуникациялық технологиялардың ұйымдастырылып, ретке келтірілген жиынтығы;</w:t>
+      4) тіркеу іс-қимылдары – тіркеу пунктерінің цифрлық жүйеге өзгерістер енгізе отырып, машиналарды тіркеуді, уақытша тіркеуді, қайта тіркеуді, есептен шығаруды жүзеге асыруға байланысты қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) тіркеу іс-қимылдары – көрсетілетін қызметті берушінің тракторшы-машинистің куәлігін тіркеу мен берудің ақпараттық жүйесіне тіркеу деректері мен өзгерістер енгізе отырып, көрсетілетін қызметті алушының тракторшы-машинист куәлігін тіркеуді және оған беруді жүзеге асырумен байланысты қызметі.</w:t>
+      5) тракторшы-машинистің куәлігін тіркеу мен берудің цифрлық жүйесі (бұдан әрі – цифрлық жүйе) – "E-Agriculture" агроөнеркәсіптік кешендегі салаларды басқарудың бірыңғай автоматтандырылған жүйесі" цифрлық жүйесінің "Ауыл шаруашылығы техникасын мемлекеттік тіркеу" кіші жүйесінде мәліметтердің орталықтандырылған есепке алынуын қамтамасыз ететін цифрлық технологиялардың ұйымдастырылып, ретке келтірілген жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Қағидаларда емтихан пункттері деп білім беру саласында аккредиттелген не "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының интернет-ресурсында қысқа мерзімді кәсіптік оқытуға арналған оқыту орталықтары мен оқыту мекемелерінің тізіліміне қосылған техникалық және кәсіби білім беру ұйымдары аталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2133,75 +2411,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызметті облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
+        <w:t>
+      13. Көрсетілетін қызметті алушылар мемлекеттік көрсетілетін қызметті алу үшін "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы электрондық нысанда не көрсетілетін қызметті берушінің кеңсесіне қағаз нысанда осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдердi, өздiгiнен жүретiн ауылшаруашылық, мелиорациялық және жол-құрылыс машиналарын және механизмдерін, сондай-ақ жүрiп өту мүмкiндiгi жоғары арнайы машиналарды басқару құқығына куәлiктер беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2461,69 +2801,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкестігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің ақпараттық сервисі бойынша оның негізінде көрсетілетін қызметті алушыны көлік құралын басқарудың арнайы құқығынан айыру туралы соттың заңды күшіне енген шешімі туралы мәліметтерді тексереді.</w:t>
+      3) Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің цифрлық сервисі бойынша оның негізінде көрсетілетін қызметті алушыны көлік құралын басқарудың арнайы құқығынан айыру туралы соттың заңды күшіне енген шешімі туралы мәліметтерді тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмағанда, көрсетілетін қызметті берушінің жауапты орындаушысы өтініштегі мәліметтерді ақпараттық жүйеге енгізеді, осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша тракторшы-машинистің куәлігін беру кітабына тіркеу жазуын енгізеді және мемлекеттік қызметті көрсету нәтижесін – "А", "С", "Г", "В" және "Д" санаттарындағы тракторшы-машинист куәліктерін "қаршаналарды, квадроциклдерді басқаруға рұқсат етіледі" жазбасы бар тракторшы-машинист куәліктерін немесе тракторшы-машинист куәлігінің телнұсқасын немесе осы Қағидаларға </w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмағанда, көрсетілетін қызметті берушінің жауапты орындаушысы өтініштегі мәліметтерді цифрлық жүйеге енгізеді, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тракторшы-машинистің куәлігін беру кітабына тіркеу жазбасын енгізеді және мемлекеттік қызметті көрсету нәтижесін – "А", "С", "Г", "В" және "Д" санаттарындағы тракторшы-машинист куәліктерін "қаршаналарды, квадроциклдерді басқаруға рұқсат етіледі" деген жазбасы бар тракторшы-машинист куәліктерін немесе тракторшы-машинист куәлігінің телнұсқасын немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауапты рәсімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2733,127 +3093,701 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 453</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkStart w:name="z306" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру мемлекеттік қызмет көрсетушінің мемлекеттік қызмет көрсету процесін тоқтата тұру туралы шешімі жөнінде көрсетілетін қызметті алушыға хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі мемлекеттік қызмет көрсетушінің мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-1-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-2. Мемлекеттік қызмет көрсетуші мемлекеттік қызмет көрсету процесін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеттілігі шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдарда не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-2-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z308" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-3. Мемлекеттік қызметті көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 17-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 17-2-тармағының 3) тармақшасында көзделген жағдайларда – мемлекеттік органның ұстанымы айқындалғанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-3-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z309" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-4. Мемлекеттік қызмет көрсетуші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтата тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер етуі. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсері деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдай қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-4-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік қызметті көрсетудің жалпы мерзімі 2 (екі) жұмыс күнін құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мемлекеттік қызметті көрсеткені үшін көрсетілетін қызметті алушы Қазақстан Республикасы Салық кодексінің 667-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8) тармақшасына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сәйкес белгіленген мемлекеттік бажды бюджетке төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2892,366 +3826,366 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мемлекеттік қызмет көрсетуден бас тартуға мыналар негіз болып табылды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының мемлекеттік қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған мәліметтердің дұрыс еместігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқықтарынан айырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы Қазақстан Республикасының цифрлық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ауыл шаруашылығы министрлігі (бұдан әрі ‒ Министрлік) мемлекеттік көрсетілетін қызметтер туралы ақпаратты Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министрлік осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық акті бекітілген күннен бастап үш жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызмет берушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      Министрлік осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық акті бекітілген күннен бастап үш жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызмет берушіге, "цифрлық үкіметтің" операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 30.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 453</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Куәлікті тіркеу және беру тұрақты тіркелген тұрғылықты жері немесе уақытша болатын жері бойынша (уақытша тіркелген жағдайда), ал ішкі істер органдарында тіркелген шетелдік азаматтарға – олардың келген жері бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Жазылған куәліктердің сериялары мен нөмірлері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қатаң есептегі бланкілерінің келіп түсуін және жұмсалуын есепке алу кітабына өсу тәртібімен енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Куәлік он жыл мерзімге беріледі (ол туралы "...дейін жарамды" бағандарында тиісті жазу жазылады), мерзімі аяқталғаннан кейін ол осы Қағидаларда белгіленген тәртіппен айырбасталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3280,110 +4214,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Машиналардың басқаруға куәлік берілетін санаттарының бағандарына "Рұқсат етілді" деген мөртабан қойылады. Машиналардың басқаруға рұқсат берілмеген басқа санаттарының бағандарына қиғаш сызығы бар мөртабан қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Басқа санатты машиналарды басқаруға рұқсат алған кезде жаңа куәлік беріледі, оған тракторшы-машинистің бұрынғы куәлігіндегі белгілер қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Куәлікті ауыстыру мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) атының, әкесінің атының (бар болса), тегінің өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3492,268 +4426,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Ескі үлгідегі куәлікті ауыстырған кезде мынадай тәртіпті ескере отырып, рұқсат ету санаттары жаңа куәлікке көшіріліп, қойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ескі үлгідегі куәліктегі "А", "Б", "В", "Г", "Д", "Е" санаттары жаңа куәліктегі "А", "Б", "В", "Г", "Д" санаттарына сәйкес келеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 3-сыныпты куәлік жаңа үлгідегі "А", "В", "Г" санаттары бар куәлікке сәйкес келеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 2-сыныпты куәлік жаңа үлгідегі "А", "Б", "В", "Г" санаттары бар куәлікке сәйкес келеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 1-сыныпты куәлік жаңа үлгідегі "А", "Б", "В", "Г", "Д" санаттары бар куәлікке сәйкес келеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) К-701 "Кировец" куәлік жаңа үлгідегі "Б" санатты куәлікке сәйкес келеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "комбайыншы" мамандығы көрсетілген ауыл шаруашылығы механизаторының куәлігі жаңа үлгідегі "Г" санатты куәлігіне сәйкес келеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "тракторшы" мамандығы көрсетілген ауыл шаруашылығы механизаторының куәлігі жаңа үлгідегі "А", "В" санатты куәлігіне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санаттары осы Қағидалардың осы тармағында көзделмеген ескі үлгідегі куәліктерді айырбастауға ұсынған кезде жаңа үлгідегі куәліктердің санаттарының сипатына сәйкес келетін санаттарды ғана көшіріп қоя отырып, айырбастау жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Куәлікті ауыстырған кезде жаңадан берілген куәліктің "Ерекше белгілер үшін" деген бағанына бұрынғы куәліктің сериясы, нөмірі және берілген күні жазылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Куәлік жоғалған кезде "Телнұсқа" деген белгісі бар жаңа куәлік:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғылықты жері бойынша тіркелген тұлғаларға Тізбенің 8-тармағында көрсетілген құжаттар негізінде көрсетілетін қызметті алушының құжаттары тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3880,304 +4814,304 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Шетел азаматтарының және азаматтығы жоқ адамдардың куәліктерін айырбастау көрсетілетін қызметті берушіге куәліктердің түпнұсқасы мен олардың мемлекеттік немесе орыс тілдеріндегі расталған аудармасын, ішкі істер органдарында тіркелген жеке басын куәландыратын құжаттарды (паспорт, жеке куәліктер) (түпнұсқа салыстырып тексерілгеннен кейін қайтарылады) ұсыну, куәлік беру үшін мемлекеттік бажды төлеу негізінде құжаттар қабылданған сәттен бастап 2 (екі) жұмыс күні ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте ұлттық куәлікте рұқсат етілген машиналардың санаттарын басқаруға құқық беретін және келу құжаттарының қолданылу мерзіміне осы Қағидалардың 8-тармағының талаптарына сәйкес келетін куәлік беріледі. Ұлттық куәлік көрсетілетін қызметті берушіде сақталады және көрсетілетін қызметті алушыға оның еркін нысандағы өтініші бойынша және бұрын берілген Қазақстан Республикасының куәлігін тапсырғаннан кейін 1 (бір) жұмыс күні ішінде қайтарылып беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Шетел азаматтарында және азаматтығы жоқ адамдарда ұлттық куәлік болмаған жағдайда, олардың Қазақстан Республикасында болу мерзімі 6 (алты) айдан асатын болса, Қазақстан Республикасының куәлігі жалпы негіздерде беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Қатаң есептегі бланкілердің келіп түсуін және жұмсалуын есепке алу кітабына қатаң есептілікті сақтау үшін куәліктер бланкілерінің келіп түсуі және жұмсалуы бойынша деректер енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары куәлік бланкілерімен және жұмсалатын материалдармен қамтамасыз етуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Бланкілерді толтыру кезінде бүлінген бланкілер, куәліктерді беруге және айырбастауға негіз болған шығыс материалдары қайта пайдалану мүмкіндігін болдырмайтын құралдармен және тәсілдермен жыл сайын кәдеге жаратылады, ол туралы тиісті акт жасалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәл осындай тәртіппен мыналар кәдеге жаратылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) орнына жаңасы берілген, қайта табылған куәліктер; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жүргізу құқығынан айыру мерзімі аяқталғаннан кейін 2 (екі) жыл өткеннен кейін талап етілмеген куәліктер, бұл ретте тракторшы-машинист куәліктерін беру кітабына белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Куәліктерді беруге және ауыстыруға негіз болған материалдар (өтініштер, ескі куәліктер, баждардың төленгені туралы құжаттар, оқыту курстарын бітіргені туралы куәліктердің көшірмелері) бөлек істерге тігіледі және көрсетілетін қызметті беруші белгіленген тәртіппен олардың 3 (үш) жыл бойы бар болуын қамтамасыз етеді және осы мерзім өткеннен кейін комиссиямен жояды. Сондай-ақ, көрсетілетін қызметті беруші "ауыл шаруашылығы өндірісіндегі тракторшы-машинист" мамандығы бойынша оқу куәліктерінің және біліктілігін растайтын дипломдардың көшірмелерінің 10 (он) жыл бойы болуын, тракторшы-машинист куәліктерін беру кітаптары аяқталғаннан кейін, олардың 60 (алпыс) жыл бойы болуын қамтамасыз етеді. Орнына жаңасы берілген куәліктер "Күшін жойды" деген мөртаңба қойылып, істерге тігіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Машиналарды жүргізу құқығынан айырылған адамдардың куәліктері заңнамада белгіленген тәртіппен тиісті әкімшілік-аумақтық бірліктің көрсетілетін қызметті берушісіне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Орталық мемлекеттік органдардың, көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым Қазақстан Республикасы ӘРПК-нің 91-бабы 4-тармағына сәйкес келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде шағымды қарайтын органға (жоғары тұрған әкімшілік орган және (немесе) лауазымды адам) жібереді. Қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-қимыл жасалған жағдайда, көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4214,90 +5148,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Көрсетілетін қызметті алушының шағымын Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4352,90 +5286,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4508,90 +5442,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4930,68 +5864,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________________ (емтихан пунктінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оқыту курстарын бітіргені туралы куәлік  № ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы куәлік азамат __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5601,366 +6535,366 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="75"/>
+    <w:bookmarkStart w:name="z124" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тестілеуді өткізу кезінде техникалық жарақтандыру бойынша қойылатын ең аз техникалық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-1-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 453</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="76"/>
+    <w:bookmarkStart w:name="z125" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тестілеу электрондық форматта өткізілген кезде тест тапсырушылар жеке басын куәландыратын құжатты ұсыну не жеке сәйкестендіру нөмірі арқылы сәйкестендіруден өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z126" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z126" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тестілеуге кіргізу кезінде қолмен іздейтін немесе рама типіндегі металл іздеуші қолданылады. Тестілеуге кіргізу кезінде металл іздеушіні қолдану тестілеу өткізу кезінде тест тапсырушылардың қауіпсіздігін қамтамасыз ету, сондай-ақ олардың ғимаратқа байланыс құралдарын, электрондық-есептеу техникасын, фото-, аудио- және бейне аппараттарды, анықтамалық материалдарды, жазбаша жазбаларды және ақпаратты сақтайтын және беретін өзге де құралдарды алып кіруіне жол бермеу аясында жүзеге асырылады. Мұндай құрылғылар тестілеу өткізу уақытында ұяшықтары бар арнайы шкафтарда сақтауға орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z127" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z127" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тестілеуді бастау үшін тест тапсырушы биометриялық сәйкестендіру (Digital ID) арқылы жеке басын растауы керек. Бетті экран аймағының ортасына қойып, экранда көрсетілген нұсқауларды орындау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z128" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z128" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тест өтетін залдар жұмыс станцияларымен (Intel Core i3 төмен болмайтын процессор, кемінде 4 Гб жедел жады), үй-жайлардың ауасын баптағыш жүйелерімен, диспенсермен, күту залымен жабдықталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z129" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z129" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әрбір жұмыс станциясы бейнежазба жүргізу, кандидатты суретке түсіру және фотосуретін электрондық сертификаттарға орналастыру үшін веб-камералармен жабдықталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z130" w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z130" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тестілеу залдары цифрлық бейне-аудио бақылаудың заманауи жүйесімен жабдықталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z131" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z131" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әрбір тестілеу залында басып шығару мүмкіндігі бар принтер орнатылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z132" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z132" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әрбір тестілеу залы ақпараттық қауіпсіздік қамтамасыз етіле отырып, басқарылатын коммутатормен және жергілікті желімен жабдықталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z133" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z133" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тестілеу залы ұялы байланысты өшіру құралымен, сондай-ақ тестілеу процесінің бейнежазбасын жүргізу үшін техникалық жазба құралдарымен жарақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z134" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z134" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тестілеу жүргізу кезінде тестілеу залдарының және бейнебақылау алаңына байланысты рұқсат етілген магниттік толқындар шегінде мобильді және радиоэлектрондық байланыс сигналдарын өшіретін құрылғылар пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z135" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z135" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тестілеуді өткізудің ашықтығы мен объективтілігін қамтамасыз ету үшін тестілеу залдары жалпы бейнебақылау жүйесімен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z136" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z136" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әрбір отыратын орын кандидатты суретке түсіру және тестілеу процесіне бейнежазба жүргізу үшін веб-камерамен жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z137" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z137" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тестілеу залдарында әрбір отыратын орын екі жеке камерамен жарақтандырылады. Бірінші камера тестілеу процесін жазады және таратады, сондай-ақ прокторинг жүйесі үшін қолданылады. Екінші камера тестілеу алдында, тестілеу кезінде, сондай-ақ тестілеу аяқталғаннан кейін тест тапсырушының биометриясын қолдана отырып сәйкестендіруді қамтамасыз етуге арналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6270,68 +7204,68 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________емтихан пунктінің № ___________ Емтихан парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7616,68 +8550,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тракторшы-машинист куәлігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8169,168 +9103,194 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>базасында жасалған өздігінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүретін шассилер</w:t>
+              <w:t xml:space="preserve">жүретін шассилер мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен механизмдерді, өздігінен</w:t>
+              <w:t>механизмдерді,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүретін ауылшаруашылық,</w:t>
+              <w:t xml:space="preserve">өздігінен жүретін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мелиорациялық және</w:t>
+              <w:t>ауылшаруашылық,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жол-құрылыс машиналарын,</w:t>
+              <w:t>мелиорациялық және жол-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ жүріп өту мүмкіндігі</w:t>
+              <w:t>құрылыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жоғары арнайы машиналарды</w:t>
+              <w:t xml:space="preserve">машиналарын, сондай-ақ жүріп </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізу құқығына емтихандар</w:t>
+              <w:t>өту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қабылдау және куәліктер</w:t>
+              <w:t>мүмкіндігі жоғары арнайы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
+              <w:t>машиналарды жүргізу құқығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>емтихандар қабылдау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәліктер беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8377,77 +9337,376 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>________________басшысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысына</w:t>
+              <w:t>(облыстардың, республикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті</w:t>
+              <w:t xml:space="preserve">маңызы бар қалалардың, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>астананың,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудандардың және облыстық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маңызы бар қалалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азамат ____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(аты, әкесінің аты (бар болса),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі, туған жылы және күні</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туған жері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(республика, облыс, қала, аудан)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке басын куәландыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(паспорт сериясы) _________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№___________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берген</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(кім және қашан)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8468,648 +9727,198 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атқарушы органның атауы)</w:t>
-[...233 lines deleted...]
-              <w:t>тұратын</w:t>
+              <w:t>________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...107 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтініш </w:t>
-[...234 lines deleted...]
-                                                   (аты, әкесінің аты (бар болса), тегі)</w:t>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тракторшы-машинист куәлігін беруді, ауыстыруды, тракторшы-машинист куәлігін телнұсқасын беруді сұраймын __________________________________ _____________________________________________________________________ (себебі көрсетіледі, керек емесін сызып тастау керек) Өтінішке мынадай құжаттарды қоса беремін: 1) _____________________________________________________________ 2) _____________________________________________________________ Көрсетілетін қызметті алушының қолы/электрондық цифрлық қолтаңбасы______________________________________________________ Өтінішті берген күні: 20 жылғы __________________ Өтінішті қабылдаған күңі: 20 жылғы __________________ Ұсынылған ақпараттың дұрыстығын растаймын және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дұрыс емес мәліметтер бергенім үшін жауапкершілік туралы хабардармын. Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. Көрсетілетін қызметті алушының қолы/электрондық цифрлық колтаңбасы __________________________________ _____________________________________________________________________ (аты, әкесінің аты (бар болса), тегі) Көрсетілетін қызметті берушінің уәкілетті адамының қолы/электрондық цифрлық колтаңбасы ________________________________________________ (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9145,325 +9954,331 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тракторларды және олардың </w:t>
+              <w:t>Тракторларды және олардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">базасында жасалған өздігінен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүретін шассилер мен </w:t>
+              <w:t>жүретін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">механизмдерді, өздігінен </w:t>
+              <w:t xml:space="preserve">шассилер мен механизмдерді, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүретін ауылшаруашылық, </w:t>
+              <w:t>өздігінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мелиорациялық және жол-</w:t>
+              <w:t>жүретін ауылшаруашылық,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрылыс машиналарын, сондай-</w:t>
+              <w:t>мелиорациялық және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақ жүріп өту мүмкіндігі жоғары </w:t>
+              <w:t>жол-құрылыс машиналарын,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арнайы машиналарды жүргізу </w:t>
+              <w:t xml:space="preserve">сондай-ақ жүріп өту мүмкіндігі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құқығына емтихандар қабылдау </w:t>
+              <w:t>жоғары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және куәліктер беру </w:t>
+              <w:t>арнайы машиналарды жүргізу құқығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t xml:space="preserve">емтихандар қабылдау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>куәліктер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тракторларды және олардың базасында жасалған өздігінен жүретін шассилер мен механизмдерді, өздігінен жүретін ауыл шаруашылығы, мелиорациялық және жол-құрылыс машиналары мен механизмдерін, сондай-ақ жүріп өту мүмкіндігі жоғары арнайы машиналарды жүргізу құқығына куәліктер беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 30.12.2022 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 453</w:t>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР ҚР Ауыл шаруашылығы министрінің м.а. 07.10.2025 </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 357</w:t>
+        <w:t>4-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9704,123 +10519,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2 </w:t>
+ 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету тәсілдері </w:t>
+ Мемлекеттік қызмет көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал);</w:t>
+1) "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті берушінің кеңсесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10110,51 +10925,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтердің барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)/ қағаз түрінде</w:t>
+электрондық (ішінара цифрландырылған)/ қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10300,173 +11115,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері </w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z304" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетілетін қызметті алушыға ақылы негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы бюджетке мемлекеттік баж төлейді, ол Қазақстан Республикасы Салық кодексінің (бұдан әрі – Салық кодексі) 667-бабы 3-тармағының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес:</w:t>
+ Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы бюджетке мемлекеттік баж төлейді, ол "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасы Кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>615-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9) тармақшасына сәйкес (бұдан әрі – Салық кодексі):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>тракторшы-машинист куәлігін бергені үшін − 0,5 айлық есептік көрсеткішті құрайды.</w:t>
+тракторшы-машинист куәлігін бергені үшін - 0,5 айлық есептік көрсеткішті құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік баж екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес тәсілмен сондай-ақ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік баж екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес тәсілмен сондай-ақ "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ ) арқылы қолма қол емес нысанда төленеді.</w:t>
+"цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ОҚШП) арқылы қолма қол емес нысанда төленеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10535,51 +11356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+ 1) көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -10794,125 +11615,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1) "А", "В" және "Г" санатты тракторшы-машинист куәлігін алу үшін:</w:t>
+1) "А", "В" және "Г" санатты тракторшы-машинист куәлігін алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Денсаулық сақтау саласындағы есепке алу құжаттамасы нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+ "Денсаулық сақтау саласындағы есепке алу құжаттамасы нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) (бұдан әрі – № ҚР ДСM-175/2020 бұйрығы) бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"ауыл шаруашылығы өндірісіндегі тракторшы-машинист" мамандығы бойынша кәсіби даярлық туралы емтихан пунктінің оқыту курсын аяқтағаны туралы куәліктің көшірмесі немесе "ауыл шаруашылығын механикаландыру немесе тракторшы-машинист" біліктілігін растайтын дипломның көшірмесі; Салық </w:t>
+ "ауыл шаруашылығы өндірісіндегі тракторшы-машинист" мамандығы бойынша кәсіби даярлық туралы емтихан пунктінің оқыту курсын аяқтағаны туралы куәліктің көшірмесі немесе "ауыл шаруашылығын механикаландыру немесе тракторшы-машинист" біліктілігін растайтын дипломның көшірмесі; Салық </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тракторшы-машинист куәлігін бергені үшін бюджетке мемлекеттік баждың төленгенін растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -10959,108 +11780,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у нысаны;</w:t>
+              <w:t>
+ № ҚР ДСМ-175/2020 бұйрығымен бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ауыл шаруашылығы өндірісіндегі тракторшы-машинист" мамандығы бойынша кәсіби даярлық туралы емтихан пунктінің оқыту курсын аяқтағаны туралы куәліктің көшірмесі немесе "ауыл шаруашылығын механикаландыру немесе тракторшы-машинист" біліктілігін растайтын дипломның көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Салық </w:t>
+ Салық </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тракторшы-машинист куәлігін бергені үшін бюджетке мемлекеттік баждың төленгенін растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -11072,51 +11873,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өлшемі 3,5х4,5 сантиметр ақ немесе түрлі-түсті фоны бар фотосурет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Еңбек кодексінің (бұдан әрі – Еңбек кодексі) </w:t>
+ Қазақстан Республикасы Еңбек кодексінің (бұдан әрі – Еңбек кодексі) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының еңбек жолын растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -11146,107 +11947,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нысан бойынша өтінім;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-175/2020 </w:t>
-[...9 lines deleted...]
-              <w:t>бұйрығымен</w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-175/2020 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "А" және "В" немесе "Б" және "В" санаттары рұқсат етілген бар тракторшы-машинист куәлігінің көшірмесі немесе рұқсат етілген "А" немесе "А1" немесе "В1" санаттары бар жүргізуші куәлігі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Салық </w:t>
+ Салық </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тракторшы-машинист куәлігін бергені үшін бюджетке мемлекеттік баждың төленгенін растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -11294,89 +12095,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нысан бойынша өтінім;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-175/2020 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у нысаны;</w:t>
+ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-175/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бұйрығымен бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Салық </w:t>
+ Салық </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тракторшы-машинист куәлігін бергені үшін бюджетке мемлекеттік баждың төленгенін растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -11441,110 +12242,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес тракторшы-машинист куәлігін бергені үшін бюджетке мемлекеттік баждың төленгенін растайтын құжат;</w:t>
+              <w:t>
+ № ҚР ДСМ-175/2020 бұйрығымен бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Салық кодексіне сәйкес тракторшы-машинист куәлігін бергені үшін бюджетке мемлекеттік баждың төленгенін растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өлшемі 3,5х4,5 сантиметр ақ немесе түрлі-түсті фоны бар фотосурет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11572,145 +12333,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) "А", "В" және "Г" санатты тракторшы-машинист куәлігін алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық құжат нысанындағы өтініш;</w:t>
-[...93 lines deleted...]
- "ауыл шаруашылығы өндірісіндегі тракторшы-машинист" мамандығы бойынша кәсіби даярлық туралы емтихан пунктінің оқыту курсын аяқтағаны туралы куәліктің көшірмесі немесе "ауыл шаруашылығын механикаландыру немесе тракторшы-машинист" біліктілігін растайтын дипломның электрондық көшірмесі; </w:t>
+цифрлық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-175/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бұйрығымен бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у электрондық нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОҚШП арқылы төлеу жағдайларын қоспағанда, Салық кодексіне сәйкес тракторшы-машинист куәлігін бергені үшін мемлекеттік баждың бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ауыл шаруашылығы өндірісіндегі тракторшы-машинист" мамандығы бойынша кәсіби даярлық туралы емтихан пунктінің оқыту курсын аяқтағаны туралы куәліктің көшірмесі немесе "ауыл шаруашылығын механикаландыру немесе тракторшы-машинист" біліктілігін растайтын дипломның цифрлық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өлшемі 3,5х4,5 сантиметр ақ немесе түрлі-түсті фоны бар фотосурет (көрсетілетін қызметті берушіге мемлекеттік қызмет нәтижесін алу үшін жүгінген кезде ұсынылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11719,72 +12460,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Б", "Д" санатты тракторшы-машинист куәлігін алу үшін қосымша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> көрсетілген құжаттардың кез келгені жұмыс өтілін растайтын құжат бола алады;</w:t>
+              <w:t>
+"А", "В" немесе "Г" санаттарында рұқсат белгілері бар тракторшы-машинист куәлігінің электрондық көшірмесі және Еңбек кодексінің 35-бабында көрсетілген құжаттардың кез келгені жұмыс өтілін растайтын құжат бола алады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) ескі үлгідегі тракторшы-машинист куәлігін жаңа куәлікке ауыстырған кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11793,100 +12514,100 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-175/2020 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у электрондық нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-№ ҚР ДСМ-175/2020 </w:t>
-[...47 lines deleted...]
-              <w:t>кодексіне</w:t>
+ОҚШП арқылы төлеу жағдайларын қоспағанда, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салық кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тракторшы-машинист куәлігін бергені үшін бюджетке мемлекеттік баждың төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -11924,163 +12645,161 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) тракторшы-машинист куәлігінің телнұсқасын алған кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық құжат нысанындағы өтініш;</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес тракторшы-машинист куәлігін бергені үшін мемлекеттік баждың бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+цифрлық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ ҚР ДСМ-175/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бұйрығымен бекітілген "Көлік құралын басқаруға рұқсат беру туралы медициналық анықтама" № 073/у электрондық нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ ОҚШП арқылы төлеу жағдайларын қоспағанда, Салық кодексіне сәйкес тракторшы-машинист куәлігін бергені үшін мемлекеттік баждың бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өлшемі 3,5х4,5 сантиметр ақ немесе түрлі-түсті фоны бар фотосурет (көрсетілетін қызметті берушіге мемлекеттік қызмет нәтижесін алу үшін жүгінген кезде ұсынылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жеке басын куәландыратын құжат туралы, мемлекеттік баждың төленгені туралы (ЭҮТШ арқылы төленген кезде), бұрын берілген тракторшы-машинист куәлігі туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады. </w:t>
+ Жеке басын куәландыратын құжат туралы, мемлекеттік баждың төленгені туралы ОҚШП арқылы төленген кезде), бұрын берілген тракторшы-машинист куәлігі туралы мәліметтерді көрсетілетін қызметті беруші </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12167,71 +12886,91 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған мәліметтердің дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған мәліметтердің Қазақстан Республикасы Ауыл шаруашылығы министрінің № 4-3/270 </w:t>
+ 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған мәліметтердің Қазақстан Республикасы Ауыл шаруашылығы министрінің № 4-3/270 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11711 болып тіркелген) бекітілген Тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдердi, өздiгiнен жүретiн ауылшаруашылық, мелиорациялық және жол-құрылыс машиналарын, сондай-ақ жүрiп өту мүмкiндiгi жоғары арнайы машиналарды басқару құқығына емтихандар қабылдау және куәлiктер беру қағидаларында (бұдан әрі – Қағидалар) белгіленген талаптарға сәйкес келмеуі;</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11711 болып тіркелген) бекітілген Тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдердi, өздiгiнен жүретiн ауылшаруашылық, мелиорациялық және жол-құрылыс машиналарын, сондай-ақ жүрiп өту мүмкiндiгi жоғары арнайы машиналарды басқару құқығына емтихандар қабылдау және куәлiктер беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айрылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12336,51 +13075,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде веб-порталдағы "жеке кабинеті", сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары порталда көрсетілген. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары порталда көрсетілген. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12450,50 +13189,81 @@
               <w:t>
 Үшінші тұлғалардың көрсетілетін қызметтерді алу шарттары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порталдағы "жеке кабинеттен", сондай-ақ субъектінің порталда тіркелген ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді жіберу немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған, мәліметтері сұратылып отырған тұлғаның келісімі болған жағдайда, үшінші тұлғалардың электрондық сұранымы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12754,68 +13524,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тракторшы-машинист куәліктерін беру кітабы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -13336,675 +14106,393 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тракторларды және олардың </w:t>
+              <w:t>Тракторларды және олардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">базасында жасалған өздігінен </w:t>
+              <w:t>базасында жасалған өздігінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүретін шассилер мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">механизмдерді, өздігінен </w:t>
+              <w:t>механизмдерді,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүретін ауылшаруашылық, </w:t>
+              <w:t xml:space="preserve">өздігінен жүретін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>ауылшаруашылық,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>мелиорациялық және жол-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрылыс машиналарын, сондай-</w:t>
+              <w:t>құрылыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақ жүріп өту мүмкіндігі жоғары </w:t>
+              <w:t xml:space="preserve">машиналарын, сондай-ақ жүріп </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арнайы машиналарды жүргізу </w:t>
+              <w:t>өту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құқығына емтихандар қабылдау </w:t>
+              <w:t>мүмкіндігі жоғары арнайы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және куәліктер беру </w:t>
+              <w:t>машиналарды жүргізу құқығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>емтихандар қабылдау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>және куәліктер беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _________________________________________________________________  (көрсетілетін қызметті алушының атауы және мекенжайы) Мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауап</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
+        <w:t xml:space="preserve"> _________________________________________________________________ (көрсетілетін қызметті алушының атауы және мекенжайы) Мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауап</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 30.12.2022 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 453</w:t>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...325 lines deleted...]
-      20___ жылғы "___"_______</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) тармақшасына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің қызметкері _________________________________________________________________ (көрсетілетін қызметті берушінің атауы мен мекенжайы көрсетіледі) _________________________________________________________________ (мемлекеттік көрсетілетін қызметтің атауы көрсетіледі) мемлекеттік қызметті көрсетуден бас тартады. Бас тарту үшін негіздер: _______________________________________ _________________________________________________________________ _________________________________________________________________ Осы мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауап әр тарап үшін бір бірден екі данада жасалды. _____________________________________________________________________ (көрсетілетін қызметті беруші қызметкерінің аты, әкесінің аты (бар болса), тегі, қолы/электрондық цифрлық қолтаңбасы) Алдым______________________________________________________________ (көрсетілетін қызметті алушының аты, әкесінің аты (бар болса), тегі, қолы) 20__ жылғы "___" _________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16144,55 +16632,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16518,31 +17006,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>