--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e71741" w14:textId="0e71741">
+    <w:p w14:paraId="f14b868" w14:textId="f14b868">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,150 +112,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 наурыздағы № 4-3/269 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 21 шілдеде № 11710 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 17.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -310,80 +330,226 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -1029,140 +1195,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдердi, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауыл шаруашылығы, мелиорациялық және жол-құрылыс машиналары мен механизмдерiн, жүріп өту мүмкіндігі жоғары арнайы машиналарды жыл сайынғы мемлекеттiк техникалық қарап-тексеруден өткiзу қағидалары (бұдан әрі – Қағидалар) "Агроөнеркәсiптік кешендi және ауылдық аумақтарды дамытуды мемлекеттiк реттеу туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағы </w:t>
+      1. Осы Тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдердi, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауыл шаруашылығы, мелиорациялық және жол-құрылыс машиналары мен механизмдерiн, жүріп өту мүмкіндігі жоғары арнайы машиналарды жыл сайынғы мемлекеттiк техникалық қарап-тексеруден өткiзу қағидалары (бұдан әрі – Қағидалар) "Агроөнеркәсiптік кешендi және ауылдық аумақтарды дамытуды мемлекеттiк реттеу туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзiрленді және тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдерді, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауыл шаруашылығы, мелиорациялық және жол-құрылысы машиналары мен механизмдерiн, жүріп өту мүмкіндігі жоғары арнайы машиналарды (бұдан әрі – машиналар) жыл сайынғы мемлекеттiк техникалық қарап-тексеруден өткізу тәртiбiн айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзiрленді және тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдерді, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауыл шаруашылығы, мелиорациялық және жол-құрылысы машиналары мен механизмдерiн, жүріп өту мүмкіндігі жоғары арнайы машиналарды (бұдан әрі – машиналар) жыл сайынғы мемлекеттiк техникалық қарап-тексеруден өткізу тәртiбiн айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 17.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1282,72 +1468,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тiркеу құжаты - машинаның жол қозғалысына қатысуға және пайдалануға жіберілгенін растайтын, машинаға арналған ресми құжат болып табылатын техникалық паспорт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес Қазақстан Республикасының Үкіметі айқындайтын, оған бекітіліп берілген "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген заңды тұлға;</w:t>
+        <w:t>
+      4) "цифрлық үкіметтің" операторы (бұдан әрі – оператор) – Қазақстан Республикасының цифрлық заңнамасына сәйкес Қазақстан Республикасының Үкіметі айқындайтын, оған бекітілген "цифрлық үкіметтің" цифрлық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен құрылған және электрондық құжаттың дұрыстығын, оның тиістілігін және мазмұнының өзгермейтінін растайтын электрондық цифрлық символдар жинағы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
@@ -1372,51 +1538,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 17.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1465,54 +1671,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Машиналарды мемлекеттiк техникалық қарап-тексеру олардың техникалық жай-күйiн бағалау, олардың санын, тиесілілігін және басқа да тiркеу деректерінің тиесілілігін нақтылау, техникалық пайдалану және қауiпсiздiк техникасы қағидаларын өрескел бұзушылықтарды (техниканың аталған түріне шығарушы зауыттың берген реттеуші құжаттамаларымен) және ақаулықтарды ескерту мақсатында жүргiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы Қағидалардың мақсаттарын жүзеге асыру үшін тіркеу пункттері ретінде жергілікті атқарушы орган (көрсетілетін қызметті беруші) түсініледі.</w:t>
+      5. электрондық цифрлық қолтаңба – цифрлық қолтаңбаның жеке кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып, оның тиістілігін және мазмұнының өзгермейтінін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Машиналарды техникалық қарап-тексеруден өткізу тәртiбi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1600,121 +1888,121 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көктемгі дала және егін жинау жұмыстарын жүзеге асыратын машиналарды мемлекеттік техникалық қарап-тексеру осындай жұмыстар басталар алдында машиналардың тікелей орналасқан жері бойынша кестеге сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
+        <w:t>
+      10. Машиналарды жыл сайынғы мемлекеттік техникалық қарап-тексеруден өткізу үшін иеленуші (көрсетілетін қызметті алушы) жергілікті атқарушы органның (көрсетілетін қызметті берушінің) кеңсесі арқылы қағаз түрінде не "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы электрондық түрде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 17.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1823,108 +2111,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Жергілікті атқарушы органның (көрсетілетін қызметті берушінің) жауапты инженер-инспекторы құжаттар келіп түскен күні оларды "Е-лицензиялау" мемлекеттік деректер базасы" ақпараттық жүйесінде (бұдан әрі – "Е-лицензиялау" МДБ АЖ) тіркейді, иеленуші (көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) толықтығы мен дұрыстығын тексереді.</w:t>
+      12. Жергілікті атқарушы органның (көрсетілетін қызметті берушінің) жауапты инженер-инспекторы құжаттар келіп түскен күні оларды "Е-лицензиялау" мемлекеттік дерекқоры" цифрлық жүйесінде (бұдан әрі – "Е-лицензиялау" МДҚ ЦЖ) тіркейді, иеленуші (көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) толықтығы мен дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иеленуші (көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдерді, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауыл шаруашылығы, мелиорациялық және жол-құрылысы машиналары мен механизмдерiн, сондай-ақ жүріп өту мүмкіндігі жоғары арнайы машиналарды жыл сайынғы мемлекеттiк техникалық қарап-тексеруден өткiзу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасын толық ұсынбаған жағдайда, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторы "Е-лицензиялау" МДБ АЖ пайдалана отырып, құжаттарды қабылдаудан бас тарту туралы хабарлама дайындайды және жібереді.</w:t>
-[...17 lines deleted...]
-      Иеленуші (көрсетілетін қызметті алушы) құжаттардың толық топтамасын ұсынған жағдайда және мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған жағдайда, жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторы "Е-лицензиялау" МДБ АЖ пайдалана отырып өткізу күнін, орны мен уақытын көрсете отырып, жыл сайынғы мемлекеттік техникалық қарап-тексеруді өткізуге дайын екендігі туралы хабарлама дайындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдерді, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауыл шаруашылығы, мелиорациялық және жол-құрылысы машиналары мен механизмдерiн, сондай-ақ жүріп өту мүмкіндігі жоғары арнайы машиналарды жыл сайынғы мемлекеттiк техникалық қарап-тексеруден өткiзу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасын толық ұсынбаған жағдайда, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторы "Е-лицензиялау" МДҚ ЦЖ пайдалана отырып, құжаттарды қабылдаудан бас тарту туралы хабарлама дайындайды және жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иеленуші (көрсетілетін қызметті алушы) құжаттардың толық топтамасын ұсынған жағдайда және мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған жағдайда, жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторы "Е-лицензиялау" МДҚ ЦЖ пайдалана отырып өткізу күнін, орны мен уақытын көрсете отырып, жыл сайынғы мемлекеттік техникалық қарап-тексеруді өткізуге дайын екендігі туралы хабархат дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иеленуші (көрсетілетін қызметті алушы) тіркеу пунктінде машиналарды мемлекеттік техникалық байқаудан өткізу туралы өтінішпен жүгінген жағдайда, мемлекеттік қызмет көрсетуден бас тарту үшін негіздер болған кезде жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторы мемлекеттік қызмет көрсетуден уәжді бас тартуды (бұдан әрі – уәжді бас тарту) дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2038,497 +2326,1317 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 17.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      13. Жергілікті атқарушы органның (көрсетілетін қызметті берушінің) басшысы "Е-лицензиялау" МДБ АЖ арқылы жыл сайынғы мемлекеттік техникалық қарап-тексеруден өткізуге дайын екендігі туралы хабарламаға немесе уәжді бас тартуға қол қояды.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-1-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-2-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 12-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 12-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-3-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мынадай жағдайларда мемлекеттік қызметті көрсету процесін тоқтата тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-4-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жергілікті атқарушы органның (көрсетілетін қызметті берушінің) басшысы "Е-лицензиялау" МДҚ ЦЖ арқылы жыл сайынғы мемлекеттік техникалық қарап-тексеруден өткізуге дайын екендігі туралы хабарламаға немесе уәжді бас тартуға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жыл сайынғы мемлекеттік техникалық қарап-тексеруді өткізуге дайын екендігі туралы хабарлама немесе уәжді бас тарту портал арқылы электрондық құжат түрінде иеленушінің (көрсетілетін қызметті алушының) "жеке кабинетіне" жіберіледі немесе басып шығарылып, жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторының қолымен, тіркеу пунктінің мөртаңбасымен куәландырылады және жергілікті атқарушы органның (көрсетілетін қызметті берушінің) кеңсесі арқылы қолма-қол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Машиналарды техникалық қарап-тексеру машина иеленушінің (көрсетілетін қызметті алушының) не оның өкілінің қатысуымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторы машиналарды мемлекеттiк техникалық қарап-тексеруден өткізген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) машиналардың кiмге тиесiлi екенiн нақтылайды, типінің, моделiнiң, шығарылған жылының, машинаның, шассидің, қозғалтқыштың, рамасының, зауыттық нөмiрiнiң және нөмiрлік белгiсiнiң тiркеу құжатында жазылған деректерге сәйкестiгiн тексередi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) машиналардың техникалық жай-күйінің машиналарды техникалық қарап-тексеруге қойылатын талаптармен реттелетін нормативтік техникалық құжаттарға сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Агрегаттар мен механизмдер ажыратылмай, диагностикалық аспаптар мен бақылау құралдарын пайдалана отырып тексерiледi. Тiркемелердiң техникалық жай-күйi тракторлық поездың құрамында (тарту-ілу құрылғысы мен тежегішті бұғаттағыштың ақаусыздығын бақылау үшін) тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Машиналарды техникалық қарап-тексеруге қойылатын талаптармен реттелетін нормативтiк техникалық құжаттама талаптарына сәйкес келмейтін машиналар мемлекеттiк техникалық қарап-тексеруден өтпеген болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Шығарылғанына 5 (бес) жылға дейінгі жаңа машиналарды техникалық қарап-тексеруден өткізу тіркеу пункттерінде тіркелгеннен кейін алғашқы 5 (бес) жыл ішінде бір рет олардың техникалық жай-күйі тексерілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Техникалық қарап-тексеруден өткен машиналарға тіркеу құжатына (техникалық паспортына) "Ақаусыз" деген жазу жазылады, ал техникалық қарап-тексеруден өтпеген машиналарға "Ақауы бар" деген жазу жазылады, ол жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторының қолымен және тіркеу пунктінің мөртабанымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тұрақты есепте тұрған жерiнен басқа өңірлерге 2 (екі) және одан да көп айдан астам мерзімге шыққан машиналар олардың уақытша болған жерінде техникалық қарап-тексеруден өткізуге ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторы мемлекеттiк техникалық қарап-тексеруден өткен жеке тұлғалардың машиналары туралы мәліметтерді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша машиналарды техникалық қарап-тексеру журналына енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Заңды тұлғалардың машиналарын мемлекеттiк техникалық қарап-тексеруден өткізу қорытындылары бойынша жергілікті атқарушы органның (көрсетілетін қызметті берушінің) инженер-инспекторы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша машиналарды техникалық қарап-тексеруден өткізу актісін ресімдейді. Машиналарды техникалық қарап-тексеруден өткізу актісі екі данада жасалады, оның біреуі заңды тұлғаның өкіліне беріледі, ал екіншісі тіркеу пунктінде қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Жергілікті атқарушы орган (көрсетілетін қызметті беруші) мемлекеттік қызмет көрсету сатысы туралы деректерді Заңның 5-бабы </w:t>
-[...60 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      23. Жергілікті атқарушы орган (көрсетілетін қызметті беруші) Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағы 11) тармақшасына сәйкес мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын цифрлық жүйе істен шыққан жағдайда, жергілікті атқарушы орган (көрсетілетін қызметті беруші) техникалық ақаулық анықталған сәттен бастап 1 (бір) жұмыс күні ішінде бұл туралы операторды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туындаған ақаулықты жою жұмыстары жүргізілгеннен кейін оператор 1 (бір) жұмыс күні ішінде техникалық проблема туралы еркін нысанда хаттама жасайды және оған жергілікті атқарушы орган (көрсетілетін қызметті беруші) қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Мемлекеттік қызметтерді көрсету туралы мәселелер бойынша жергілікті атқарушы органның (көрсетілетін қызметті берушінің) шешіміне, әрекетіне (әрекетсіздігіне) шағым жергілікті атқарушы орган (көрсетілетін қызметті беруші) басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2585,90 +3693,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Иеленушінің (көрсетілетін қызметті алушының) шағымын Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган (көрсетілетін қызметті беруші) – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2723,90 +3831,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Жергілікті атқарушы органның (көрсетілетін қызметті берушінің), мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2879,90 +3987,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Егер заңда өзгеше көзделмесе, ҚР ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3736,337 +4844,331 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тракторларды және олардың</w:t>
+              <w:t xml:space="preserve">Тракторларды және олардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>базасында жасалған өздiгiнен</w:t>
+              <w:t>базасында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүретiн шассилер мен</w:t>
+              <w:t xml:space="preserve">жасалған өздігінен жүретін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>механизмдердi, монтаждалған</w:t>
+              <w:t>шассилер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арнаулы жабдығы бар</w:t>
+              <w:t xml:space="preserve">мен механизмдерді, өздігінен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тiркемелердi қоса алғанда,</w:t>
+              <w:t>жүретін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>олардың тiркемелерiн,</w:t>
+              <w:t xml:space="preserve">ауылшаруашылық, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өздiгiнен жүретiн ауыл</w:t>
+              <w:t>мелиорациялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шаруашылығы, мелиорациялық</w:t>
+              <w:t xml:space="preserve">және жол-құрылыс </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және жол-құрылыс машиналары</w:t>
+              <w:t>машиналарын,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен механизмдерiн, жүрiп өту</w:t>
+              <w:t>сондай-ақ жүріп өту мүмкіндігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мүмкiндiгi жоғары арнайы</w:t>
+              <w:t>жоғары арнайы машиналарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>машиналарды жыл сайынғы</w:t>
+              <w:t>жүргізу құқығына емтихандар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттiк техникалық</w:t>
+              <w:t>қабылдау және куәліктер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қарап-тексеруден өткiзу</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдердi, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауыл шаруашылығы, мелиорациялық және жол-құрылысы машиналары мен механизмдерiн, жүріп өту мүмкіндігі жоғары арнайы машиналарды жыл сайынғы мемлекеттiк техникалық қарап-тексеру жүргізу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 17.01.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4301,51 +5403,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) "электрондық үкіметтің" веб-порталы арқылы жүзеге асырылады (бұдан әрі – портал).</w:t>
+2) "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4545,51 +5647,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/қағаз түрінде.</w:t>
+Электрондық (ішінара цифрландырылған)/қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5123,87 +6225,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 портал арқылы жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) электрондық құжат нысанындағы өтініш;</w:t>
+1) Электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) тіркеу құжатының электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+"цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы барлық қажетті құжаттарды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5326,61 +6446,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті беруші мемлекеттік қызметті алу үшін "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...9 lines deleted...]
-              <w:t>19-1-бабына</w:t>
+Көрсетілетін қызметті беруші мемлекеттік қызметті алу үшін "Мемлекеттік көрсетілетін және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19-1-бабына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігі анықталған жағдайда, мемлекеттік қызметті көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5477,51 +6597,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызмет көрсетудің жай-күйі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары порталда көрсетілген. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы телефоны: 1414, 8 800 080 7777</w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары порталда көрсетілген. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы телефоны: 1414, 8 800 080 7777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5609,50 +6729,81 @@
               <w:t>
 Үшінші тұлғалардың көрсетілетін қызметтерді алу шарттары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порталдағы "жеке кабинеттен", сондай-ақ субъектінің порталда тіркелген ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді жіберу немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған, мәліметтері сұратылып отырған тұлғаның келісімі болған жағдайда, үшінші тұлғалардың электрондық сұранымы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5965,68 +7116,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Машиналарды мемлекеттiк техникалық қарап-тексеруден өткiзу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -8902,55 +10053,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>