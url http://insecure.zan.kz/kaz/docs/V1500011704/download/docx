--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b1539a" w14:textId="2b1539a">
+    <w:p w14:paraId="e4e4df7" w14:textId="e4e4df7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2976,51 +2976,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жолаушыларды облысаралық, ауданаралық (облысішілік, қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияның бар болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z457" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       3) сұратылған шетелдік рұқсаттар түрлерінің жиынтығы болған кезде (бір автокөлік құралына шетелдік рұқсаттардың бірнеше түріне өтініш берген жағдайда);</w:t>
+      3) сұратылған шетелдік рұқсаттар түрлерінің жиынтығы болған кезде (бір автокөлік құралына шетелдік рұқсаттардың бірнеше түріне өтініш берген жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z458" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қолданыстағы рұқсат куәлігі болған кезінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z459" w:id="66"/>
     <w:p>
@@ -3060,448 +3060,1350 @@
         <w:t>
       6) соңғы он екі айда сұрау салуда көрсетілген автокөлік құралдарына алынған қайтарылмаған шетелдік рұқсаттар бойынша мәліметтер болмаған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z461" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) соңғы алты айда сұрау салуда көрсетілген автокөлік құралының осы Қағидалардың 28 және (немесе) 29-тармақтарында белгіленген талаптарды сақтауын қамтамасыз ету кезінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z462" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) көрсетілетін қызметті алушы соңғы үш айда осы Қағидалардың 28-тармағының бірінші бөлігін және (немесе) 29-тармақтың талаптарын үш және одан да көп бұзуға жол бермеген кезде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z463" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көрсетілетін қызметті алушы соңғы алты айда бұрын алған шетелдік рұқсаттарды қайтарылмаған және (немесе) пайдаланылмаған фактілері болмаған кезде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z463" w:id="70"/>
-[...15 lines deleted...]
-      9) көрсетілетін қызметті алушы соңғы алты айда бұрын алған шетелдік рұқсаттарды қайтарылмаған және (немесе) пайдаланылмаған фактілері болмаған кезде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) көрсетілетін қызметті алушының соңғы жиырма төрт айда осы Қағидалардың 27-тармағы бірінші абзацының талаптарын сақтамау фактілері болмаған кезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3)-5) тармақшаларының талаптары жолаушылар мен багажды тұрақты емес тасымалдауға шетелдік рұқсат алуға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z464" w:id="71"/>
-[...15 lines deleted...]
-      10) көрсетілетін қызметті алушының соңғы жиырма төрт айда осы Қағидалардың 27-тармағы бірінші абзацының талаптарын сақтамау фактілері болмаған кезде.</w:t>
+    <w:bookmarkStart w:name="z466" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық түрдегі шетелдік рұқсаттар куәлік және рұқсат карточкасы түріне қарамастан беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z465" w:id="72"/>
-[...15 lines deleted...]
-      Осы тармақтың 3)-5) тармақшаларының талаптары жолаушылар мен багажды тұрақты емес тасымалдауға шетелдік рұқсат алуға қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z467" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да автокөлік құралдарын есепке алу олардың сәйкестендіру нөмірі (VIN) бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z466" w:id="73"/>
-[...15 lines deleted...]
-      Электрондық түрдегі шетелдік рұқсаттар куәлік және рұқсат карточкасы түріне қарамастан беріледі.</w:t>
+    <w:bookmarkStart w:name="z468" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салу кезінде жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымалы мүлікке құқық белгілейтін құжаттар, рұқсат беру туралы куәлік, рұқсат беру карточкалары, жолаушыларды облысаралық, қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, қызметімен айналысу құқығына лицензия туралы мәліметтерді, халықаралық қатынастағы шағын автобустармен (жолаушылар мен багажды тұрақты емес тасымалдауды жүзеге асыру кезінде), жолаушылар мен багажды тұрақты емес тасымалдауды, халықаралық қатынаста жүк тасымалдауды жүзеге асыратын отандық автокөлік құралдарының "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) алым сомасының бюджетке төленгенін растайтын құжат "электрондық үкіметтің" төлем шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z467" w:id="74"/>
-[...15 lines deleted...]
-      АЖ-да автокөлік құралдарын есепке алу олардың сәйкестендіру нөмірі (VIN) бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z469" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерде бар құжаттарды талап етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z468" w:id="75"/>
-[...15 lines deleted...]
-      Сұрау салу кезінде жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымалы мүлікке құқық белгілейтін құжаттар, рұқсат беру туралы куәлік, рұқсат беру карточкалары, жолаушыларды облысаралық, қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, қызметімен айналысу құқығына лицензия туралы мәліметтерді, халықаралық қатынастағы шағын автобустармен (жолаушылар мен багажды тұрақты емес тасымалдауды жүзеге асыру кезінде), жолаушылар мен багажды тұрақты емес тасымалдауды, халықаралық қатынаста жүк тасымалдауды жүзеге асыратын отандық автокөлік құралдарының "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) алым сомасының бюджетке төленгенін растайтын құжат "электрондық үкіметтің" төлем шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар 17-1-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пен толықтыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті алушыға бұрын шетелдік рұқсаттар алынған автокөлік құралын ауыстыруға мемлекеттік қызмет көрсету туралы хабарлама алған күннен бастап күнтізбелік 50 (елу) күн ішінде осы Қағидалардың 34-тармағының 4) тармақшасының екінші абзацының талаптарын ескере отырып жол беріледі. Осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша бұрын берілген шетелдік рұқсатқа автокөлік құралын ауыстыруға сұрау салуды толтыруы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z469" w:id="76"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автокөлік құралын ауыстыру осы автокөлік құралына рұқсат карточкасын алған жағдайда көрсетілетін қызметті алушыдан жалға алу құқығындағы автокөлік құралына ауыстыруға сұрау салу берілген күнге дейін кемінде күнтізбелік 50 (елу) күн бұрын немесе көрсетілетін қызметті алушының теңгеріміндегі автокөлік құралына жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші абзацында көзделген мерзім, Қазақстан Республикасының аумағынан тыс орналасқан автокөлік құралына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағындағы автокөлік құралын ауыстыру кезінде осы Қағидалардың 28-тармағында көзделген мерзім өзгермейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...79 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="78"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша маршрут өзгерген жағдайда көрсетілетін қызметті алушы жүктерді тасымалдауға қосымша төрт шетелдік рұқсатқа дейін алуына жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қосымша сұрау салу бойынша шетелдік рұқсаттарды алған кезде пайдаланылмаған шетелдік рұқсаттар көрсетілетін қызметті берушіге қайтарылады және көрсетілетін қызметті алушы пайдаланған ретінде АЖ-да есепке алынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3664,70 +4566,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z470" w:id="79"/>
+    <w:bookmarkStart w:name="z470" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19-1. Осы Қағидалардың 28-тармағының талаптары сақталған кезде, шет мемлекеттердің шекарасы жабылған, автокөлік құралының шет мемлекеттің аумағы арқылы өту қозғалысы шектелген немесе қамауға алынған жағдайларда пайдаланылмай қайтарылған шетелдік рұқсаттар, АЖ-ға қайтарылған ретінде есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган көрсетілетін қызметті алушының жазбаша өтініші негізінде осы тармақтың бірінші абзацында көрсетілген жағдайларды растау үшін шет мемлекеттің уәкілетті органына немесе Қазақстан Республикасының шет мемлекеттердегі дипломатиялық өкілдіктеріне сұрау салуды жібереді және растауды алғанға дейін АЖ-дағы шетелдік рұқсаттар қайтарылған ретінде есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3782,51 +4684,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="80"/>
+    <w:bookmarkStart w:name="z114" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3841,695 +4743,929 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мәліметтер сәйкес келген және болған жағдайда көрсетілетін қызметті алушыға алым сомасын төлеу үшін шот қойылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем ЭҮТШ арқылы шетелдік рұқсаттың бар екендігі туралы АЖ расталған кезден бастап, 3 (үш) сағат ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Көрсетілетін қызметті беруші жолаушылар мен багажды тұрақты емес тасымалдауға, жүкті тасымалдауға арналған шетелдік рұқсаттарды АЖ-ға мемлекеттік қызмет көрсету туралы хабарлама келіп түскен кезде бір жұмыс күні ішінде ресімдейді және Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сағат 16:00-ден кейін АЖ-ға мемлекеттік қызмет көрсету туралы хабарлама келіп түскен кезде жолаушылар мен багажды тұрақты емес тасымалдауға, жүкті тасымалдауға шетелдік рұқсаттар ресімделеді және осындай хабарлама келіп түскен күннен кейінгі жұмыс күні ішінде мемлекеттік корпорацияға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жүктерді тасымалдау үшін бір сұрау салуға жол жүру бағыты бойынша әртүрлі түрлері 9 (тоғыз) шетелдік рұқсаттан және электрондық шетелдік рұқсаттарды қоспағанда, бір түрдегі 2 (екі) шетелдік рұқсаттан артық емес рұқсат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Шетелдік рұқсаттар автокөлік құралдарына беріледі, жүкті түсіру үшін механикалық еңкейтілетін тіркемелерді, жартылай тіркемелерді және өздігінен тиелетін автомобильдерді есепке алмағанда.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік қызмет көрсету туралы хабарламаға автоматты түрде қол қойылады және көрсетілетін қызметті беруші басшысының, оның орынбасарының немесе оларды алмастыратын тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="81"/>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="85"/>
+    <w:bookmarkStart w:name="z120" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Көрсетілетін қызметті беруші "Мемлекеттік қызметтер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді ұсыну сатысындағы деректердің мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z121" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z122" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорация және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z123" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z121" w:id="86"/>
-[...15 lines deleted...]
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z122" w:id="87"/>
-[...15 lines deleted...]
-      Уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорация және Бірыңғай байланыс-орталығына жібереді.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z123" w:id="88"/>
-[...15 lines deleted...]
-      26. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z124" w:id="89"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="92"/>
+    <w:bookmarkStart w:name="z127" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z128" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z128" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z129" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z129" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z130" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Отандық тасымалдаушының шетелдік рұқсат бланкілерін басқа отандық тасымалдаушыға беруіне, сол сияқты отандық тасымалдаушының басқа отандық тасымалдаушының шетелдік рұқсат бланкілерін пайдалануына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы рұқсат беру карточкасында көрсетілмеген автокөлік құралдарына шетелдік рұқсаттарды, айдап өткізілетін автокөлік құралдарынан (тіркемелер мен жартылай тіркемелерді қоспағанда) басқа, пайдалануына жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4580,74 +5716,310 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z132" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қазақстан Республикасының Мемлекеттік шекарасында орналасқан автомобиль өткізу пункттері арқылы Қазақстан Республикасының аумақтарынан шетелдік рұқсаттар ресімделген автокөлік құралының шығу мерзімі пайдаланушының жеке кабинетіне мемлекеттік қызмет көрсету нәтижелері туралы хабарлама жіберілген сәттен бастап күнтізбелік 50 (елу) күннен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы тармақтың бірінші бөлігінде көрсетілген мерзім 6 (алты) айдан асса, автокөлік құралына ресімделген шетелдік рұқсаттар АЖ-да қайтарылмаған ретінде есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4734,74 +6106,310 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z134" w:id="97"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Көрсетілетін қызметті алушы жолаушылар мен багажды тұрақты емес тасымалдауға және жүктерді тасымалдауға арналған, пайдаланылған шетелдік рұқсаттарды, Қазақстан Республикасының Мемлекеттік шекарасында орналасқан автокөлік құралының автомобиль өткізу пункттері арқылы Қазақстан Республикасының аумағына кірген кезден бастап күнтізбелік 60 (алпыс) күннен кешіктірмей физикалық түрде ресімдеу орны бойынша көрсетілетін қызметті берушіге қайтаруы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 28 және 29-тармақтарда көзделген талаптар электрондық түрде берілген шетелдік рұқсаттарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4852,74 +6460,300 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z136" w:id="98"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Электрондық рұқсаттарды қоспағанда, шетелдік рұқсаттарды көрсетілетін қызметті алушы көрсетілетін қызметті берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші қайтарылған шетелдік рұқсаттарды қолданылу мерзімі аяқталған сәттен бастап бір жыл бойы сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4956,70 +6790,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="99"/>
+    <w:bookmarkStart w:name="z137" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Көрсетілетін қызметті беруші АЖ қайтарылған шетелдік рұқсаттарды – олардың нөмірі бойынша тасымалдаушылар бөлінісінде келесі мәліметтерді көрсете отырып есебін жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушының атауы, жеке сәйкестендіру нөмірі немесе бизнес сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5166,148 +7000,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="100"/>
+    <w:bookmarkStart w:name="z146" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Көрсетілетін қызметті алушы жоғалтқан, автокөлік құралын тұтану кезінде жою не оны шет мемлекеттердің бақылаушы органдары алып қою салдарынан жоғалған шетелдік рұқсаттар АЖ-да осы Қағидалардың 28 және (немесе) 29-тармақтарын бұзбай қайтарылған ретінде есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы осы тармақтың бірінші абзацында көрсетілген жағдайлардың туындағаны туралы олар туындаған күннен бастап күнтізбелік отыз күннен кешіктірмей мынадай құжаттарды қоса бере отырып, аумақтық органға жазбаша хабардар етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z471" w:id="101"/>
+    <w:bookmarkStart w:name="z471" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құзыретті органдар шетелдік рұқсатты алып қойған кезде – алып қою актісі немесе хаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z472" w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z472" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автокөлік құралының өртенуі салдарынан шетелдік рұқсат жойылған кезде – Қазақстан Республикасының мемлекеттік өртке қарсы қызметінен не шет мемлекеттің құзыретті органынан автокөлік құралының мемлекеттік тіркеу нөмірлік белгісін тіркей отырып, оның фотосуретін қоса бере отырып, анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z473" w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z473" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шетелдік рұқсат жоғалған кезде – жоғалған рұқсаттың жоғалғаны және жарамсыздығы туралы бұқаралық ақпарат құралдарында хабарландырулардың орналастырылғанын растайтын полиция органдарында тіркелген өтініштердің және құжаттардың көшірмелерін қоса бере отырып.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнтізбелік жыл ішінде қайтарылған шетелдік рұқсаттар осы Қағидалардың 28 және (немесе) 29-тармақтарын АЖ-да бұзбай қайтарылған болып ескеріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5452,51 +7286,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="104"/>
+    <w:bookmarkStart w:name="z151" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Отандық тасымалдаушының шетелдік рұқсаттарды көрсетілетін қызметті бершіге қайтаруы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5511,51 +7345,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мәліметтерді көрсете отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ілеспе хатпен көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің кеңсесінде кіріс хат-хабарларды қабылдауды жүзеге асыратын адам ілеспе хаттың көшірмесіне қабылдау күні мен уақыты, сондай-ақ қайтарылатын шетелдік рұқсаттардың саны көрсетіле отырып, оны қабылдағаны туралы жазба қояды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5664,150 +7498,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="105"/>
+    <w:bookmarkStart w:name="z155" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Көрсетілетін қызметті беруші, шетелдік рұқсатты беру үшін шетелдік рұқсатты ресімдеген кезінде шетелдік рұқсаттың тиісті бағандарына жазылады (қойылады):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z474" w:id="106"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z474" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тасымалдаушының атауы және заңды мекенжайы (шарикті қаламсаппен, қара көк түсті, баспа әріптері бар өшірілмейтін сиямен жазылады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z475" w:id="107"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z475" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шетелдік рұқсат берілген күні және берген аумақтық органның мөрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z476" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z476" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті берушінің басшысының, оның орынбасарының немесе оларды алмастыратын адамның қолы қойылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z477" w:id="109"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z477" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шетелдік рұқсат берілген автокөлік құралының мемлекеттік тіркеу нөмірі (шарикті қаламсаппен, қара көк түсті, баспа әріптері бар өшірілмейтін сиямен жазылады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) тармақшасының күші белгілі бір түрдегі және елдегі шетелдік рұқсаттарға қолданылады, оларды пайдалану үшін өткен жылы АЖ деректері бойынша алынған олардың жалпы санының 70 және одан да көп пайызын құрады және көрсетілген қызметті алушыға қатысты ғана осындай шетелдік рұқсаттарды қайтару пайызы 60 %-дан аз құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5862,508 +7696,508 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="110"/>
+    <w:bookmarkStart w:name="z162" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік қызметті көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z163" w:id="111"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z163" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Министрліктің – www.transport.gov.kz "Автомобиль көлігі және көліктік бақылау комитеті" бөлімінің "Мемлекеттік көрсетілетін қызметтер" бөлімі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z164" w:id="112"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z164" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Электрондық үкіметтің" вэб-порталы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z165" w:id="113"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z165" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Көрсетілетін қызметті алушының Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету тәртібі және мәртебесі туралы ақпаратты алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z166" w:id="114"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z166" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z167" w:id="115"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z167" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z168" w:id="116"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z168" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Халықаралық қатынаста жолаушылар мен багажды автомобильмен тұрақты тасымалдауды жүзеге асыратын Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағына (аумағынан) кіруге (кетуге) рұқсат беру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z169" w:id="117"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z169" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Шетелдік рұқсаттарды ресімдеуді көрсетілетін қызметті беруші жүзеге асырады. Мемлекеттік қызмет көрсету нәтижесін беруді – Мемлекеттік корпорация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z170" w:id="118"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z170" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Көрсетілетін қызметті алушы "Халықаралық қатынаста жолаушылар мен багажды автомобильмен тұрақты тасымалдауды жүзеге асыратын Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағына (аумағынан) кіруге (шығуға) рұқсат беру" мемлекеттік көрсетілетін қызметін алу үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдiк рұқсатқа отандық тасымалдаушыларға алуға сұрау салуды (бұдан әрі - шетелдік рұқсат алуға сұрау салу), алуға Портал арқылы толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z171" w:id="119"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z171" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамаларын, мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын,мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызметті көрсетуден бас тарту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Халықаралық қатынаста жолаушылар мен багажды автомобильмен тұрақты тасымалдауды жүзеге асыратын Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағына (аумағынан) кіруге (кетуге) рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде баяндалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z172" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы көрсетілетін қызметті алушының ЭЦҚ қол қойылған электрондық құжат нысанындағы шетелдік рұқсат алуға сұрау салу толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z173" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету туралы хабарламаға автоматты түрде қол қойылады және аумақтық орган басшысының не оны алмастыратын тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z174" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік рұқсат алуға сұрау салу әрбір автокөлік құралына жеке беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z175" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдiк рұқсатты алуға сұрау салуды қарастыруды АЖ және порталда мәліметтер болған кезде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z176" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шетелдік тасымалдаушымен бірлескен қызмет туралы шарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z177" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сұрау салынатын түрдегі шетелдік рұқсаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z178" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жолаушыларды облысаралық қалааралық, ауданаралық (облысішiлiк қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензиясы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z172" w:id="120"/>
-[...15 lines deleted...]
-      Портал арқылы көрсетілетін қызметті алушының ЭЦҚ қол қойылған электрондық құжат нысанындағы шетелдік рұқсат алуға сұрау салу толтырылады.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) алым сомасы төленген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z173" w:id="121"/>
-[...15 lines deleted...]
-      Мемлекеттік қызмет көрсету туралы хабарламаға автоматты түрде қол қойылады және аумақтық орган басшысының не оны алмастыратын тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдік рұқсаттарды қолданылу мерзімі күнтізбелік бір жылға ресімдейді және АЖ-ға мемлекеттік қызмет көрсету туралы хабарлама келіп түскен сәттен бастап бір жұмыс күні ішінде Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z174" w:id="122"/>
-[...15 lines deleted...]
-      Шетелдік рұқсат алуға сұрау салу әрбір автокөлік құралына жеке беріледі.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салу кезігде жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымалы мүлікке құқық белгілейтін құжаттар, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияны, жолаушылар мен багажды халықаралық қатынаста ЭҮТШ арқылы тұрақты тасымалдауды жүзеге асыратын отандық автокөлік құралдарының Қазақстан Республикасының аумағынан шығуы үшін алым сомасының бюджетке төленгенін растайтын құжат туралы мәліметті тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z175" w:id="123"/>
-[...15 lines deleted...]
-      38. Күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдiк рұқсатты алуға сұрау салуды қарастыруды АЖ және порталда мәліметтер болған кезде жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z182" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерде бар құжаттарды талап етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z176" w:id="124"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6382,110 +8216,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="131"/>
+    <w:bookmarkStart w:name="z183" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мәліметтер сәйкес келген және болған кезде көрсетілетін қызметті алушыға алым сомасын төлеу үшін шот қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z184" w:id="132"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z184" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем ЭҮТШ арқылы шетелдік рұқсаттың бар екендігі туралы АЖ расталған кезден бастап, 3 (үш) сағат ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6504,70 +8338,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="133"/>
+    <w:bookmarkStart w:name="z185" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Мемлекеттік қызмет көрсету туралы хабарлама автоматты түрде қол қойылады және көрсетілетін қызметті беруші басшысының, оның орынбасарының немесе оларды алмастыратын тұлғаның, ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6586,1415 +8420,1415 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="134"/>
+    <w:bookmarkStart w:name="z186" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Көрсетілетін қызметті беруші "Мемлекеттік қызметтер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді ұсыну сатысындағы деректердің мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z187" w:id="135"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z187" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z188" w:id="136"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z188" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорация және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z189" w:id="137"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z189" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z190" w:id="138"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z190" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z191" w:id="139"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z191" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z192" w:id="140"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z192" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z193" w:id="141"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z193" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z194" w:id="142"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z194" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z195" w:id="143"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z195" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z196" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Отандық тасымалдаушының күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдік рұқсат бланкілерін басқа отандық тасымалдаушыға беруіне жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z197" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнтiзбелiк бiр жыл қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдiк рұқсаттар аумақтық органға қайтаруға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z198" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Көрсетілетін қызметті беруші АЖ берілген шетелдік рұқсаттар олардың нөмірі бойынша тасымалдаушылар бөлінісінде есебін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Көрсетілетін қызметті беруші шетелдік рұқсатты беру үшін шетелдік рұқсатты ресімдеген кезде тиісті бағандарына жазылады (қойылады):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z200" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тасымалдаушының атауы және заңды мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z201" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдік рұқсат берген аумақтық органның берілген күні және мөрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z202" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аумақтық орган басшысының не оны алмастыратын адамның қолы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z196" w:id="144"/>
-[...15 lines deleted...]
-      43. Отандық тасымалдаушының күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдік рұқсат бланкілерін басқа отандық тасымалдаушыға беруіне жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетелдік рұқсат берілген автокөлік құралының мемлекеттік тіркеу нөмірі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z197" w:id="145"/>
-[...15 lines deleted...]
-      Күнтiзбелiк бiр жыл қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдiк рұқсаттар аумақтық органға қайтаруға жатпайды.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік рұқсаттарда түзетуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z198" w:id="146"/>
-[...15 lines deleted...]
-      44. Көрсетілетін қызметті беруші АЖ берілген шетелдік рұқсаттар олардың нөмірі бойынша тасымалдаушылар бөлінісінде есебін жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Мемлекеттік қызметті көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:p>
-[...201 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="154"/>
+    <w:bookmarkStart w:name="z206" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Министрліктің – www.transport.gov.kz "Автомобиль көлігі және көліктік бақылау комитеті" бөлімінің "Мемлекеттік көрсетілетін қызметтер" бөлімі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z207" w:id="155"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z207" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Электрондық үкіметтің" вэб-порталы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z208" w:id="156"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z208" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Көрсетілетін қызметті алушының Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету тәртібі және мәртебесі туралы ақпаратты алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z209" w:id="157"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z209" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z210" w:id="158"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z210" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z211" w:id="159"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z211" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Шетелдiк тасымалдаушыларға отандық рұқсаттарды беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z212" w:id="160"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z212" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Отандық рұқсаттарды шетелдік тасымалдаушыларға олардың мемлекеттерінің құзыретті органдары тиісті жылға айырбасталған рұқсаттардың ішінен береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z213" w:id="161"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z213" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отандық рұқсаттардың қолданылу мерзімін, егер халықаралық шарттарда өзгеше ескертілмесе, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z214" w:id="162"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z214" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шетелдік рұқсаттарды қайтару тәртібі мен мерзімдері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z215" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық экономикалық одаққа мүше мемлекеттердің бірінің аумағында тіркелген, тасымалдаушы орындайтын халықаралық автомобиль жүк тасымалдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z216" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аумағында тасымалдаушы тіркелген Еуразиялық экономикалық одағына мүше мемлекет пен басқа мүше мемлекет арасында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z217" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Еуразиялық экономикалық одағына басқа мүше мемлекеттердің аумағы арқылы транзитпен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z218" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Еуразиялық экономикалық одағына басқа мүше мемлекеттер арасында рұқсатсыз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z219" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел мемлекетінің тасымалдаушылары Қазақстан Республикасында немесе Қазақстан Республикасының аумағы арқылы транзитпен жүктерді тасымалдауды Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес шетел тасымалдаушысы тіркелген елдің құзыретті органдары берген рұқсаттар негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z220" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Отандық рұқсат, оның ішінде бірінші рейстің тасымалы жүзеге асырылған мемлекеттің аумағына Қазақстан Республикасының аумағынан кері бағытта жолшыбай жүк арту жағдайында бір жолсапар үшін жарамды болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Қазақстан Республикасының аумағы арқылы транзиттiк рейстен керi бағытта бара жатқан шетелдiк жүк автокөлiк құралына Қазақстан Республикасының аумағында iлеспе жүк тиеуге Қазақстан Республикасының аумағы арқылы жүрiп өтуi үшiн қосымша рұқсаты болған кезде ғана рұқсат етiледi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z215" w:id="163"/>
-[...15 lines deleted...]
-      Еуразиялық экономикалық одаққа мүше мемлекеттердің бірінің аумағында тіркелген, тасымалдаушы орындайтын халықаралық автомобиль жүк тасымалдары:</w:t>
+    <w:bookmarkStart w:name="z223" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер автокөлік құралы тіркелген елге тасымалдау жоспарланған болса, Қазақстан Республикасының аумағынан шығуға арналған қосымша отандық рұқсаттың болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z216" w:id="164"/>
-[...15 lines deleted...]
-      1) аумағында тасымалдаушы тіркелген Еуразиялық экономикалық одағына мүше мемлекет пен басқа мүше мемлекет арасында;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тасымалдау үшінші елдердің аумағынан Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдердің аумағына жоспарланған жағдайда тасымалдауларға, қосымша рұқсаттың болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z217" w:id="165"/>
-[...15 lines deleted...]
-      2) Еуразиялық экономикалық одағына басқа мүше мемлекеттердің аумағы арқылы транзитпен;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Қазақстан Республикасының аумағынан автокөлік құралының тіркелу мемлекеті болып табылмайтын үшінші мемлекеттің аумағына кері бағытта бара жатқан шетелдік автокөлік құралына жолшыбай жүк артылған жағдайда, осы Қағидаларың 49-тармағында көзделген тасымалдауды қоспағанда, Қазақстан Республикасы аумағынан үшінші елдерге тасымалдауды орындауға арналған қосымша отандық рұқсат болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z218" w:id="166"/>
-[...15 lines deleted...]
-      3) Еуразиялық экономикалық одағына басқа мүше мемлекеттер арасында рұқсатсыз негізде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Үшінші елдерден Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдерге жүктің жөнелту немесе межелі пункті болып табылмайтын елдің аумағында жүкті қайта тиеп (тиеп/түсіріп), тасымалдау үшінші елдерге/елдерден рұқсат болған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z219" w:id="167"/>
-[...15 lines deleted...]
-      Шетел мемлекетінің тасымалдаушылары Қазақстан Республикасында немесе Қазақстан Республикасының аумағы арқылы транзитпен жүктерді тасымалдауды Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес шетел тасымалдаушысы тіркелген елдің құзыретті органдары берген рұқсаттар негізінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағына үшінші елдерден тасымалдау кезінде жүктің жөнелту немесе межелі пункті болып табылмайтын елдің аумағында кедендік транзит аяқталмаған жүкті қазақстандық автокөлік құралына және бастапқы тасымалдаушының тіркеу елінде тіркелмеген автокөлік құралына аударып тиеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z220" w:id="168"/>
-[...15 lines deleted...]
-      48. Отандық рұқсат, оның ішінде бірінші рейстің тасымалы жүзеге асырылған мемлекеттің аумағына Қазақстан Республикасының аумағынан кері бағытта жолшыбай жүк арту жағдайында бір жолсапар үшін жарамды болады.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Шетелдік автокөлік құралының тіркелу елінің аумағындағы заңнамаға сәйкес құрылған және тіркелген, үшінші елдердің кәсіпорындары мен филиалдарында өндірілетін жүктердің тасымалын жүзеге асыру кезінде, үшінші елдерден/елдерге отандық рұқсаттар осы тасымалдардың мынадай ілеспе құжаттарымен расталған жағдайларда талап етілмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:p>
-[...77 lines deleted...]
-      49. Қазақстан Республикасының аумағы арқылы транзиттiк рейстен керi бағытта бара жатқан шетелдiк жүк автокөлiк құралына Қазақстан Республикасының аумағында iлеспе жүк тиеуге Қазақстан Республикасының аумағы арқылы жүрiп өтуi үшiн қосымша рұқсаты болған кезде ғана рұқсат етiледi.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық көліктік жүкқұжаты (CMR);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z223" w:id="170"/>
-[...15 lines deleted...]
-      Егер автокөлік құралы тіркелген елге тасымалдау жоспарланған болса, Қазақстан Республикасының аумағынан шығуға арналған қосымша отандық рұқсаттың болуы қажет.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауардың шығарылуы туралы сертификаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z224" w:id="171"/>
-[...15 lines deleted...]
-      Егер тасымалдау үшінші елдердің аумағынан Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдердің аумағына жоспарланған жағдайда тасымалдауларға, қосымша рұқсаттың болуы қажет.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүк жөнелтушінің немесе жүк алушының шетелдік тасымалдаушыға жүк тасымалына тапсырысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z225" w:id="172"/>
-[...15 lines deleted...]
-      50. Қазақстан Республикасының аумағынан автокөлік құралының тіркелу мемлекеті болып табылмайтын үшінші мемлекеттің аумағына кері бағытта бара жатқан шетелдік автокөлік құралына жолшыбай жүк артылған жағдайда, осы Қағидаларың 49-тармағында көзделген тасымалдауды қоспағанда, Қазақстан Республикасы аумағынан үшінші елдерге тасымалдауды орындауға арналған қосымша отандық рұқсат болуы қажет.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура (инвойс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z226" w:id="173"/>
-[...15 lines deleted...]
-      51. Үшінші елдерден Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдерге жүктің жөнелту немесе межелі пункті болып табылмайтын елдің аумағында жүкті қайта тиеп (тиеп/түсіріп), тасымалдау үшінші елдерге/елдерден рұқсат болған кезде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z233" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринариялық сертификат, фитосанитариялық сертификат, өнімдердің (тауарлардың) санитариялық-эпидемиологиялық және гигиеналық талаптарға (қажет болған жағдайда) сәйкестігі бөлігінде қауіпсіздікті растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z227" w:id="174"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының аумағына үшінші елдерден тасымалдау кезінде жүктің жөнелту немесе межелі пункті болып табылмайтын елдің аумағында кедендік транзит аяқталмаған жүкті қазақстандық автокөлік құралына және бастапқы тасымалдаушының тіркеу елінде тіркелмеген автокөлік құралына аударып тиеуге жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, осы тасымал Қазақстан Республикасының аумағына кіруге отандық рұқсат негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z228" w:id="175"/>
-[...15 lines deleted...]
-      52. Шетелдік автокөлік құралының тіркелу елінің аумағындағы заңнамаға сәйкес құрылған және тіркелген, үшінші елдердің кәсіпорындары мен филиалдарында өндірілетін жүктердің тасымалын жүзеге асыру кезінде, үшінші елдерден/елдерге отандық рұқсаттар осы тасымалдардың мынадай ілеспе құжаттарымен расталған жағдайларда талап етілмейді:</w:t>
+    <w:bookmarkStart w:name="z235" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Автокөлік құралы тіркелген елдегі жүктерді қайта тиеу (тиеу/түсіру) арқылы Қазақстан Республикасының аумағына үшiншi елдерден жүктерді тасымалдауды басқа (әуе, теміржол, теңіз) көлік түрімен жүзеге асыру кезінде көрсетілген тасымалдар ілеспе құжаттармен (халықаралық көліктік жүкқұжат (CMR), шот-фактура (инвойс), коносамент, Халықаралық жолдық тасымалдау кітапшасы, фитосанитариялық сертификат және халықаралық автомобиль тасымалдарын іске асыру кезінде пайдаланылатын және автокөлік құралын тиеу орнын растайтын және осындай тасымалдауда оларға еріп жүретін басқа да құжаттар) расталған жағдайда, үшінші елдерге/елдерден отандық рұқсат қағаз талап етілмейді. Бұл ретте осы тасымалдау Қазақстан Республикасының аумағына кіруге арналған отандық рұқсаттардың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z229" w:id="176"/>
-[...15 lines deleted...]
-      халықаралық көліктік жүкқұжаты (CMR);</w:t>
+    <w:bookmarkStart w:name="z236" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Қазақстан Республикасының аумағына жүктерді тасымалдауды жүзеге асыру кезінде тартқышты немесе жүк автомобилін тасымалдаушының тіркеу мемлекетінде тіркелген басқа тартқышқа немесе жүк автомобиліне ауыстырып тіркеуге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z230" w:id="177"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="184"/>
+    <w:bookmarkStart w:name="z237" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінің және 54-тармағының талаптары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z238" w:id="185"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z238" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының теңіз порттарына паромдармен келетін, одан әрі Қазақстан Республикасының аумағынан/аумағына бару үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z239" w:id="186"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z239" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықаралық автомобильдік жүк тасымалдары саласындағы үкіметаралық келісімдер жасалмаған елдерден/елдерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z240" w:id="187"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z240" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Еуразиялық экономикалық одақтың сыртқы шекарасын өткізу пункттерінде шетелдік рұқсат бланкілерін беруді көздейтін Қазақстан Республикасы үкіметаралық келісімдер жасасқан елдерден/елдерге жүкті халықаралық тасымалдауды жүзеге асыратын отандық тасымалдаушыларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">56. 01.01.2025 дейін қолданыста болды - ҚР Көлік министрінің 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8096,90 +9930,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-1. Осы Қағидалардың 51 тармағының екінші бөлігінің және 54 тармағының талаптары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z493" w:id="188"/>
+    <w:bookmarkStart w:name="z493" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Еуразиялық экономикалық одаққа мүше мемлекеттерде тіркелген тасымалдаушыларға, егер Қазақстан Республикасының аумағынан/аумағына жүктерді тасымалдауды отандық рұқсаттардың түпнұсқасын немесе алдыңғы тасымалдаушының отандық рұқсатының көшірмесін бере отырып, үзбелі бөліктің түпнұсқасын ұсынған кезде қайта тиеу (тиеу/түсіру) және (немесе) тартқышты ауыстыру (қайта тіркеу) арқылы бірнеше тасымалдаушы дәйекті түрде орындаған жағдайда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z494" w:id="189"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z494" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерде тіркелген тасымалдаушыларға, егер Қазақстан Республикасының аумағынан/аумағына жүктерді тасымалдауды отандық рұқсаттардың түпнұсқасын немесе алдыңғы тасымалдаушының отандық рұқсатының көшірмесін бере отырып, үзбелі бөліктің түпнұсқасын ұсынған кезде қайта тиеу (тиеу/түсіру) және (немесе) тартқышты ауыстыру (қайта тіркеу) арқылы бірнеше тасымалдаушы дәйекті түрде, бірақ Еуразиялық экономикалық одақ аумағының шегінен тыс қайта тиеу (тиеу/түсіру) және (немесе) тартқышты ауыстыру (қайта тіркеу) арқылы жүзеге асырған жағдайда қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8198,70 +10032,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="190"/>
+    <w:bookmarkStart w:name="z242" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Шетелдік тасымалдаушыда тасымалдаушы тіркелген мемлекеттің құзыретті органы растаған рұқсат бланкісі болмаған жағдайда, автокөлік құралының одан әрі жүруіне жаңа отандық рұқсат берілгеннен кейін не әкімшілік жаза қолдану туралы қаулы орындалғаннан кейін отандық көлік құралына жүкті қайта тиеп немесе қайта тіркей отырып жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8280,1402 +10114,1646 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="191"/>
+    <w:bookmarkStart w:name="z243" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Өз мемлекетінің тіркеу және айырым белгісінсіз Қазақстан Республикасының аумағы арқылы транзиттік жол жүретін шетелдік автокөлік құралының жүріп өтуі, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше келіспесе, Салық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мөлшерлемелер бойынша Қазақстан Республикасының аумағы арқылы автокөлік құралдарының жүріп өтуі үшін алым сомасы төленгеннен кейін уәкілетті орган Қазақстан Республикасының аумағындағы көліктік бақылау бекеттерінде немесе мемлекеттік кіріс органдары Еуразиялық экономикалық одақтың сыртқы шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде беретін транзиттік жол жүруге арналған рұқсаттың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z244" w:id="192"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z244" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген автокөлік құралдарымен үшінші елдерден Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдерге жүктерді немесе жолаушыларды тасымалдауды жүзеге асыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z245" w:id="193"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z245" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ірі көлемді және (немесе) ауыр салмақты автокөлік құралының жүріп өтуіне арнайы рұқсатты қоспағанда, отандық тасымалдаушыларға Қазақстан Республикасының аумағында пайдалануға арналған автокөлік құралдарын, оның ішінде жүгі бар автокөлік құралдарын айдап өту кезінде рұқсат беру құжаттары талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z246" w:id="194"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z246" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Мемлекеттерімен рұқсат беру құжаттарының бланкілерін тепе-тең айырбастау жүргізілмеген шетелдік автокөлік құралдарының Қазақстан Республикасының аумағы арқылы транзиттік жол жүруі, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше ескерілмесе, Салық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мөлшерлемелер бойынша Қазақстан Республикасының аумағымен автокөлік құралдарының жүріп өтуі үшін алым сомасы төленгеннен кейін уәкілетті орган Қазақстан Республикасының аумағындағы көліктік бақылау бекеттерінде немесе мемлекеттік кіріс органдары Еуразиялық экономикалық одақтың сыртқы шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, соның ішінде халықаралық теңіз өткізу пункттерінде беретін транзиттік жол жүруге арналған рұқсат негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z247" w:id="195"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z247" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Қазақстан Республикасының аумағы арқылы жүріп өту құқығын растайтын отандық рұқсат беру құжаттарында Еуразиялық экономикалық одақтың сыртқы шекарасымен тұспа-тұс келетін Қазақстан Республикасының мемлекеттік шекарасы арқылы өткізу пункттерінде мемлекеттік кірістің аумақтық органдары немесе Қазақстан Республикасының аумағындағы көліктік бақылау бекеттерінде аумақтық органдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z248" w:id="196"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z248" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының аумағынан автокөлік құралының күнтізбелік 30 (отыз) күннен аспайтын шығу мерзімін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z249" w:id="197"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z249" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының аумағы арқылы жүріп өту маршрутын көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z250" w:id="198"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z250" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шетелдік автокөлік құралдарының транзиттік жүріп өтуі кезінде Қазақстан Республикасының аумағына келу және аумағынан кету мерзімдері баратын және кері де бағытта жүріп өту кезіндегі Қазақстан Республикасының аумағында нақты болу уақытымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z251" w:id="199"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z251" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>61. Шетелдік тасымалдаушылар Қазақстан Республикасының аумағы бойынша жүріп өту құқығын растайтын отандық рұқсаттарда жол жүрер алдында мыналарды толтырады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z479" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тасымалдаушының атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z480" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автокөлік құралының нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z481" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүкті тиеу елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z482" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жүкті түсіру елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z483" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тасымалданатын жүктің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z484" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тасымалданатын жүктің салмағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z485" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шекарадағы өткізу орны;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z479" w:id="200"/>
-[...15 lines deleted...]
-      1) тасымалдаушының атауы;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тиеу қаласы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z480" w:id="201"/>
-[...15 lines deleted...]
-      2) автокөлік құралының нөмірі;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) түсіру қаласы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z481" w:id="202"/>
-[...15 lines deleted...]
-      3) жүкті тиеу елі;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отандық рұқсаттарда түзетулерге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z482" w:id="203"/>
-[...15 lines deleted...]
-      4) жүкті түсіру елі;</w:t>
+    <w:bookmarkStart w:name="z489" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отандық рұқсат бланкісінде мәліметтерді түзетулер, өшірулер не өшірілетін сиямен жазу құралдарын қолдана отырып толтырылған болса, рұқсат жарамсыз болып есептеледі, сол сияқты оның болмауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z483" w:id="204"/>
-[...15 lines deleted...]
-      5) тасымалданатын жүктің атауы;</w:t>
+    <w:bookmarkStart w:name="z490" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отандық рұқсат бланкісінің тармақтары толтырылмаған кезде, сондай-ақ егер рұқсатта көлік құралының Қазақстан Республикасының аумағына кіргені не оның Қазақстан Республикасының аумағынан кеткені туралы белгілер қойылмаса, рұқсат осы Қағидалардың талаптарына сәйкес ресімделмеген болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z484" w:id="205"/>
-[...15 lines deleted...]
-      6) тасымалданатын жүктің салмағы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Бос шетелдiк автокөлiк құралдарының Қазақстан Республикасының аумағы бойынша жүрiп өтуi Қазақстан Республикасы ратификациялаған, Қазақстан Республикасы мен шет мемлекеттер арасындағы халықаралық автомобиль қатынастары туралы халықаралық шарттарда көзделген тәртiпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z485" w:id="206"/>
-[...15 lines deleted...]
-      7) шекарадағы өткізу орны;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Шетелдік тасымалдаушылар көліктік бақылау органдарына Еуразиялық экономикалық одақтың сыртқы шекарасында берілген көлік құралының бақыланатын параметрлерінің сәйкессіздігі, құжаттардың жоқ болуы немесе сәйкессіздігі туралы хабарламалар береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z486" w:id="207"/>
-[...15 lines deleted...]
-      8) тиеу қаласы;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті көліктік бақылау органы берген хабарлама орандалмаған кезде халықаралық автомобиль тасымалын жүзеге асыруға және хабарламада көрсетілген маршруттан ауытқуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z487" w:id="208"/>
-[...15 lines deleted...]
-      9) түсіру қаласы.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Шетелдік тасымалдаушылар Қазақстан Республикасының аумағына (аумағынан) кіру (шығу) кезінде Қазақстан Республикасының мемлекеттік шекарасы арқылы өткізу пункттеріне жақын көліктік бақылау органдарына отандық рұқсат қағаздарын осы Қағидаларда көзделген талаптарға сәйкес ресімделуін тексеру, сондай-ақ отандық рұқсат бланкісінің үзбелі бөлігін алу үшін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z488" w:id="209"/>
-[...15 lines deleted...]
-      Отандық рұқсаттарда түзетулерге жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z268" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық автомобиль тасымалдарын жүзеге асыруға қажетті ілеспе құжаттар (халықаралық көлік жүкқұжаты (СМR), шот-фактура (инвойс), коносамент, Халықаралық жол тасымалдау кітапшасы және тағы басқа құжаттар) Қазақстан Республикасының заңнамасының және Қазақстан Республикасының халықаралық шарттарына талаптарына сәйкес болуы және уәкілетті мемлекеттік органдардың лауазымды адамдарының талабы бойынша жүргізушілер ұсынылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z489" w:id="210"/>
-[...15 lines deleted...]
-      Отандық рұқсат бланкісінде мәліметтерді түзетулер, өшірулер не өшірілетін сиямен жазу құралдарын қолдана отырып толтырылған болса, рұқсат жарамсыз болып есептеледі, сол сияқты оның болмауы.</w:t>
+    <w:bookmarkStart w:name="z269" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Егер Келiсiмдерде өзгеше көзделмеген болса, Қазақстан Республикасының аумағы арқылы жүрiп өту құқығын растайтын рұқсат беру құжаттары Қазақстан Республикасының аумағында орналасқан екi пункт арасында шетелдiк автокөлiк құралдарының жолаушыларды, багажды және жүктердi тасымалдауды жүзеге асыруына құқық бермейдi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z490" w:id="211"/>
-[...15 lines deleted...]
-      Отандық рұқсат бланкісінің тармақтары толтырылмаған кезде, сондай-ақ егер рұқсатта көлік құралының Қазақстан Республикасының аумағына кіргені не оның Қазақстан Республикасының аумағынан кеткені туралы белгілер қойылмаса, рұқсат осы Қағидалардың талаптарына сәйкес ресімделмеген болып есептеледі.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қатынастағы жолаушылар, багаж және жүк тасымалын жүзеге асыратын сондай-ақ шетелдік автокөлік құралдарының транзитін, үшінші елдердің аумағынан Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдердің аумағына тасымалдауларды тіркеу, отандық рұқсат беру құжаттарын беруді тіркеу Қазақстан Республикасының аумағына (аумағынан) кiрудi (шығуды) шетел автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы транзитiн, отандық рұқсат беру құжаттарын берудi тiркеу журналында электронды түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z271" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журналда мынадай мәлiметтер көрсетiледi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z272" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шетел тасымалдаушысының атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z273" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тасымалдаушының елi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z274" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тасымалдаушының орналасқан (тұрғылықты) орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z275" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жөнелту елi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z276" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) межелі елi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z277" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қатынау маршруты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z278" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) автокөлiк құралының типi, маркасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z279" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) автокөлiк құралының және тiркемесiнiң нөмiрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z280" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) рұқсат түрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z281" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) рұқсатты қолдану мерзiмi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z282" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) рұқсаттың берiлген күнi және нөмiрi (сериясы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z283" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) рұқсатты алған күнi (рұқсат берiлген кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z284" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының аумағы бойынша автокөлiк құралдарының жүрiп өткенi үшiн алымды төлегенiн растайтын құжаттың нөмiрi (бар болса) және күнi, алым сомасы (рұқсат берiлген кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z285" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) рұқсат құжатын алу туралы тасымалдаушының қолы (қағаз түрiнде рұқсат берiлген кезде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z286" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Отандық рұқсаттар бланкiлерiнің нысандары баспаханалық тәсiлмен дайындалады, реттiк нөмiрi және кемiнде үш қорғану дәрежесi болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z287" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Жалпы қабылданған халықаралық нормалар мен стандарттарға сәйкес отандық рұқсат бланкiсiнде мынадай деректемелер болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z288" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тасымалдауды жүзеге асыру құқығын рұқсат беру құжаты растайтын тасымалдау түрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z289" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сериясы мен нөмiрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z290" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолданылу мерзiмi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z291" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тасымалдаушының деректемелерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z292" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) берiлген орны және күнi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z293" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) құзыреттi органның қолы мен мөрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z294" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қозғалыс маршруты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z295" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) автокөлiк құралының маркасы мен мемлекеттiк нөмiрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z296" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жүктiң атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z297" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) автокөлiк құралының жүксiз жабдықталған салмағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z298" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жүру жолындағы бақылаушы органдардың бланкiнiң үзбелік бөлiгiнде орналасқан белгiлерi мен мөрiне арналған орындар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z299" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бланкiнi пайдалану бойынша негiзгi нұсқаулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z300" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бланкінің негізгі және үзбелі бөліктеріндегі штрих-коды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z301" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Автокөлiк құралдарының жүрiп өтуi кезiнде бақылаушы органның белгiсi бар отандық рұқсат бланкiсiнiң үзбелі бөлiгi бақылаушы органда қалады және аумақтық органдарға жiберiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z302" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Отандық тасымалдаушыларға шетелдiк рұқсат бланкiлерiн беру сенiмхат болған жағдайда жүкқұжаттар бойынша (серияларын және шетелдiк рұқсаттардың нөмiрлерiн көрсете отырып) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z303" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Жыл сайын 5 қаңтарға дейiнгi мерзiмде аумақтық мемлекеттік кірістер органдары пайдаланылмаған отандық рұқсаттарды алынған орны бойынша аумақтық органға қайтаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
-[...14 lines deleted...]
-          <w:b w:val="false"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="212"/>
-[...799 lines deleted...]
-    <w:bookmarkStart w:name="z304" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Мемлекеттік аумақтық кірістер органдары ай сайын үшiншi күннен кешiктiрмей аумақтық органдарға Қазақстан Республикасының аумағы арқылы шетелдік автокөлiк құралдарының жүрiп өтуi бойынша есептi және шетелдік автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы автокөлiк құралдарының жүрiп өткенi үшiн алымды төлегенi туралы түбiртектерi бар жүкқұжаттардың көшiрмелерiн ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9793,270 +11871,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="253"/>
+    <w:bookmarkStart w:name="z306" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысаны_____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z307" w:id="254"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z307" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (көліктік бақылау органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z308" w:id="255"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z308" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жолаушылар мен багажды тұрақты емес тасымалдауға, жүктерді тасымалдауға </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z309" w:id="256"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z309" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шетелдік рұқсатты алуға сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z310" w:id="257"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z310" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z311" w:id="258"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z311" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (дара кәсіпкердің Т.А.Ә. немесе заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z312" w:id="259"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z312" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН_________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z313" w:id="260"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z313" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолаушыларды облысаралық, ауданаралық (облысішілік, қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияның болуы: лицензия №________, берілген күні ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z314" w:id="261"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z314" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РКу №__________ қолданылу мерзімі __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z315" w:id="262"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z315" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РК №__________ қолданылу мерзімі __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z316" w:id="263"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z316" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолаушылар мен багажды тұрақты емес тасымалдауға және жүктерді тасымалдауға мынадай шетелдік рұқсаттар беруіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -10982,330 +13060,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="264"/>
+    <w:bookmarkStart w:name="z317" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекенжайы ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z318" w:id="265"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z318" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z319" w:id="266"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z319" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Менің дербес деректерімді жинауға және өңдеуге, оның ішінде Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің _______________ аумақтық органға (БСН____________) беруге үшінші тұлғаларға келісім беремін, және жолаушылар мен багажды тұрақты емес тасымалдауға, ақпараттық жүйелердегі жүктерді тасымалдауға шетелдік рұқсаттарды алу үшін қажетті заңмен қорғалатын құпияны құрайтын мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z320" w:id="267"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z320" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректердің трансшекаралық берілуінің жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таралуының жоқтығы туралы хабарлаймыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z321" w:id="268"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z321" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналатын деректердің тізбесі: Т.А.Ә., ЖСН/БСН, телефон нөмірі, тіркеу мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z322" w:id="269"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z322" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z323" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                    Т.А.Ә. (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z324" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аббревиатураларды ашып жазу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z325" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (ол болған кезде) – тегі, аты, әкесінің аты (ол болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z326" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z327" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН - жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z328" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РКу- жүктерді халықаралық автомобильмен тасымалдауды жүзеге асыруға рұқсатты куәландыру (жүктерді тасымалдау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z329" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РК - ұсынылған автокөлік құралына рұқсат карточкасы (жүктерді тасымалдау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z330" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VIN – Ккөлік құралының сәйкестендіру нөмірі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z323" w:id="270"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11623,97 +13701,127 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚР тасымалдаушыларына</w:t>
+              <w:t xml:space="preserve">ҚР </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдаушыларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелдік тасымалдаушыларға</w:t>
+              <w:t>Шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдаушыларға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13193,68 +15301,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесін қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z332" w:id="278"/>
+    <w:bookmarkStart w:name="z332" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағы бойынша жүріп өтуіне рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13415,97 +15523,447 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті беруші</w:t>
+              <w:t>Көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Автомобиль </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көліктік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бақылау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14886,250 +17344,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z351" w:id="279"/>
+    <w:bookmarkStart w:name="z351" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысаны ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z352" w:id="280"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z352" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (көліктік бақылау органының атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z353" w:id="281"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z353" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұрын берілген шетелдік рұқсатқа автокөлік құралын ауыстыруға сұрау салу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z354" w:id="282"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z354" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z355" w:id="283"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z355" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (дара кәсіпкердің Т.А.Ә.немесе заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z356" w:id="284"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z356" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z357" w:id="285"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z357" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын алынған шетелдік рұқсатты сұрау салудың №_____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z358" w:id="286"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z358" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған автокөлік құралына РК№______ қолданылу мерзімі _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z359" w:id="287"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z359" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автокөлік құралын ауыстыруды сұраймын МТНБ -*_________ арналған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z360" w:id="288"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z360" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТНБ________ с VIN _______:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -16055,370 +18513,370 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="289"/>
+    <w:bookmarkStart w:name="z361" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Мәліметтер бұрын мақұлданған сұраудан алынады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z362" w:id="290"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z362" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекенжайы _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z363" w:id="291"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z363" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z364" w:id="292"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z364" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Менің дербес деректерімді жинауға және өңдеуге, оның ішінде Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің _______________ аумақтық органға (БСН____________) беруге үшінші тұлғаларға келісім беремін, және жолаушылар мен багажды тұрақты емес тасымалдауға, ақпараттық жүйелердегі жүктерді тасымалдауға шетелдік рұқсаттарды алу үшін қажетті заңмен қорғалатын құпияны құрайтын мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z365" w:id="293"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z365" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректердің трансшекаралық берілуінің жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таралуының жоқтығы туралы хабарлаймыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z366" w:id="294"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z366" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналатын деректердің тізбесі: Т.А.Ә., ЖСН/БСН, телефон нөмірі, тіркеу мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z367" w:id="295"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z367" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z368" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                          Т.А.Ә. (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z369" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аббревиатураларды ашып жазу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z370" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (ол болған кезде) – тегі, аты, әкесінің аты (ол болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z371" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z372" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН - жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z373" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РКу- жүктерді халықаралық автомобильмен тасымалдауды жүзеге асыруға рұқсатты куәландыру (жүктерді тасымалдау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z374" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РК - ұсынылған автокөлік құралына рұқсат карточкасы (жүктерді тасымалдау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z375" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МТНБ – мемлекеттік тіркеу нөмерлік белгісі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z368" w:id="296"/>
-[...15 lines deleted...]
-                                          Т.А.Ә. (қолы)</w:t>
+    <w:bookmarkStart w:name="z376" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VIN –көлік құралының сәйкестендіру нөмірі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z369" w:id="297"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="304"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16791,61 +19249,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>р</w:t>
-[...9 lines deleted...]
-              <w:t>/с №</w:t>
+              <w:t>р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16893,143 +19341,263 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Рұқсат түрі</w:t>
+              <w:t>Рұқсат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Рұқсат жылы</w:t>
+              <w:t>Рұқсат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Рұқсаттар саны (төрттен көп емес)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рұқсаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төрттен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>емес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18366,51 +20934,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ШР нөмірі</w:t>
+              <w:t xml:space="preserve">ШР </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18498,51 +21076,71 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ШР</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жарамдылық мерзімі</w:t>
+              <w:t>Жарамдылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18590,235 +21188,405 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚР шығу пунктінің атауы</w:t>
+              <w:t xml:space="preserve">ҚР </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ҚР кіру пунктінің атауы</w:t>
+              <w:t xml:space="preserve">ҚР </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығу күні</w:t>
+              <w:t>Шығу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кіру күні</w:t>
+              <w:t>Кіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мәртебесі пайдаланылды </w:t>
+              <w:t>Мәртебесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдаланылды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20421,270 +23189,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z404" w:id="305"/>
+    <w:bookmarkStart w:name="z404" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысаны _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z405" w:id="306"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z405" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                               (көліктік бақылау органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z406" w:id="307"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z406" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z407" w:id="308"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z407" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тасымалдауға арналған шетелдік рұқсатты алуға сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z408" w:id="309"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z408" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z409" w:id="310"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z409" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (дара кәсіпкердің тегі, аты, әкесінің аты (бар болса) немесе заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z410" w:id="311"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z410" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z411" w:id="312"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z411" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шетелдік тасымалдаушымен бірлескен қызмет туралы шарт: шарттың </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z412" w:id="313"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z412" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №________ және жасалған күні ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z413" w:id="314"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z413" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолаушыларды облысаралық, ауданаралық (облысішілік, қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияның болуы: лицензия №________, берілген күні ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z414" w:id="315"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z414" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолаушылар мен багажды тұрақты емес тасымалдауға және жүктерді тасымалдауға мынадай шетелдік рұқсаттар беруіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21211,270 +23979,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z415" w:id="316"/>
+    <w:bookmarkStart w:name="z415" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекенжайы__________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z416" w:id="317"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z416" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z417" w:id="318"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z417" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Менің дербес деректерімді жинауға және өңдеуге, оның ішінде Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің _______________ аумақтық органға (БСН____________) беруге үшінші тұлғаларға келісім беремін және күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдік рұқсат алу үшін қажетті заңмен қорғалатын құпияны құрайтын мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z418" w:id="319"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z418" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректердің трансшекаралық берілуінің жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таралуының жоқтығы туралы хабарлаймыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z419" w:id="320"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z419" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналатын деректердің тізбесі: Т.А.Ә., ЖСН/БСН, телефон нөмірі, тіркеу мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z420" w:id="321"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z420" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z421" w:id="322"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z421" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                           Т.А.Ә. (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z422" w:id="323"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z422" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатураларды ашып жазу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z423" w:id="324"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z423" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. (ол болған кезде) – тегі, аты, әкесінің аты (ол болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z424" w:id="325"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z424" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН – бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z425" w:id="326"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z425" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН - жеке сәйкестендіру нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21579,105 +24347,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесін қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z427" w:id="327"/>
+    <w:bookmarkStart w:name="z427" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағы бойынша жүріп өтуіне рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23010,50 +25785,244 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қағидалар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшамен толықтыру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
@@ -23073,55 +26042,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23447,31 +26416,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>