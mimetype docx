--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4e4df7" w14:textId="e4e4df7">
+    <w:p w14:paraId="80750ff" w14:textId="80750ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3060,8698 +3061,6542 @@
         <w:t>
       6) соңғы он екі айда сұрау салуда көрсетілген автокөлік құралдарына алынған қайтарылмаған шетелдік рұқсаттар бойынша мәліметтер болмаған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z461" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) соңғы алты айда сұрау салуда көрсетілген автокөлік құралының осы Қағидалардың 28 және (немесе) 29-тармақтарында белгіленген талаптарды сақтауын қамтамасыз ету кезінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z462" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көрсетілетін қызметті алушы соңғы үш ай ішінде осы Қағидалардың 28-тармағының бірінші бөлігінде және (немесе) 29-тармағында белгіленген талаптарды үш реттен артық бұзуға жол бермеген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z463" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көрсетілетін қызметті алушы соңғы алты айда бұрын алған шетелдік рұқсаттарды қайтарылмаған және (немесе) пайдаланылмаған фактілері болмаған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z464" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) көрсетілетін қызметті алушының соңғы жиырма айда осы Қағидалардың 27-тармағының бірінші абзацының талаптарын сақтамау фактілері болмаған кезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шетелдік рұқсат алуға сұрау салу басқа отандық тасымалдаушының шетелдік рұқсаты пайдаланылған автокөлік құралына, сондай-ақ шетелдік рұқсатты басқа отандық тасымалдаушыға берген көрсетілген қызметті алушының автокөлік құралдарына АЖ-дан бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) және 5) тармақшаларының талаптары жолаушылар мен багажды тұрақты емес тасымалдауға шетелдік рұқсат алуға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық түрдегі шетелдік рұқсаттар рұқсат беру куәлігі мен рұқсат карточкасы түріне қарамастан беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автокөлік құралдарын есепке алу, сондай-ақ осы Қағидалардың талаптарының бұзылуын тіркеу ИАЖ арқылы автокөлік құралдарының сәйкестендіру нөмірі (VIN) бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z468" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салу кезінде жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымалы мүлікке құқық белгілейтін құжаттар, рұқсат беру туралы куәлік, рұқсат беру карточкалары, жолаушыларды облысаралық, қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, қызметімен айналысу құқығына лицензия туралы мәліметтерді, халықаралық қатынастағы шағын автобустармен (жолаушылар мен багажды тұрақты емес тасымалдауды жүзеге асыру кезінде), жолаушылар мен багажды тұрақты емес тасымалдауды, халықаралық қатынаста жүк тасымалдауды жүзеге асыратын отандық автокөлік құралдарының "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) алым сомасының бюджетке төленгенін растайтын құжат "электрондық үкіметтің" төлем шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z469" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерде бар құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z495" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Осы Қағидалардың 17-тармағының 6) және 10) тармақшаларында көрсетілген мерзімдерді есептеу кері тәртіппен жүргізіледі және мерзім сұрау салу келіп түскен күннен басталып, соңғы айдың тиісті күнімен аяқталады, ал егер соңғы айда мұндай күн болмаса, мерзім сол айдың соңғы күнінде аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 17-1-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті алушыға бұрын шетелдік рұқсаттар алынған автокөлік құралын ауыстыруға мемлекеттік қызмет көрсету туралы хабарлама алған күннен бастап күнтізбелік 50 (елу) күн ішінде осы Қағидалардың 34-тармағының 4) тармақшасының екінші абзацының талаптарын ескере отырып жол беріледі. Осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша бұрын берілген шетелдік рұқсатқа автокөлік құралын ауыстыруға сұрау салуды толтыруы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автокөлік құралын ауыстыру осы автокөлік құралына рұқсат карточкасын алған жағдайда көрсетілетін қызметті алушыдан жалға алу құқығындағы автокөлік құралына ауыстыруға сұрау салу берілген күнге дейін кемінде күнтізбелік 50 (елу) күн бұрын немесе көрсетілетін қызметті алушының теңгеріміндегі автокөлік құралына жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші абзацында көзделген мерзім, Қазақстан Республикасының аумағынан тыс орналасқан автокөлік құралына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағындағы автокөлік құралын ауыстыру кезінде осы Қағидалардың 28-тармағында көзделген мерзім өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Осы Қағидаларға 4-қосымшада белгіленген нысан бойынша екі қосымша өтінімге дейін беруге және олар бойынша жиынтығында жүктерді тасымалдауға төрт шетелдік рұқсаттан аспайтын рұқсат алуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z470" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1. Осы Қағидалардың 28-тармағының талаптары сақталған кезде, шет мемлекеттердің шекарасы жабылған, автокөлік құралының шет мемлекеттің аумағы арқылы өту қозғалысы шектелген немесе қамауға алынған жағдайларда пайдаланылмай қайтарылған шетелдік рұқсаттар, АЖ-ға қайтарылған ретінде есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган көрсетілетін қызметті алушының жазбаша өтініші негізінде осы тармақтың бірінші абзацында көрсетілген жағдайларды растау үшін шет мемлекеттің уәкілетті органына немесе Қазақстан Республикасының шет мемлекеттердегі дипломатиялық өкілдіктеріне сұрау салуды жібереді және растауды алғанға дейін АЖ-дағы шетелдік рұқсаттар қайтарылған ретінде есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген фактілерді растау болмаған кезде АЖ-ға бұрын қайтарылған шетелдік рұқсаттарға "пайдаланылмаған" мәртебесі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 19-1-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мәліметтер сәйкес келген және болған жағдайда көрсетілетін қызметті алушыға алым сомасын төлеу үшін шот қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем ЭҮТШ арқылы шетелдік рұқсаттың бар екендігі туралы АЖ расталған кезден бастап, 3 (үш) сағат ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Көрсетілетін қызметті беруші жолаушылар мен багажды тұрақты емес тасымалдауға, жүкті тасымалдауға арналған шетелдік рұқсаттарды АЖ-ға мемлекеттік қызмет көрсету туралы хабарлама келіп түскен кезде бір жұмыс күні ішінде ресімдейді және Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сағат 16:00-ден кейін АЖ-ға мемлекеттік қызмет көрсету туралы хабарлама келіп түскен кезде жолаушылар мен багажды тұрақты емес тасымалдауға, жүкті тасымалдауға шетелдік рұқсаттар ресімделеді және осындай хабарлама келіп түскен күннен кейінгі жұмыс күні ішінде мемлекеттік корпорацияға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жүктерді тасымалдау үшін бір сұрау салуға жол жүру бағыты бойынша әртүрлі түрлері 9 (тоғыз) шетелдік рұқсаттан және электрондық шетелдік рұқсаттарды қоспағанда, бір түрдегі 2 (екі) шетелдік рұқсаттан артық емес рұқсат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Шетелдік рұқсаттар автокөлік құралдарына беріледі, жүкті түсіру үшін механикалық еңкейтілетін тіркемелерді, жартылай тіркемелерді және өздігінен тиелетін автомобильдерді есепке алмағанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z119" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік қызмет көрсету туралы хабарламаға автоматты түрде қол қойылады және көрсетілетін қызметті беруші басшысының, оның орынбасарының немесе оларды алмастыратын тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Көрсетілетін қызметті беруші "Мемлекеттік қызметтер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді ұсыну сатысындағы деректердің мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z121" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z122" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорация және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z123" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z124" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z125" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z126" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z127" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z128" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z129" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z130" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Отандық тасымалдаушының шетелдік рұқсат бланкілерін басқа отандық тасымалдаушыға беруіне, сол сияқты отандық тасымалдаушының басқа отандық тасымалдаушының шетелдік рұқсат бланкілерін пайдалануына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отандық тасымалдаушының осы тасымалдаушының рұқсат карточкасында көрсетілмеген автокөлік құралдарына (тіркемелер мен жартылай тіркемелерді қоспағанда) шетелдік рұқсаттарды пайдалануына, тазартылатын автокөлік құралдарынан басқа жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың талаптары бұзылған кезде АЖ-дағы шетелдік рұқсаттар басқа тасымалдаушыға берілген ретінде есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Шетелдік рұқсаттар рәсімделген автокөлік құралының Қазақстан Республикасының аумағынан Қазақстан Республикасының Мемлекеттік шекарасында орналасқан автомобиль өткізу пункттері арқылы (Қазақстан Республикасы мен Қытай Халық Республикасы арасындағы өткізу пункттерін қоспағанда) шығу мерзімі мемлекеттік қызмет көрсету нәтижелері туралы хабарлама қызмет алушының жеке кабинетіне жіберілген күннен бастап күнтізбелік 50 (елу) күннен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген талап Қазақстан Республикасының аумағынан тыс жерде орналасқан, шетелдік рұқсаттар алынған және олардың пайдалану мерзімі өткен автокөлік құралдарына, сондай-ақ осы Қағидалардың 24-тармағына сәйкес мемлекеттік қызмет көрсету нәтижелері туралы хабарлама көрсетілетін қызметті алушының жеке кабинетіне жіберілген күнге дейін күнтізбелік 10 (он) күн бұрын Қазақстан Республикасының аумағынан шыққан автокөлік құралдарына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Қазақстан Республикасы мен Қытай Халық Республикасы арасында орналасқан жолаушыларды, багажды және жүктерді тұрақты емес тасымалдауға арналған пайдаланылған шетелдік рұқсаттар, өткізу пункттерін қоспағанда, Қазақстан Республикасының Мемлекеттік шекарасында орналасқан автомобиль өткізу пункттері арқылы Қазақстан Республикасының аумағына шетелдік рұқсаттар ресімделген автокөлік құралы кірген сәттен бастап күнтізбелік 60 (алпыс) күннен кешіктірілмей, көрсетілетін қызметті берушіге жеке түрде берілген жері бойынша қайтарылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Электрондық рұқсаттарды қоспағанда, шетелдік рұқсаттарды көрсетілетін қызметті алушы көрсетілетін қызметті берушіге қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық органдарға қайтарылған шетелдік рұқсаттар ай сайын 5-ші күнге дейін уәкілетті органға беріледі және олардың қолданылу мерзімі аяқталған сәттен бастап бір жыл бойы сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Көрсетілетін қызметті беруші АЖ қайтарылған шетелдік рұқсаттарды – олардың нөмірі бойынша тасымалдаушылар бөлінісінде келесі мәліметтерді көрсете отырып есебін жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының атауы, жеке сәйкестендіру нөмірі немесе бизнес сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрі, қолданылу мерзімі, шетелдік рұқсаттың қайтару күні және шетелдік рұқсаттың нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетелдік рұқсат пайдаланылған автокөлік құралының (тіркемелер мен жартылай тіркемелерді қоспағанда) мемлекеттік тіркеу нөмірлік белгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік шекарасы арқылы тасымалдауды жүзеге асыру кезінде көлік құралын кесіп өту (кіру/шығу) өткізу пунктінің атауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу нөмірімен тасымалдаушының белгісіне және атауына мәліметтерді түзету тазарту және сызып тастау белгілері бар шетелдік рұқсаттар қайтарылған жағдайда АЖ-ға түзетілген мәртебе қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда қайтарылмаған шетелдік рұқсаттар қайтарылған ретінде есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Көрсетілетін қызметті алушы жоғалтқан, автокөлік құралын тұтану кезінде жою не оны шет мемлекеттердің бақылаушы органдары алып қою салдарынан жоғалған шетелдік рұқсаттар АЖ-да осы Қағидалардың 28 және (немесе) 29-тармақтарын бұзбай қайтарылған ретінде есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы осы тармақтың бірінші абзацында көрсетілген жағдайлардың туындағаны туралы олар туындаған күннен бастап күнтізбелік отыз күннен кешіктірмей мынадай құжаттарды қоса бере отырып, аумақтық органға жазбаша хабардар етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z471" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құзыретті органдар шетелдік рұқсатты алып қойған кезде – алып қою актісі немесе хаттама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z472" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автокөлік құралының өртенуі салдарынан шетелдік рұқсат жойылған кезде – Қазақстан Республикасының мемлекеттік өртке қарсы қызметінен не шет мемлекеттің құзыретті органынан автокөлік құралының мемлекеттік тіркеу нөмірлік белгісін тіркей отырып, оның фотосуретін қоса бере отырып, анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z473" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шетелдік рұқсат жоғалған кезде – жоғалған рұқсаттың жоғалғаны және жарамсыздығы туралы бұқаралық ақпарат құралдарында хабарландырулардың орналастырылғанын растайтын полиция органдарында тіркелген өтініштердің және құжаттардың көшірмелерін қоса бере отырып.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнтізбелік жыл ішінде қайтарылған шетелдік рұқсаттар осы Қағидалардың 28 және (немесе) 29-тармақтарын АЖ-да бұзбай қайтарылған болып ескеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онға дейін теңгеріміндегі механикалық жетекпен автокөлік құралы бар пайдаланушы үшін – үш шетелдік рұқсат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он бірден жиырмаға дейін теңгеріміндегі механикалық жетекпен автокөлік құралы бар пайдаланушы үшін – алты шетелдік рұқсат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиырма бірден отызға дейін теңгеріміндегі механикалық жетекпен автокөлік құралы бар пайдаланушы үшін – тоғыз шетелдік рұқсат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отыз бірден аса теңгеріміндегі механикалық жетекпен автокөлік құралы бар пайдаланушы үшін – он екі шетелдік рұқсат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайтаруға рұқсат етілген шетелдік рұқсат құжаттарының есебі осы тармақтың талаптары бұзылмаған жағдайда, пайдаланушы автокөліктерінің саны мен шетелдік рұқсат беру қолдануға жарамды рұқсат беру карточкаларының негізінде, жылдық күнтүзбелік 1 қаңтарындағы жай-күйі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінде көрсетілгеннен асатын жоғалған шетелдік рұқсаттар, АЖ-да қайтарылмағандар ретінде есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Отандық тасымалдаушының шетелдік рұқсаттарды көрсетілетін қызметті бершіге қайтаруы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мәліметтерді көрсете отырып, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ілеспе хатпен көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің кеңсесінде кіріс хат-хабарларды қабылдауды жүзеге асыратын адам ілеспе хаттың көшірмесіне қабылдау күні мен уақыты, сондай-ақ қайтарылатын шетелдік рұқсаттардың саны көрсетіле отырып, оны қабылдағаны туралы жазба қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық орган жалпы кіріс хат-хабарларды тіркеудің ақпараттық жүйесінде шетелдік рұқсаттарды қайтару туралы ілеспе хатты тіркеген сәттен бастап бір жұмыс күні ішінде АЖ-ға қайтарылған шетелдік рұқсаттар туралы мәліметтерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайтаруды жүзеге асыру кезінде сағат 16:00-ден кейін қайтарылған шетелдік рұқсаттар туралы мәліметтер АЖ-ға келесі жұмыс күні енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 31-тармағының 2) тармақшасында көрсетілген мәліметтер сәйкес келмеген кезде қайтарылған шетелдік рұқсаттарда АЖ-да шетелдік рұқсаттарды алуға арналған сұрау салуда көрсетілген мәліметтермен, сондай-ақ түзетулер белгілерінің болуы кезінде мұндай рұқсаттар АЖ-да қайтарылмаған ретінде есепке алынады және бұл туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыны 5 (бес) жұмысшы ішінде жазбаша хабардар етеді олар қайтарылған күннен бастап күндер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы тармақтың бесінші бөлігінде көрсетілген шетелдік рұқсаттар, сондай-ақ АЖ-да пайдаланылмаған шетелдік рұқсаттар қайтарылмаған ретінде есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Көрсетілетін қызметті беруші, шетелдік рұқсатты беру үшін шетелдік рұқсатты ресімдеген кезінде шетелдік рұқсаттың тиісті бағандарына жазылады (қойылады):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z474" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тасымалдаушының атауы және заңды мекенжайы (шарикті қаламсаппен, қара көк түсті, баспа әріптері бар өшірілмейтін сиямен жазылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z475" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдік рұқсат берілген күні және берген аумақтық органның мөрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z476" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті берушінің басшысының, оның орынбасарының немесе оларды алмастыратын адамның қолы қойылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z477" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетелдік рұқсат берілген автокөлік құралының мемлекеттік тіркеу нөмірі (шарикті қаламсаппен, қара көк түсті, баспа әріптері бар өшірілмейтін сиямен жазылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) тармақшасының күші белгілі бір түрдегі және елдегі шетелдік рұқсаттарға қолданылады, оларды пайдалану үшін өткен жылы АЖ деректері бойынша алынған олардың жалпы санының 70 және одан да көп пайызын құрады және көрсетілген қызметті алушыға қатысты ғана осындай шетелдік рұқсаттарды қайтару пайызы 60 %-дан аз құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) және 4) тармақшаларында көрсетілген ақпаратқа түзетулерге және (немесе) өзгерістерге, егер олар көрсетілетін қызметті беруші куәландырған жағдайда, мұндай түзетулерді және (немесе) өзгерістерді енгізу тиісті шет мемлекеттің көлік саласындағы құзыретті органымен жазбаша түрде және (немесе) халықаралық автомобиль қатынасы мәселелері бойынша келіссөздер барысында келісілген және келіссөздер хаттамасында көрсетілген жағдайда жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мемлекеттік қызметті көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z163" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Министрліктің – www.transport.gov.kz "Автомобиль көлігі және көліктік бақылау комитеті" бөлімінің "Мемлекеттік көрсетілетін қызметтер" бөлімі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z164" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Электрондық үкіметтің" вэб-порталы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z165" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Көрсетілетін қызметті алушының Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету тәртібі және мәртебесі туралы ақпаратты алуға мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z166" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z167" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z168" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Халықаралық қатынаста жолаушылар мен багажды автомобильмен тұрақты тасымалдауды жүзеге асыратын Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағына (аумағынан) кіруге (кетуге) рұқсат беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z169" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шетелдік рұқсаттарды ресімдеуді көрсетілетін қызметті беруші жүзеге асырады. Мемлекеттік қызмет көрсету нәтижесін беруді – Мемлекеттік корпорация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z170" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Көрсетілетін қызметті алушы "Халықаралық қатынаста жолаушылар мен багажды автомобильмен тұрақты тасымалдауды жүзеге асыратын Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағына (аумағынан) кіруге (шығуға) рұқсат беру" мемлекеттік көрсетілетін қызметін алу үшін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша, күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдiк рұқсатқа отандық тасымалдаушыларға алуға сұрау салуды (бұдан әрі - шетелдік рұқсат алуға сұрау салу), алуға Портал арқылы толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z171" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету процесінің сипаттамаларын, мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын,мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызметті көрсетуден бас тарту осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Халықаралық қатынаста жолаушылар мен багажды автомобильмен тұрақты тасымалдауды жүзеге асыратын Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағына (аумағынан) кіруге (кетуге) рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z172" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы көрсетілетін қызметті алушының ЭЦҚ қол қойылған электрондық құжат нысанындағы шетелдік рұқсат алуға сұрау салу толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z173" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету туралы хабарламаға автоматты түрде қол қойылады және аумақтық орган басшысының не оны алмастыратын тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z174" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік рұқсат алуға сұрау салу әрбір автокөлік құралына жеке беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z175" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдiк рұқсатты алуға сұрау салуды қарастыруды АЖ және порталда мәліметтер болған кезде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z176" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шетелдік тасымалдаушымен бірлескен қызмет туралы шарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z177" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сұрау салынатын түрдегі шетелдік рұқсаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z178" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жолаушыларды облысаралық қалааралық, ауданаралық (облысішiлiк қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензиясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z179" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) алым сомасы төленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z180" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдік рұқсаттарды қолданылу мерзімі күнтізбелік бір жылға ресімдейді және АЖ-ға мемлекеттік қызмет көрсету туралы хабарлама келіп түскен сәттен бастап бір жұмыс күні ішінде Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z181" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салу кезігде жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымалы мүлікке құқық белгілейтін құжаттар, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияны, жолаушылар мен багажды халықаралық қатынаста ЭҮТШ арқылы тұрақты тасымалдауды жүзеге асыратын отандық автокөлік құралдарының Қазақстан Республикасының аумағынан шығуы үшін алым сомасының бюджетке төленгенін растайтын құжат туралы мәліметті тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z182" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерде бар құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мәліметтер сәйкес келген және болған кезде көрсетілетін қызметті алушыға алым сомасын төлеу үшін шот қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z184" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем ЭҮТШ арқылы шетелдік рұқсаттың бар екендігі туралы АЖ расталған кезден бастап, 3 (үш) сағат ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Мемлекеттік қызмет көрсету туралы хабарлама автоматты түрде қол қойылады және көрсетілетін қызметті беруші басшысының, оның орынбасарының немесе оларды алмастыратын тұлғаның, ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Көрсетілетін қызметті беруші "Мемлекеттік қызметтер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді ұсыну сатысындағы деректердің мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z187" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z188" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорация және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z189" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z190" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z191" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z192" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z193" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z194" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z195" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z196" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Отандық тасымалдаушының күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдік рұқсат бланкілерін басқа отандық тасымалдаушыға беруіне жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z197" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнтiзбелiк бiр жыл қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдiк рұқсаттар аумақтық органға қайтаруға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z198" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Көрсетілетін қызметті беруші АЖ берілген шетелдік рұқсаттар олардың нөмірі бойынша тасымалдаушылар бөлінісінде есебін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Көрсетілетін қызметті беруші шетелдік рұқсатты беру үшін шетелдік рұқсатты ресімдеген кезде тиісті бағандарына жазылады (қойылады):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z200" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тасымалдаушының атауы және заңды мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z201" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдік рұқсат берген аумақтық органның берілген күні және мөрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z202" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аумақтық орган басшысының не оны алмастыратын адамның қолы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z203" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетелдік рұқсат берілген автокөлік құралының мемлекеттік тіркеу нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z204" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік рұқсаттарда түзетуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z205" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Мемлекеттік қызметті көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z206" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Министрліктің – www.transport.gov.kz "Автомобиль көлігі және көліктік бақылау комитеті" бөлімінің "Мемлекеттік көрсетілетін қызметтер" бөлімі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z207" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Электрондық үкіметтің" вэб-порталы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z208" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Көрсетілетін қызметті алушының Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету тәртібі және мәртебесі туралы ақпаратты алуға мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z209" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z210" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z211" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Шетелдiк тасымалдаушыларға отандық рұқсаттарды беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z212" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Отандық рұқсаттарды шетелдік тасымалдаушыларға олардың мемлекеттерінің құзыретті органдары тиісті жылға айырбасталған рұқсаттардың ішінен береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z213" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отандық рұқсаттардың қолданылу мерзімін, егер халықаралық шарттарда өзгеше ескертілмесе, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z214" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шетелдік рұқсаттарды қайтару тәртібі мен мерзімдері осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z215" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық экономикалық одаққа мүше мемлекеттердің бірінің аумағында тіркелген, тасымалдаушы орындайтын халықаралық автомобиль жүк тасымалдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z216" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аумағында тасымалдаушы тіркелген Еуразиялық экономикалық одағына мүше мемлекет пен басқа мүше мемлекет арасында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z217" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Еуразиялық экономикалық одағына басқа мүше мемлекеттердің аумағы арқылы транзитпен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z218" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Еуразиялық экономикалық одағына басқа мүше мемлекеттер арасында рұқсатсыз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z219" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел мемлекетінің тасымалдаушылары Қазақстан Республикасында немесе Қазақстан Республикасының аумағы арқылы транзитпен жүктерді тасымалдауды Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес шетел тасымалдаушысы тіркелген елдің құзыретті органдары берген рұқсаттар негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z220" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Отандық рұқсат, оның ішінде бірінші рейстің тасымалы жүзеге асырылған мемлекеттің аумағына Қазақстан Республикасының аумағынан кері бағытта жолшыбай жүк арту жағдайында бір жолсапар үшін жарамды болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Қазақстан Республикасының аумағы арқылы транзиттiк рейстен керi бағытта бара жатқан шетелдiк жүк автокөлiк құралына Қазақстан Республикасының аумағында iлеспе жүк тиеуге Қазақстан Республикасының аумағы арқылы жүрiп өтуi үшiн қосымша рұқсаты болған кезде ғана рұқсат етiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z223" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер автокөлік құралы тіркелген елге тасымалдау жоспарланған болса, Қазақстан Республикасының аумағынан шығуға арналған қосымша отандық рұқсаттың болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z224" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тасымалдау үшінші елдердің аумағынан Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдердің аумағына жоспарланған жағдайда тасымалдауларға, қосымша рұқсаттың болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z225" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Қазақстан Республикасының аумағынан автокөлік құралының тіркелу мемлекеті болып табылмайтын үшінші мемлекеттің аумағына кері бағытта бара жатқан шетелдік автокөлік құралына жолшыбай жүк артылған жағдайда, осы Қағидаларың 49-тармағында көзделген тасымалдауды қоспағанда, Қазақстан Республикасы аумағынан үшінші елдерге тасымалдауды орындауға арналған қосымша отандық рұқсат болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z226" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Үшінші елдерден Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдерге жүктің жөнелту немесе межелі пункті болып табылмайтын елдің аумағында жүкті қайта тиеп (тиеп/түсіріп), тасымалдау үшінші елдерге/елдерден рұқсат болған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z227" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағына үшінші елдерден тасымалдау кезінде жүктің жөнелту немесе межелі пункті болып табылмайтын елдің аумағында кедендік транзит аяқталмаған жүкті қазақстандық автокөлік құралына және бастапқы тасымалдаушының тіркеу елінде тіркелмеген автокөлік құралына аударып тиеуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z228" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Шетелдік автокөлік құралының тіркелу елінің аумағындағы заңнамаға сәйкес құрылған және тіркелген, үшінші елдердің кәсіпорындары мен филиалдарында өндірілетін жүктердің тасымалын жүзеге асыру кезінде, үшінші елдерден/елдерге отандық рұқсаттар осы тасымалдардың мынадай ілеспе құжаттарымен расталған жағдайларда талап етілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z229" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық көліктік жүкқұжаты (CMR);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z230" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауардың шығарылуы туралы сертификаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z231" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүк жөнелтушінің немесе жүк алушының шетелдік тасымалдаушыға жүк тасымалына тапсырысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z232" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура (инвойс);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z233" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринариялық сертификат, фитосанитариялық сертификат, өнімдердің (тауарлардың) санитариялық-эпидемиологиялық және гигиеналық талаптарға (қажет болған жағдайда) сәйкестігі бөлігінде қауіпсіздікті растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z234" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, осы тасымал Қазақстан Республикасының аумағына кіруге отандық рұқсат негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z235" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Автокөлік құралы тіркелген елдегі жүктерді қайта тиеу (тиеу/түсіру) арқылы Қазақстан Республикасының аумағына үшiншi елдерден жүктерді тасымалдауды басқа (әуе, теміржол, теңіз) көлік түрімен жүзеге асыру кезінде көрсетілген тасымалдар ілеспе құжаттармен (халықаралық көліктік жүкқұжат (CMR), шот-фактура (инвойс), коносамент, Халықаралық жолдық тасымалдау кітапшасы, фитосанитариялық сертификат және халықаралық автомобиль тасымалдарын іске асыру кезінде пайдаланылатын және автокөлік құралын тиеу орнын растайтын және осындай тасымалдауда оларға еріп жүретін басқа да құжаттар) расталған жағдайда, үшінші елдерге/елдерден отандық рұқсат қағаз талап етілмейді. Бұл ретте осы тасымалдау Қазақстан Республикасының аумағына кіруге арналған отандық рұқсаттардың негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z236" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Қазақстан Республикасының аумағына жүктерді тасымалдауды жүзеге асыру кезінде тартқышты немесе жүк автомобилін тасымалдаушының тіркеу мемлекетінде тіркелген басқа тартқышқа немесе жүк автомобиліне ауыстырып тіркеуге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z237" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      55. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінің және 54-тармағының талаптары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z238" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының теңіз порттарына паромдармен келетін, одан әрі Қазақстан Республикасының аумағынан/аумағына бару үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z239" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) халықаралық автомобильдік жүк тасымалдары саласындағы үкіметаралық келісімдер жасалмаған елдерден/елдерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z240" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Еуразиялық экономикалық одақтың сыртқы шекарасын өткізу пункттерінде шетелдік рұқсат бланкілерін беруді көздейтін Қазақстан Республикасы үкіметаралық келісімдер жасасқан елдерден/елдерге жүкті халықаралық тасымалдауды жүзеге асыратын отандық тасымалдаушыларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">56. 01.01.2025 дейін қолданыста болды - ҚР Көлік министрінің 10.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      56-1-тармақ 01.01.2027 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Көлік министрінің 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1. Осы Қағидалардың 51 тармағының екінші бөлігінің және 54 тармағының талаптары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z493" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Еуразиялық экономикалық одаққа мүше мемлекеттерде тіркелген тасымалдаушыларға, егер Қазақстан Республикасының аумағынан/аумағына жүктерді тасымалдауды отандық рұқсаттардың түпнұсқасын немесе алдыңғы тасымалдаушының отандық рұқсатының көшірмесін бере отырып, үзбелі бөліктің түпнұсқасын ұсынған кезде қайта тиеу (тиеу/түсіру) және (немесе) тартқышты ауыстыру (қайта тіркеу) арқылы бірнеше тасымалдаушы дәйекті түрде орындаған жағдайда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z494" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерде тіркелген тасымалдаушыларға, егер Қазақстан Республикасының аумағынан/аумағына жүктерді тасымалдауды отандық рұқсаттардың түпнұсқасын немесе алдыңғы тасымалдаушының отандық рұқсатының көшірмесін бере отырып, үзбелі бөліктің түпнұсқасын ұсынған кезде қайта тиеу (тиеу/түсіру) және (немесе) тартқышты ауыстыру (қайта тіркеу) арқылы бірнеше тасымалдаушы дәйекті түрде, бірақ Еуразиялық экономикалық одақ аумағының шегінен тыс қайта тиеу (тиеу/түсіру) және (немесе) тартқышты ауыстыру (қайта тіркеу) арқылы жүзеге асырған жағдайда қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-1-тармақ жаңа редакцияда - ҚР Көлік министрінің 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Шетелдік тасымалдаушыда тасымалдаушы тіркелген мемлекеттің құзыретті органы растаған рұқсат бланкісі болмаған жағдайда, автокөлік құралының одан әрі жүруіне жаңа отандық рұқсат берілгеннен кейін не әкімшілік жаза қолдану туралы қаулы орындалғаннан кейін отандық көлік құралына жүкті қайта тиеп немесе қайта тіркей отырып жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Өз мемлекетінің тіркеу және айырым белгісінсіз Қазақстан Республикасының аумағы арқылы транзиттік жол жүретін шетелдік автокөлік құралының жүріп өтуі, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше келіспесе, Салық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мөлшерлемелер бойынша Қазақстан Республикасының аумағы арқылы автокөлік құралдарының жүріп өтуі үшін алым сомасы төленгеннен кейін уәкілетті орган Қазақстан Республикасының аумағындағы көліктік бақылау бекеттерінде немесе мемлекеттік кіріс органдары Еуразиялық экономикалық одақтың сыртқы шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде беретін транзиттік жол жүруге арналған рұқсаттың негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z244" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген автокөлік құралдарымен үшінші елдерден Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдерге жүктерді немесе жолаушыларды тасымалдауды жүзеге асыруға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z245" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі көлемді және (немесе) ауыр салмақты автокөлік құралының жүріп өтуіне арнайы рұқсатты қоспағанда, отандық тасымалдаушыларға Қазақстан Республикасының аумағында пайдалануға арналған автокөлік құралдарын, оның ішінде жүгі бар автокөлік құралдарын айдап өту кезінде рұқсат беру құжаттары талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z246" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      59. Мемлекеттерімен рұқсат беру құжаттарының бланкілерін тепе-тең айырбастау жүргізілмеген шетелдік автокөлік құралдарының Қазақстан Республикасының аумағы арқылы транзиттік жол жүруі, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше ескерілмесе, Салық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мөлшерлемелер бойынша Қазақстан Республикасының аумағымен автокөлік құралдарының жүріп өтуі үшін алым сомасы төленгеннен кейін уәкілетті орган Қазақстан Республикасының аумағындағы көліктік бақылау бекеттерінде немесе мемлекеттік кіріс органдары Еуразиялық экономикалық одақтың сыртқы шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, соның ішінде халықаралық теңіз өткізу пункттерінде беретін транзиттік жол жүруге арналған рұқсат негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z247" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Қазақстан Республикасының аумағы арқылы жүріп өту құқығын растайтын отандық рұқсат беру құжаттарында Еуразиялық экономикалық одақтың сыртқы шекарасымен тұспа-тұс келетін Қазақстан Республикасының мемлекеттік шекарасы арқылы өткізу пункттерінде мемлекеттік кірістің аумақтық органдары немесе Қазақстан Республикасының аумағындағы көліктік бақылау бекеттерінде аумақтық органдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z248" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының аумағынан автокөлік құралының күнтізбелік 30 (отыз) күннен аспайтын шығу мерзімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z249" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының аумағы арқылы жүріп өту маршрутын көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z250" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік автокөлік құралдарының транзиттік жүріп өтуі кезінде Қазақстан Республикасының аумағына келу және аумағынан кету мерзімдері баратын және кері де бағытта жүріп өту кезіндегі Қазақстан Республикасының аумағында нақты болу уақытымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z251" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...44 lines deleted...]
-        <w:t>!</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>61. Шетелдік тасымалдаушылар Қазақстан Республикасының аумағы бойынша жүріп өту құқығын растайтын отандық рұқсаттарда жол жүрер алдында мыналарды толтырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z479" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тасымалдаушының атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z480" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автокөлік құралының нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z481" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүкті тиеу елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z482" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жүкті түсіру елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z483" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тасымалданатын жүктің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z484" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тасымалданатын жүктің салмағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z485" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шекарадағы өткізу орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z486" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тиеу қаласы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z487" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) түсіру қаласы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z488" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отандық рұқсаттарда түзетулерге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z489" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отандық рұқсат бланкісінде мәліметтерді түзетулер, өшірулер не өшірілетін сиямен жазу құралдарын қолдана отырып толтырылған болса, рұқсат жарамсыз болып есептеледі, сол сияқты оның болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z490" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отандық рұқсат бланкісінің тармақтары толтырылмаған кезде, сондай-ақ егер рұқсатта көлік құралының Қазақстан Республикасының аумағына кіргені не оның Қазақстан Республикасының аумағынан кеткені туралы белгілер қойылмаса, рұқсат осы Қағидалардың талаптарына сәйкес ресімделмеген болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Бос шетелдiк автокөлiк құралдарының Қазақстан Республикасының аумағы бойынша жүрiп өтуi Қазақстан Республикасы ратификациялаған, Қазақстан Республикасы мен шет мемлекеттер арасындағы халықаралық автомобиль қатынастары туралы халықаралық шарттарда көзделген тәртiпте жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z265" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Шетелдік тасымалдаушылар көліктік бақылау органдарына Еуразиялық экономикалық одақтың сыртқы шекарасында берілген көлік құралының бақыланатын параметрлерінің сәйкессіздігі, құжаттардың жоқ болуы немесе сәйкессіздігі туралы хабарламалар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z266" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті көліктік бақылау органы берген хабарлама орандалмаған кезде халықаралық автомобиль тасымалын жүзеге асыруға және хабарламада көрсетілген маршруттан ауытқуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z267" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Шетелдік тасымалдаушылар Қазақстан Республикасының аумағына (аумағынан) кіру (шығу) кезінде Қазақстан Республикасының мемлекеттік шекарасы арқылы өткізу пункттеріне жақын көліктік бақылау органдарына отандық рұқсат қағаздарын осы Қағидаларда көзделген талаптарға сәйкес ресімделуін тексеру, сондай-ақ отандық рұқсат бланкісінің үзбелі бөлігін алу үшін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z268" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық автомобиль тасымалдарын жүзеге асыруға қажетті ілеспе құжаттар (халықаралық көлік жүкқұжаты (СМR), шот-фактура (инвойс), коносамент, Халықаралық жол тасымалдау кітапшасы және тағы басқа құжаттар) Қазақстан Республикасының заңнамасының және Қазақстан Республикасының халықаралық шарттарына талаптарына сәйкес болуы және уәкілетті мемлекеттік органдардың лауазымды адамдарының талабы бойынша жүргізушілер ұсынылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z269" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Егер Келiсiмдерде өзгеше көзделмеген болса, Қазақстан Республикасының аумағы арқылы жүрiп өту құқығын растайтын рұқсат беру құжаттары Қазақстан Республикасының аумағында орналасқан екi пункт арасында шетелдiк автокөлiк құралдарының жолаушыларды, багажды және жүктердi тасымалдауды жүзеге асыруына құқық бермейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z270" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қатынастағы жолаушылар, багаж және жүк тасымалын жүзеге асыратын сондай-ақ шетелдік автокөлік құралдарының транзитін, үшінші елдердің аумағынан Қазақстан Республикасының аумағына немесе Қазақстан Республикасының аумағынан үшінші елдердің аумағына тасымалдауларды тіркеу, отандық рұқсат беру құжаттарын беруді тіркеу Қазақстан Республикасының аумағына (аумағынан) кiрудi (шығуды) шетел автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы транзитiн, отандық рұқсат беру құжаттарын берудi тiркеу журналында электронды түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z271" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журналда мынадай мәлiметтер көрсетiледi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z272" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шетел тасымалдаушысының атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z273" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тасымалдаушының елi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z274" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тасымалдаушының орналасқан (тұрғылықты) орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z275" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жөнелту елi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z276" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) межелі елi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z277" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қатынау маршруты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z278" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) автокөлiк құралының типi, маркасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z279" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) автокөлiк құралының және тiркемесiнiң нөмiрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z280" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) рұқсат түрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z281" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) рұқсатты қолдану мерзiмi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z282" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) рұқсаттың берiлген күнi және нөмiрi (сериясы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z283" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) рұқсатты алған күнi (рұқсат берiлген кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z284" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының аумағы бойынша автокөлiк құралдарының жүрiп өткенi үшiн алымды төлегенiн растайтын құжаттың нөмiрi (бар болса) және күнi, алым сомасы (рұқсат берiлген кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z285" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) рұқсат құжатын алу туралы тасымалдаушының қолы (қағаз түрiнде рұқсат берiлген кезде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z286" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Отандық рұқсаттар бланкiлерiнің нысандары баспаханалық тәсiлмен дайындалады, реттiк нөмiрi және кемiнде үш қорғану дәрежесi болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z287" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Жалпы қабылданған халықаралық нормалар мен стандарттарға сәйкес отандық рұқсат бланкiсiнде мынадай деректемелер болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z288" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тасымалдауды жүзеге асыру құқығын рұқсат беру құжаты растайтын тасымалдау түрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z289" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сериясы мен нөмiрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z290" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолданылу мерзiмi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z291" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тасымалдаушының деректемелерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z292" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) берiлген орны және күнi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z293" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) құзыреттi органның қолы мен мөрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z294" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қозғалыс маршруты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z295" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) автокөлiк құралының маркасы мен мемлекеттiк нөмiрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z296" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жүктiң атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z297" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) автокөлiк құралының жүксiз жабдықталған салмағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z298" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жүру жолындағы бақылаушы органдардың бланкiнiң үзбелік бөлiгiнде орналасқан белгiлерi мен мөрiне арналған орындар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z299" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бланкiнi пайдалану бойынша негiзгi нұсқаулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z300" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бланкінің негізгі және үзбелі бөліктеріндегі штрих-коды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z301" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Автокөлiк құралдарының жүрiп өтуi кезiнде бақылаушы органның белгiсi бар отандық рұқсат бланкiсiнiң үзбелі бөлiгi бақылаушы органда қалады және аумақтық органдарға жiберiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z302" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Отандық тасымалдаушыларға шетелдiк рұқсат бланкiлерiн беру сенiмхат болған жағдайда жүкқұжаттар бойынша (серияларын және шетелдiк рұқсаттардың нөмiрлерiн көрсете отырып) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z303" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Жыл сайын 5 қаңтарға дейiнгi мерзiмде аумақтық мемлекеттік кірістер органдары пайдаланылмаған отандық рұқсаттарды алынған орны бойынша аумақтық органға қайтаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z304" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Мемлекеттік аумақтық кірістер органдары ай сайын үшінші күннен кешіктірмей аумақтық органдарға Қазақстан Республикасының аумағы арқылы шетелдік автокөлік құралдарының жүріп өтуі бойынша есепті және шетелдік автокөлік құралдарының Қазақстан Республикасының аумағы арқылы автокөлік құралдарының жүріп өткені үшін алымды төлегені туралы түбіртектері бар жүкқұжаттардың көшірмелерін осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Ескерту. 71-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8) </w:t>
-[...129 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...8402 lines deleted...]
-      71. Мемлекеттік аумақтық кірістер органдары ай сайын үшiншi күннен кешiктiрмей аумақтық органдарға Қазақстан Республикасының аумағы арқылы шетелдік автокөлiк құралдарының жүрiп өтуi бойынша есептi және шетелдік автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы автокөлiк құралдарының жүрiп өткенi үшiн алымды төлегенi туралы түбiртектерi бар жүкқұжаттардың көшiрмелерiн ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11871,270 +9716,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="245"/>
+    <w:bookmarkStart w:name="z306" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысаны_____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z307" w:id="246"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z307" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (көліктік бақылау органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z308" w:id="247"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z308" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жолаушылар мен багажды тұрақты емес тасымалдауға, жүктерді тасымалдауға </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z309" w:id="248"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z309" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шетелдік рұқсатты алуға сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z310" w:id="249"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z310" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z311" w:id="250"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z311" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (дара кәсіпкердің Т.А.Ә. немесе заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z312" w:id="251"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z312" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН_________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z313" w:id="252"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z313" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолаушыларды облысаралық, ауданаралық (облысішілік, қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияның болуы: лицензия №________, берілген күні ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z314" w:id="253"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z314" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РКу №__________ қолданылу мерзімі __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z315" w:id="254"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z315" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РК №__________ қолданылу мерзімі __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z316" w:id="255"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z316" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолаушылар мен багажды тұрақты емес тасымалдауға және жүктерді тасымалдауға мынадай шетелдік рұқсаттар беруіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13060,330 +10905,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="256"/>
+    <w:bookmarkStart w:name="z317" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекенжайы ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z318" w:id="257"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z318" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z319" w:id="258"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z319" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Менің дербес деректерімді жинауға және өңдеуге, оның ішінде Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің _______________ аумақтық органға (БСН____________) беруге үшінші тұлғаларға келісім беремін, және жолаушылар мен багажды тұрақты емес тасымалдауға, ақпараттық жүйелердегі жүктерді тасымалдауға шетелдік рұқсаттарды алу үшін қажетті заңмен қорғалатын құпияны құрайтын мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z320" w:id="259"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z320" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректердің трансшекаралық берілуінің жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таралуының жоқтығы туралы хабарлаймыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z321" w:id="260"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z321" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналатын деректердің тізбесі: Т.А.Ә., ЖСН/БСН, телефон нөмірі, тіркеу мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z322" w:id="261"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z322" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z323" w:id="262"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z323" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                     Т.А.Ә. (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z324" w:id="263"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z324" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатураларды ашып жазу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z325" w:id="264"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z325" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. (ол болған кезде) – тегі, аты, әкесінің аты (ол болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z326" w:id="265"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z326" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН – бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z327" w:id="266"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z327" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН - жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z328" w:id="267"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z328" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РКу- жүктерді халықаралық автомобильмен тасымалдауды жүзеге асыруға рұқсатты куәландыру (жүктерді тасымалдау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z329" w:id="268"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z329" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РК - ұсынылған автокөлік құралына рұқсат карточкасы (жүктерді тасымалдау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z330" w:id="269"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z330" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       VIN – Ккөлік құралының сәйкестендіру нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13701,127 +11546,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ҚР </w:t>
-[...9 lines deleted...]
-              <w:t>тасымалдаушыларына</w:t>
+              <w:t>ҚР тасымалдаушыларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелдік</w:t>
-[...19 lines deleted...]
-              <w:t>тасымалдаушыларға</w:t>
+              <w:t>Шетелдік тасымалдаушыларға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15301,68 +13116,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесін қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z332" w:id="270"/>
+    <w:bookmarkStart w:name="z332" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағы бойынша жүріп өтуіне рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15523,447 +13338,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін</w:t>
-[...39 lines deleted...]
-              <w:t>беруші</w:t>
+              <w:t>Көрсетілетін қызметті беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...309 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17344,250 +14809,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z351" w:id="271"/>
+    <w:bookmarkStart w:name="z351" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысаны ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z352" w:id="272"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z352" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (көліктік бақылау органының атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z353" w:id="273"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z353" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұрын берілген шетелдік рұқсатқа автокөлік құралын ауыстыруға сұрау салу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z354" w:id="274"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z354" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z355" w:id="275"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z355" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (дара кәсіпкердің Т.А.Ә.немесе заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z356" w:id="276"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z356" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z357" w:id="277"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z357" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын алынған шетелдік рұқсатты сұрау салудың №_____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z358" w:id="278"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z358" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған автокөлік құралына РК№______ қолданылу мерзімі _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z359" w:id="279"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z359" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автокөлік құралын ауыстыруды сұраймын МТНБ -*_________ арналған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z360" w:id="280"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z360" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТНБ________ с VIN _______:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -18513,370 +15978,370 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="281"/>
+    <w:bookmarkStart w:name="z361" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Мәліметтер бұрын мақұлданған сұраудан алынады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z362" w:id="282"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z362" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекенжайы _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z363" w:id="283"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z363" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z364" w:id="284"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z364" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Менің дербес деректерімді жинауға және өңдеуге, оның ішінде Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің _______________ аумақтық органға (БСН____________) беруге үшінші тұлғаларға келісім беремін, және жолаушылар мен багажды тұрақты емес тасымалдауға, ақпараттық жүйелердегі жүктерді тасымалдауға шетелдік рұқсаттарды алу үшін қажетті заңмен қорғалатын құпияны құрайтын мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z365" w:id="285"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z365" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректердің трансшекаралық берілуінің жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таралуының жоқтығы туралы хабарлаймыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z366" w:id="286"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z366" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналатын деректердің тізбесі: Т.А.Ә., ЖСН/БСН, телефон нөмірі, тіркеу мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z367" w:id="287"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z367" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z368" w:id="288"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z368" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                           Т.А.Ә. (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z369" w:id="289"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z369" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатураларды ашып жазу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z370" w:id="290"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z370" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. (ол болған кезде) – тегі, аты, әкесінің аты (ол болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z371" w:id="291"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z371" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН – бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z372" w:id="292"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z372" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН - жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z373" w:id="293"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z373" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РКу- жүктерді халықаралық автомобильмен тасымалдауды жүзеге асыруға рұқсатты куәландыру (жүктерді тасымалдау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z374" w:id="294"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z374" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РК - ұсынылған автокөлік құралына рұқсат карточкасы (жүктерді тасымалдау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z375" w:id="295"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z375" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТНБ – мемлекеттік тіркеу нөмерлік белгісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z376" w:id="296"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z376" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       VIN –көлік құралының сәйкестендіру нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19249,51 +16714,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>р/с №</w:t>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19341,263 +16816,143 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Рұқсат</w:t>
-[...19 lines deleted...]
-              <w:t>түрі</w:t>
+              <w:t>Рұқсат түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Рұқсат</w:t>
-[...19 lines deleted...]
-              <w:t>жылы</w:t>
+              <w:t>Рұқсат жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...79 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Рұқсаттар саны (төрттен көп емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20934,61 +18289,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ШР </w:t>
-[...9 lines deleted...]
-              <w:t>нөмірі</w:t>
+              <w:t>ШР нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21076,71 +18421,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ШР</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жарамдылық</w:t>
-[...19 lines deleted...]
-              <w:t>мерзімі</w:t>
+              <w:t>Жарамдылық мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21188,405 +18513,235 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ҚР </w:t>
-[...49 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:t>ҚР шығу пунктінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ҚР </w:t>
-[...49 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:t>ҚР кіру пунктінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығу</w:t>
-[...19 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Шығу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кіру</w:t>
-[...19 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Кіру күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәртебесі</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Мәртебесі пайдаланылды </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23189,270 +20344,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z404" w:id="297"/>
+    <w:bookmarkStart w:name="z404" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысаны _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z405" w:id="298"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z405" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                               (көліктік бақылау органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z406" w:id="299"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z406" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z407" w:id="300"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z407" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тасымалдауға арналған шетелдік рұқсатты алуға сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z408" w:id="301"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z408" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z409" w:id="302"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z409" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (дара кәсіпкердің тегі, аты, әкесінің аты (бар болса) немесе заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z410" w:id="303"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z410" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z411" w:id="304"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z411" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шетелдік тасымалдаушымен бірлескен қызмет туралы шарт: шарттың </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z412" w:id="305"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z412" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №________ және жасалған күні ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z413" w:id="306"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z413" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолаушыларды облысаралық, ауданаралық (облысішілік, қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияның болуы: лицензия №________, берілген күні ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z414" w:id="307"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z414" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолаушылар мен багажды тұрақты емес тасымалдауға және жүктерді тасымалдауға мынадай шетелдік рұқсаттар беруіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23979,270 +21134,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z415" w:id="308"/>
+    <w:bookmarkStart w:name="z415" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекенжайы__________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z416" w:id="309"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z416" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z417" w:id="310"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z417" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Менің дербес деректерімді жинауға және өңдеуге, оның ішінде Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің _______________ аумақтық органға (БСН____________) беруге үшінші тұлғаларға келісім беремін және күнтiзбелiк бiр жылға қолдану мерзiмiмен жолаушылар мен багажды тұрақты тасымалдауға арналған шетелдік рұқсат алу үшін қажетті заңмен қорғалатын құпияны құрайтын мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z418" w:id="311"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z418" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректердің трансшекаралық берілуінің жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таралуының жоқтығы туралы хабарлаймыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z419" w:id="312"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z419" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналатын деректердің тізбесі: Т.А.Ә., ЖСН/БСН, телефон нөмірі, тіркеу мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z420" w:id="313"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z420" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z421" w:id="314"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z421" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                           Т.А.Ә. (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z422" w:id="315"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z422" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатураларды ашып жазу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z423" w:id="316"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z423" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә. (ол болған кезде) – тегі, аты, әкесінің аты (ол болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z424" w:id="317"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z424" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН – бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z425" w:id="318"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z425" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН - жеке сәйкестендіру нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24347,112 +21502,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесін қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z427" w:id="319"/>
+    <w:bookmarkStart w:name="z427" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес Қазақстан Республикасының тасымалдаушыларына шет мемлекеттің аумағы бойынша жүріп өтуіне рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25778,249 +22926,18207 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықаралық қатынастағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобильмен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдауларында рұқсат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесін қолдану қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 7-қосымшамен толықтырылды - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Көлік министрлігінің аумақтық органдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректер нысаны мынадай интернет-ресурста орналастырылған: www.gov.kz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанының атауы: Қазақстан Республикасының аумағы арқылы шетелдік автокөлiк құралдарының жүрiп өтуi бойынша есептi және шетелдік автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы автокөлiк құралдарының жүрiп өткенi үшiн алымды төлегенi туралы түбiртектерi бар жүкқұжаттардың көшiрмелерi бойынша есеп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанының индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): О7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20 ____ жылғы __ (ай)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақпаратты ұсынатын адамдар тобы: Мемлекеттік кірістердің аумақтық органдары. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанын ұсыну мерзімі: ай сайын, есепті кезеңнен кейінгі әрбір айдың 3-күніне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН/БСН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3060700" cy="292100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3060700" cy="292100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...58 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...117 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегатталған түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті ай ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+KZ түріндегі әмбебап рұқсаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші елден/елге жүктерді тасымалдауға арналған рұқсаттар (квота бойынша берілген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+KZ түріндегі әмбебап рұқсаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші елден/елге жүктерді тасымалдауға арналған рұқсаттар (квота бойынша берілген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел мемлекетіне квота бойынша берілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік кірістер органының қызметкерлері берген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетел мемлекетіне квота бойынша берілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік кірістер органының қызметкерлері берген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кіруге/ шығуға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР-ға жүктің кіруіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР-дан жүктің шығуына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кіруге/ шығуға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР-ға жүктің кіруіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР-дан жүктің шығуына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Австрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әзербайжан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангилья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Армения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауғанстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бельгия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болгария</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Венгрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Германия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Греция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грузия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Испания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Италия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қытай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"А"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"В"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"С"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қырғызстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Латвия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Литва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молдавия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нидерланды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норвегия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Польша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресей Федерациясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Румыния</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Словакия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Словения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәжікстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркіменстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзбекстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Украина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Франция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финляндия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хорватия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чехия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Швейцария</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Швеция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эстония</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы_____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы___________________________________ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басшы немесе оның міндетін атқарушы адам </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (жеке кәсіпкерлер болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының аумағы арқылы шетелдік автокөлiк құралдарының жүрiп өтуi бойынша есептi және шетелдік автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы автокөлiк құралдарының жүрiп өткенi үшiн алымды төлегенi туралы түбiртектерi бар жүкқұжаттардың көшiрмелерi бойынша есеп" әкімшілік деректерін жинауға арналған нысанды толтыру бойынша түсініктеме (индекс – О7 айлық кезеңділік)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 1-бағанында шет мемлекеттерге квота бойынша берілген және мемлекеттік кірістер органының қызметкерлері берген KZ түріндегі әмбебап рұқсаттар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 2-бағанында үшінші елден/елге жүктерді тасымалдауға арналған рұқсаттар (квота бойынша берілген) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 3-бағанында, шет мемлекеттерге квота бойынша берілген және мемлекеттік кірістер органының қызметкерлері берген KZ түріндегі әмбебап рұқсаттар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 4-бағанында үшінші елден/елге жүктерді тасымалдауға арналған рұқсаттар (квота бойынша берілген) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -26042,55 +41148,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26412,35 +41518,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>