--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb5c387" w14:textId="fb5c387">
+    <w:p w14:paraId="9496419" w14:textId="9496419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7153,333 +7153,143 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нөмірлік</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> Дата выдачи номерного знака</w:t>
+              <w:t>Нөмірлік белгінің берілген уақыты Дата выдачи номерного знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Белгінің</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Серия и номер знака</w:t>
+              <w:t>Белгінің сериясы мен нөмірі Серия и номер знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инспектордың</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> Подпись инспектора и печать</w:t>
+              <w:t>Инспектордың қолы және мөр Подпись инспектора и печать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Агрегаттарды жөндеу және ауыстыру туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7543,393 +7353,143 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жөндеудің</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Дата проведения ремонта</w:t>
+              <w:t>Жөндеудің жүргізілген уақыты Дата проведения ремонта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жөндеулердің</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> Наименование ремонтов, замененных агрегатов и их номера</w:t>
+              <w:t>Жөндеулердің, ауыстырылған агрегаттардың атауы және олардың нөмірлері Наименование ремонтов, замененных агрегатов и их номера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жөндеуге</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> Подпись лица, ответственного за ремонт</w:t>
+              <w:t>Жөндеуге жауапты адамның қолы Подпись лица, ответственного за ремонт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сериясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8012,389 +7572,189 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Күні</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Дата</w:t>
+              <w:t>Күні Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Техникалық</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Техническое состояние</w:t>
+              <w:t>Техникалық жай-күйі Техническое состояние</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пайдаланылуынан</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> Выработка к моменту осмотра с начала эксплуатации</w:t>
+              <w:t>Пайдаланылуынан бастап қарап-тексеру сәтіне дейінгі жұмыс жасауы Выработка к моменту осмотра с начала эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инспектордың</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Подпись инспектора</w:t>
+              <w:t>Инспектордың қолы Подпись инспектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сериясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8730,91 +8090,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 07.10.2025 </w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 07.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 357</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve">. қараңыз); 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10068,50 +9448,170 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Кодеске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  8-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 20.02.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10155,124 +9655,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z14" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Көрсетілетін қызметті берушінің кеңсесіне жүгінген кезде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 машиналарды тіркеу кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) жеке тұлғалар үшін – жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10282,129 +9760,109 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлік немесе цифрлық құжаттар сервисінен цифрлық құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) Қазақстан Республикасы Салық кодексінің (бұдан әрі – Салық кодексі) 615-бабының </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжат; </w:t>
+4) Қазақстан Республикасы Салық кодексінің (бұдан әрі – Салық кодексі) 615-бабының 3-тармағында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>667-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-тармағының 8) тармақшасында белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжат; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) Қазақстан Республикасы Экология кодексінің (бұдан әрі – Кодекс) </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес машиналарды бастапқы тіркеу кезінде өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелерді орындауын растайтын құжат;</w:t>
+5) Қазақстан Республикасы Экология </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) 386-бабына сәйкес машиналарды бастапқы тіркеу кезінде өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелерді орындауын растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) машинаға меншік құқығын растайтын құжаттар, оларға мыналар жатады: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10432,125 +9890,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сот куәландырған сот шешімінің, қаулысының, сот орындаушысының мемлекеттік органның орындалуы тиіс іс-қимылдары туралы хабарламасының көшірмесі қоса берілген атқару парағы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-кедендік ресімдеуден өткенін растайтын құжаттар (Еуразиялық экономикалық одақ (бұдан әрі – ЕАЭО) елдерінен әкелу жағдайларын қоспағанда, кедендік декларация, кедендік кіріс ордері, уақытша әкелу жағдайларында кері әкету туралы міндеттеме; </w:t>
+кедендік ресімдеуден өткенін растайтын құжаттар (Еуразиялық экономикалық одақ (бұдан әрі – ЕАЭО) елдерінен әкелу жағдайларын қоспағанда, кедендік декларация, кедендік кіріс ордері, уақытша әкелу жағдайларында кері әкету туралы міндеттеме); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) машиналарды бастапқы тіркеу жағдайында:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты (өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспортында қозғалтқыштың номиналды қуаты туралы деректер болмаған кезде қозғалтқыштың номиналды қуатын растайтын дайындаушы зауыттың құжатының көшірмесі қосымша ұсынылады);</w:t>
+өндіруші зауыттың қозғалтқыштың номиналды қуатын растайтын құжатының көшірмесі немесе өздігінен жүретін машинаның және басқа да техника түрлерінің паспортының көшірмесі / өздігінен жүретін машинаның және басқа да техника түрлерінің электрондық паспорты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-сәйкестік сертификатының немесе сәйкестік туралы декларацияның көшірмесі ("Машиналар мен жабдықтардың қауіпсіздігі туралы" Кеден одағының техникалық регламентінің (КО ТР 010/2011) талаптарына сәйкестікті бағалау туралы құжатты ұсына отырып кедендік декларация берілетін өнім тізбесін бекіту туралы" Еуразиялық экономикалық комиссия Кеңесінің 2018 жылғы 16 қаңтардағы № 6 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – № 6 шешім) сәйкес); </w:t>
+сәйкестік сертификатының немесе сәйкестік туралы декларацияның көшірмесі ("Машиналар мен жабдықтардың қауіпсіздігі туралы" Кеден одағының техникалық регламентінің (КО ТР 010/2011) талаптарына сәйкестікті бағалау туралы құжатты ұсына отырып кедендік декларация берілетін өнім тізбесін бекіту туралы" Еуразиялық экономикалық комиссия Кеңесінің 2018 жылғы 16 қаңтардағы № 6 шешіміне (бұдан әрі – № 6 шешім) сәйкес); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8) заңды тұлғаның көлік құралын өзінің құрылымдық бөлімшесіне немесе басқа заңды не жеке тұлғаға бөлу және беру туралы осы ұйымның (жеке кәсіпкерлік субъектілерін қоспағанда) мөрімен куәландырылған бұйрығы (өкімі); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10560,71 +9998,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының басқа өңірлерінен немесе республикадан тыс жерлерден келетін машиналарды уақытша тіркеуді жүзеге асыру кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша өтініш; </w:t>
+1) осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) техникалық паспорттың түпнұсқасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10687,72 +10105,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығы өзгерген немесе ортақ меншік пайда болған, тоқтатылған және машиналардың ортақ иелерінің құрамы өзгерген немесе машина иеленушінің (иесінің) тұрғылықты жері (заңды мекенжайы) өзгерген, машина иеленушінің (иесінің) ерік білдіруі бойынша немесе машина тіркелген тұлғаның, аты, әкесінің аты (бар болса), тегі өзгерген жағдайларда:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) жеке тұлғалар үшін – жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10762,91 +10160,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама не цифрлық құжаттар сервисінен цифрлық құжат; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) Салық кодексінің 615-бабының </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген бюджетке баждар мен алымдардың төленгенін растайтын құжат; </w:t>
+4) Салық кодексінің 615-бабының 3-тармағында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>667-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-тармағының 8) тармақшасында белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжат; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) машинаға меншік құқығын растайтын құжаттар, оларға мыналар жатады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10891,72 +10269,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірлік агрегаттарды қайта жабдықтау немесе ауыстыру, арнайы жабдықты орнату және өзге де осындай өзгерістер салдарынан машинаның түрі өзгерген жағдайларда:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) жеке тұлғалар үшін – жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10966,165 +10324,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама не цифрлық құжаттар сервисінен цифрлық құжат; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) Салық кодексінің 615-бабының </w:t>
-[...113 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
+4) Салық кодексінің 615-бабының 3-тармағында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>667-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-тармағының 8) тармақшасында белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжат; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) тіркеу құжаты, нөмірлік белгі ("Механикалық көлік құралдарының жекелеген түрлеріне және олардың тіркемелеріне арналған жарықты шағылыстыратын жабыны бар мемлекеттік тіркеу белгілері. Техникалық шарттар" ҚР СТ 1176 Қазақстан Республикасы мемлекеттік стандартының (бұдан әрі – Мемлекеттік стандарт) талаптарына сәйкес келмеген жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+машиналарды тіркеу есебінен шығару кезінде (машинаны кәдеге жаратудан, бас тартудан, есептен шығарудан, қызмет көрсету аумағынан тыс жерге ауыстырудан басқа, сондай-ақ машинаны иеліктен шығару жөніндегі мәміленің алдындағы әрекеттерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) жеке тұлғалар үшін – жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11170,125 +10488,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 азаматтық заңнама талаптарына сәйкес жасалған шарттар, мәмілелер, куәліктер, мүлікті мұраға алу құқығы туралы құжаттар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сот куәландырған сот шешімінің, қаулысының,</w:t>
-[...17 lines deleted...]
-сот орындаушысының мемлекеттік органның орындауы тиіс іс-қимылдары туралы хабарламасының көшірмесі қоса берілген атқару парағы;</w:t>
+сот куәландырған сот шешімінің, қаулысының, сот орындаушысының мемлекеттік органның орындауы тиіс іс-қимылдары туралы хабарламасының көшірмесі қоса берілген атқару парағы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 тіркеу құжатының телнұсқасын және (немесе) жаңа нөмірлік белгі алған кезде: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) жеке тұлғалар үшін – жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11298,91 +10578,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама не цифрлық құжаттар сервисінен цифрлық құжат; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) Салық кодексінің 615-бабының </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген бюджетке баждар мен алымдардың төленгенін растайтын құжат; </w:t>
+4) Салық кодексінің 615-бабының 3-тармағында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>667-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-тармағының 8) тармақшасында белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжат; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кәдеге жаратуға жататын машиналарды есептен шығару (шығарып тастау, есептен шығару) кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11391,72 +10651,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1-нысан бойынша өтініш;</w:t>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1-нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) тіркеу құжаты, нөмірлік белгі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11465,72 +10705,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 2-нысан бойынша өтініш;</w:t>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 2-нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) тіркеу құжаты, нөмірлік белгі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11557,174 +10777,124 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауыл шаруашылығы техникасы туралы ақпаратты өзектендіру (түзету) үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) техникалық паспорттың көшірмесі (тіркеу құжатындағы ауыл шаруашылығы техникасы туралы мәліметтерді өзектендіру (түзету) үшін – техникалық паспорттың түпнұсқасы);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты (өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты болмаған кезде – ауыл шаруашылығы техникасына дайындаушы зауыт құжатының көшірмесі немесе өздігінен жүретін машинаның және техниканың басқа да түрлерінің паспортының көшірмесі);</w:t>
+3) өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты (өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты болмаған кезде – арналған дайындаушы зауыттың ауыл шаруашылығы техникасына құжатының көшірмесі немесе өздігінен жүретін машинаның және техниканың басқа да түрлерінің паспортының көшірмесі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 машиналар кепілінің (немесе өзге де ауыртпалықтардың) болуы (болмауы) туралы ақпаратты алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанындағы өтініш.</w:t>
+              <w:t>
+1) осы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2. Порталға жүгінген кезде: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11734,241 +10904,161 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 машиналарды тіркеген кезде: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
-[...67 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес машиналарды бастапқы тіркеу кезінде өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелерді орындауын растайтын электрондық құжат; </w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанындағы өтініш; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) ЭҮТШ арқылы төлеу жағдайларын қоспағанда, Салық кодексінің 615-бабының </w:t>
-[...67 lines deleted...]
-              <w:t>4) машиналарға меншік құқығын растайтын құжаттардың электрондық көшірмелері, оларға мыналар жатады:</w:t>
+2) Кодекстің 386-бабына сәйкес машиналарды бастапқы тіркеу кезінде өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелерді орындауын растайтын электрондық құжат; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-азаматтық заңнама талаптарына сәйкес жасалған шарттар, мәмілелер, куәліктер, мүлікті мұраға алу құқығы туралы құжаттар; </w:t>
-[...17 lines deleted...]
-сот куәландырған сот шешiмiнiң, қаулының, сот орындаушысының мемлекеттiк органның орындауы тиіс іс-қимылдары туралы хабарламасының көшiрмесi қоса берілген атқару парағы;</w:t>
+3) ЭҮТШ арқылы төлеу жағдайларын қоспағанда, Салық кодексінің 615-бабының 3-тармағында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>667-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-тармағының 8) тармақшасында белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжат; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) машиналарға меншік құқығын растайтын құжаттардың электрондық көшірмелері, оларға мыналар жатады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+азаматтық заңнама талаптарына сәйкес ресімделген шарттар, мәмілелер, куәліктер, мүлікті мұраға алу құқығы туралы құжаттар; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сот шешiмiнiң, қаулының, сот орындаушысының мемлекеттiк органның орындауы тиіс іс-әрекеттерi туралы хабарламасының сот куәландырған көшiрмесi бар атқару парағы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кедендік ресімдеуден өткенін растайтын құжаттар (ЕАЭО елдерінен әкелу жағдайларын қоспағанда, кедендік декларация, кедендік кіріс ордері, уақытша әкелу жағдайларында кері экспорттау міндеттемесі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11978,237 +11068,177 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) машиналарды бастапқы тіркеу жағдайында:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты (өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспортында қозғалтқыштың номиналды қуаты туралы деректер болмаған кезде қозғалтқыштың номиналды қуатын растайтын дайындаушы зауыт құжатының электрондық көшірмесі қосымша ұсынылады);</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> шешімге сәйкес); </w:t>
+өндіруші зауыттың қозғалтқыштың номиналды қуатын растайтын құжатының электрондық көшірмесі немесе өздігінен жүретін машинаның және техника басқа да түрлерінің паспортының көшірмесі/ өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+сәйкестік сертификатының немесе сәйкестік туралы декларацияның көшірмесі (№ 6 шешімге сәйкес); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) заңды тұлғаның (жеке кәсіпкерлік субъектілерін қоспағанда) мөрімен куәландырылған көлік құралын өзінің құрылымдық бөлімшесіне немесе басқа заңды не жеке тұлғаға бөлу және беру туралы заңды тұлға бұйрығының (өкімінің) электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының басқа өңірлерінен немесе республикадан тыс жерлерден келген машиналарды уақытша тіркеуді жүзеге асыру кезінде: </w:t>
+Қазақстан Республикасының басқа облыстарынан немесе республикадан тыс жерлерден келген машиналарды уақытша тіркеуді жүзеге асыру кезінде: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve">4) республикадан тыс жерден машиналарды әкелген кезде ‒ кедендік ресімдеуден өткенін растайтын құжаттардың электрондық көшірмелері (ЕАЭО елдерінен әкелу жағдайларын қоспағанда, кедендік декларация, кедендік кіріс ордері, уақытша әкелу жағдайларында кері экспорттау міндеттемесі); </w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) техникалық паспорттың түпнұсқасы (мемлекеттік қызмет көрсету нәтижесін алу үшін көрсетілетін қызметті берушіге ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жалға беру, қосалқы жалдау, өтеусіз пайдалану, лизинг, қосалқы лизинг, сенімді басқару, шаруашылық жүргізу, қарыз немесе машиналарды иелену және (немесе) пайдалану құқығын растайтын өзге де құжаттардың электрондық көшірмелері, ал уақытша әкелінген машиналар үшін ‒ машина уақытша тіркеуге қойылатын учаскенің немесе аумақтың иесінің (иесінің) келісімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) республикадан тыс жерден машиналарды әкелген кезде ‒ кедендік ресімдеуден өткенін растайтын құжаттардың электрондық көшірмелері (ЕАЭО елдерінен әкелу жағдайларын қоспағанда, кедендік декларация, кедендік кіріс ордері, уақытша әкелу жағдайларында кері экспорттау міндеттемесі); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 машиналарды қайта тіркеу кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12218,1399 +11248,849 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығы өзгерген, ортақ меншік пайда болған, тоқтатылған және машиналардың ортақ меншік иелерінің құрамы өзгерген, машина иеленушінің (меншік иесінің) тұрғылықты жері (заңды мекенжайы) өзгерген жағдайларда, машина иеленушінің (иесінің) ерік білдіруі бойынша, машина тіркелген адамның аты, әкесінің аты (бар болса), тегі өзгерген жағдайларда:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш; </w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) ЭҮТШ арқылы төлеу жағдайларын қоспағанда, Салық кодексінің 615-бабының </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген бюджетке баждар мен алымдардың төленгенін растайтын құжаттың электрондық көшірмесі; </w:t>
+2) ЭҮТШ арқылы төлеу жағдайларын қоспағанда, Салық кодексінің 615-бабының 3-тармағында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>667-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-тармағының 8) тармақшасында белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжаттың электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) машиналарға меншік құқығын растайтын құжаттардың электрондық көшірмелері, оларға мыналар жатады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-азаматтық заңнама талаптарына сәйкес жасалған шарттар, мәмілелер, куәліктер, мүлікті мұраға алу құқығы туралы құжаттар; </w:t>
-[...17 lines deleted...]
-сот куәландырған сот шешiмiнiң, қаулысының, сот орындаушысының мемлекеттiк органның орындауы тиіс іс-қимылдары туралы хабарламасының көшiрмесi қоса берілген атқару парағы;</w:t>
+азаматтық заңнама талаптарына сәйкес ресімделген шарттар, мәмілелер, куәліктер, мүлікті мұраға алу құқығы туралы құжаттар; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сот шешiмiнiң, қаулысының, сот орындаушысының мемлекеттiк органның орындауы тиіс іс-әрекеттерi туралы хабарламасының сот куәландырған көшiрмесi бар атқару парағы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 қайта жабдықтау немесе ондағы нөмірленген агрегаттарды ауыстыру, арнайы жабдықты орнату және өзге де осыған ұқсас өзгерістерге байланысты машинаның типі өзгерген жағдайда: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) Салық кодексінің 615-бабының </w:t>
-[...1131 lines deleted...]
-              <w:t>Меншік иелері 14 жастан 18 жасқа дейінгі тұлғалар болып табылатын жағдайларда, тіркеу әрекеттерін осы адамдар заңды өкілдерінің жазбаша келісуімен электрондық немесе қағаз жеткізгіштегі туу туралы куәлікті ұсына отырып жүзеге асырады.</w:t>
+2) ЭҮТШ арқылы төлеу жағдайларын қоспағанда, Салық кодексінің 615-бабының 3-тармағында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>667-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-тармағының 8) тармақшасында белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) тіркеу құжаты, нөмірлік белгі (Мемлекеттік стандарттың талаптарына сәйкес келмеген жағдайда), тіркеу құжаты, нөмірлік белгі (мемлекеттік көрсетілетін қызмет нәтижесін алуға өтініш берген кезде ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+машиналарды есептен шығару кезінде (машиналарды кәдеге жаратудан, бас тартудан, есептен шығарудан, қызмет көрсету аумағынан тыс жерге ауыстырудан басқа, сондай-ақ машинаны иеліктен шығару жөніндегі мәміленің алдындағы әрекеттерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) машиналардың меншік құқығын растайтын құжаттардың электрондық көшірмелері, олар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+азаматтық заңнаманың талаптарына сәйкес жасалған келісімдер, мәмілелер, анықтамалар, мүлікті мұраға алу құқығы туралы құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сот шешiмiнiң, қаулының, сот орындаушысының орындауға жататын мемлекеттiк органның әрекеттерi туралы хабарламасының сот куәландырған көшiрмесi қоса берiлген атқару парағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тіркеу құжатының телнұсқасын және (немесе) жаңа нөмірлік белгіні алған кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) ЭҮТШ арқылы төлеу жағдайларын қоспағанда, Салық кодексінің 615-бабының 3-тармағында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>667-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-тармағының 8) тармақшасында белгіленген баждар мен алымдардың бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+кәдеге жаратуға (жарамсыз деп тану, есептен шығару) жататын машиналарды тіркеу есебінен шығару кезінде: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жеке тұлғалар үшін: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1-нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тіркеу құжаты, нөмірлік белгі (көрсетілетін қызметті берушіге мемлекеттік қызмет көрсету нәтижесін алу үшін жүгінген кезде көрсетіледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заңды тұлғалар үшін: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 2-нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тіркеу құжаты, мемлекеттік нөмірлік белгі (көрсетілетін қызметті берушіге мемлекеттік қызметті көрсету нәтижесін алу үшін жүгінген кезде көрсетіледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) есептен шығару актінің электрондық көшірмесі (тiркеу құжаттары немесе кәдеге жарату машиналарының мемлекеттiк белгiлерi болмаған жағдайда, мәлімдемелерде олардың жоғалу жағдайлары, орны мен уақыты көрсетіледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыл шаруашылығы техникасы туралы ақпаратты өзектендіру (түзету) үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) техникалық паспорттың электрондық көшірмесі (тіркеу құжатындағы ауыл шаруашылығы техникасы туралы мәліметтерді өзектендіру (түзету) үшін – техникалық паспорттың түпнұсқасы (мемлекеттік көрсетілетін қызмет нәтижесін алу кезінде көрсетілетін қызметті берушіге беріледі));</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты (өздігінен жүретін машинаның және техниканың басқа да түрлерінің электрондық паспорты болмаған кезде – дайындаушы зауыттың ауыл шаруашылығы техникасына арналған құжатының электрондық көшірмесі немесе өздігінен жүретін машинаның және техниканың басқа да түрлерінің паспортының электрондық көшірмесі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+машиналарда кепілдің (немесе өзге де ауыртпалықтардың) болуы (болмауы) туралы ақпаратты алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес 1, 2-нысандар бойынша көрсетілетін қызметті берушінің ЭЦҚ-сы қойылған электрондық құжат нысанындағы өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу немесе дара кәсіпкер ретінде қызметінің басталғаны туралы, сондай-ақ машиналарды тіркегені үшін бюджетке алымдар мен алымдарды төлеу туралы мәліметтерді ЭҮТШ арқылы төлем жасалған жағдайда, тіркеу пунктінің қызметкері "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өздігінен жүретін машина мен басқа да техника түрлерінің электрондық паспорты туралы мәліметтерді тіркеу пунктінің қызметкері көлік құралдарының электрондық паспорттары (көлік құралдары шассилерінің паспорттары) және өздігінен жүретін машиналар мен басқа да техника түрлерінің электрондық паспорттары жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті мемлекеттік ақпараттық жүйелерден алуға болатын құжаттарды көрсетілетін қызметті алушыдан сұратуға жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiк иесiнiң немесе иеленушiнiң атынан өкiлдер тiркеу iс-әрекеттерiн жүзеге асырған жағдайларда, көрсетiлетiн қызметтi берушiге осы тармақта белгiленген құжаттардан басқа, меншiк иесiнiң немесе иеленушiнiң мүдделерiн бiлдiру жөнiндегi өкiлеттiгiн куәландыратын құжаттар ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрын Қазақстан Республикасында мемлекеттік тіркеуде болған автокөлік мемлекеттік тіркелуі тиіс болған жағдайларда, көрсетілетін қызметті берушіге осы тармақта белгіленген құжаттардан басқа алдыңғы тіркеу құжаты ұсынылады, алайда осы құжаттың ұсынылмауы мемлекеттік тіркеуді жүргізуден бас тартуға негіз болып табылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машиналарды тіркеуді қоса алғанда, тіркеу іс-шараларын жүргізу кезінде меншік иесі болып табылмайтын тұлғаларға меншік құқығын растайтын мына құжаттар ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шарт (жалға алу, қосалқы жалдау, лизинг, қосалқы лизинг, кепілдік) және машинаны қабылдау актісі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меншік иесі қол қойған (жеке тұлғалар үшін), заңды тұлғаның бірінші басшысы қол қойған (заңды тұлғалар үшін) машина иесінің тиісті тіркеу әрекетін жасауға меншік иесінің жазбаша келісімі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу әрекеттері жүргізілетін машина ортақ меншікте болса, онда барлық меншік иелері тіркеу құжаттарында көрсетіледі және барлық құжаттар машинаның барлық иелерінің атынан беріледі. Жеке тұлғалардың ортақ мүлкін иеліктен шығарудың негізі нотариалды куәландырылған мәміле болып табылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иелері 14 жасқа толмаған кәмелетке толмаған азаматтар болып табылатын жағдайларда, олардың атынан тіркеу әрекеттерін заңды өкілдер электронды немесе қағаз түрінде туу туралы куәлікті ұсына отырып жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иелері 14 жастан 18 жасқа дейінгі тұлғалар болып табылатын жағдайларда, тіркеу әрекеттерін осы адамдар заңды өкілдерінің жазбаша келісімімен электрондық немесе қағаз жеткізгіштегі туу туралы куәлікті ұсына отырып жүзеге асырады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машиналарды заңды және жеке тұлғалар аукциондар мен сауда биржалары арқылы сатып алған жағдайда: аукционның хаттамасы және уәкілетті тұлғалардың қолдары қойылған сатып алу-сату шарты ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15744,68 +14224,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Машиналарды тіркеудің электрондық тізілімі Электронный реестр регистрации машин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18095,68 +16575,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">тiркеу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Машиналарды қарап-тексеру жөніндегі фотоматериалдарды ұсынуға арналған өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша алып тасталды – ҚР Ауыл шаруашылығы министрінің 02.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18517,68 +16997,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (көрсетілетін қызметті алушының атауы және мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 02.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20246,68 +18726,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">тiркеу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық паспорттар бланкілерінің сериясында және мемлекеттік нөмірлік белгілерде қолданылатын Қазақстан Республикасының облыстары мен қалаларының латын транскрипциясындағы әріптік белгілері тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 02.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23026,68 +21506,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нөмірлік белгілер мен техникалық паспорттардың келіп түсуін және берілуін есепке алу журналы Журнал учета поступления и выдачи номерных знаков и технических паспортов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>